--- v2 (2026-08-27)
+++ v3 (2026-11-04)
@@ -306,432 +306,432 @@
   <si>
     <t>SMS-180417</t>
   </si>
   <si>
     <t>SRG-003 I*I 150cm</t>
   </si>
   <si>
     <t>Шланг для душа Solone 1/2 (Imp)* 1/2 (Imp) 150 см SRG-003</t>
   </si>
   <si>
     <t>147.42 руб.</t>
   </si>
   <si>
     <t>Шланги для душа VIEIR</t>
   </si>
   <si>
     <t>SMS-320015</t>
   </si>
   <si>
     <t>VR21150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2x1/2 силиконовый метализированный 150см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>341.44 руб.</t>
+    <t>338.80 руб.</t>
   </si>
   <si>
     <t>SMS-320016</t>
   </si>
   <si>
     <t>VR21175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2x1/2 силиконовый метализированный 175см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>366.28 руб.</t>
+    <t>363.44 руб.</t>
   </si>
   <si>
     <t>SMS-320017</t>
   </si>
   <si>
     <t>VR21200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2x1/2 силиконовый метализированный 200см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>394.21 руб.</t>
+    <t>391.16 руб.</t>
   </si>
   <si>
     <t>SMS-320018</t>
   </si>
   <si>
     <t>VR22150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 1/2x1/2 метал НЕРЖ , РАСТЯГИВАЮЩИЙСЯ + 360* антитвист, блистер (50шт)</t>
   </si>
   <si>
-    <t>290.23 руб.</t>
+    <t>287.98 руб.</t>
   </si>
   <si>
     <t>SMS-320019</t>
   </si>
   <si>
     <t>VR22175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 1/2x1/2 метал НЕРЖ , РАСТЯГИВАЮЩИЙСЯ + 360* антитвист, блистер (50шт)</t>
   </si>
   <si>
-    <t>313.51 руб.</t>
+    <t>311.08 руб.</t>
   </si>
   <si>
     <t>SMS-320020</t>
   </si>
   <si>
     <t>VR22200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 1/2x1/2 метал НЕРЖ , РАСТЯГИВАЮЩИЙСЯ + 360* антитвист, блистер (50шт)</t>
   </si>
   <si>
-    <t>336.79 руб.</t>
+    <t>334.18 руб.</t>
   </si>
   <si>
     <t>SMS-320021</t>
   </si>
   <si>
     <t>VR23150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 1/2x1/2 метал НЕРЖ.  РАСТЯГИВАЮЩИЙСЯ,  блистер (50шт)</t>
   </si>
   <si>
-    <t>260.74 руб.</t>
+    <t>258.72 руб.</t>
   </si>
   <si>
     <t>SMS-320022</t>
   </si>
   <si>
     <t>VR23175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 1/2x1/2 метал НЕРЖ.  РАСТЯГИВАЮЩИЙСЯ,  блистер (50шт)</t>
   </si>
   <si>
-    <t>280.92 руб.</t>
+    <t>278.74 руб.</t>
   </si>
   <si>
     <t>SMS-320023</t>
   </si>
   <si>
     <t>VR23200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 1/2x1/2 метал НЕРЖ.  РАСТЯГИВАЮЩИЙСЯ,  блистер (50шт)</t>
   </si>
   <si>
-    <t>310.40 руб.</t>
+    <t>308.00 руб.</t>
   </si>
   <si>
     <t>SMS-320024</t>
   </si>
   <si>
     <t>VR24150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 металлический LUX 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>433.01 руб.</t>
+    <t>429.66 руб.</t>
   </si>
   <si>
     <t>SMS-320025</t>
   </si>
   <si>
     <t>VR24175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 металлический LUX 175см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>464.05 руб.</t>
+    <t>460.46 руб.</t>
   </si>
   <si>
     <t>SMS-320026</t>
   </si>
   <si>
     <t>VR24200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 металлический LUX 200см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>487.33 руб.</t>
+    <t>483.56 руб.</t>
   </si>
   <si>
     <t>SMS-320027</t>
   </si>
   <si>
     <t>VR25150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 силиконовый серебро LUX 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>456.29 руб.</t>
+    <t>452.76 руб.</t>
   </si>
   <si>
     <t>SMS-320028</t>
   </si>
   <si>
     <t>VR25175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 силиконовый серебро LUX 175см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>482.68 руб.</t>
+    <t>478.94 руб.</t>
   </si>
   <si>
     <t>SMS-320029</t>
   </si>
   <si>
     <t>VR25200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 силиконовый серебро LUX 200см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>507.51 руб.</t>
+    <t>503.58 руб.</t>
   </si>
   <si>
     <t>SMS-320030</t>
   </si>
   <si>
     <t>VR26150</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 усиленный в мелкой металлической оплетке 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>412.84 руб.</t>
+    <t>409.64 руб.</t>
   </si>
   <si>
     <t>SMS-320031</t>
   </si>
   <si>
     <t>VR26175</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 усиленный в мелкой металлической оплетке 175см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>446.98 руб.</t>
+    <t>443.52 руб.</t>
   </si>
   <si>
     <t>SMS-320032</t>
   </si>
   <si>
     <t>VR26200</t>
   </si>
   <si>
     <t>Шланг для душа 1/2х1/2 усиленный в мелкой металлической оплетке 200см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>478.02 руб.</t>
+    <t>474.32 руб.</t>
   </si>
   <si>
     <t>SMS-320033</t>
   </si>
   <si>
     <t>40150F</t>
   </si>
   <si>
     <t>Шланг для джакузи 1/2х3/8 металлический 150см упак. блистер (1/50шт)</t>
   </si>
   <si>
-    <t>473.37 руб.</t>
+    <t>469.70 руб.</t>
   </si>
   <si>
     <t>SMS-320034</t>
   </si>
   <si>
     <t>40150M</t>
   </si>
   <si>
     <t>Шланг для выдвижной лейки металлический 150см упак. блистер (50шт)</t>
   </si>
   <si>
-    <t>411.28 руб.</t>
+    <t>408.10 руб.</t>
   </si>
   <si>
     <t>SMS-320050</t>
   </si>
   <si>
     <t>VR31150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 4-х слойная трубка ПВХ, 5 хлопковых нитей (50шт)</t>
   </si>
   <si>
-    <t>319.72 руб.</t>
+    <t>317.24 руб.</t>
   </si>
   <si>
     <t>SMS-320051</t>
   </si>
   <si>
     <t>VR31175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 4-х слойная трубка ПВХ, 5 хлопковых нитей (50шт)</t>
   </si>
   <si>
-    <t>338.34 руб.</t>
+    <t>335.72 руб.</t>
   </si>
   <si>
     <t>SMS-320052</t>
   </si>
   <si>
     <t>VR31200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 4-х слойная трубка ПВХ, 5 хлопковых нитей (50шт)</t>
   </si>
   <si>
-    <t>364.72 руб.</t>
+    <t>361.90 руб.</t>
   </si>
   <si>
     <t>SMS-320053</t>
   </si>
   <si>
     <t>VR32150</t>
   </si>
   <si>
     <t>Шланг для душа 150см 4-х слойная трубка ПВХ, 8 нитей из полиэстера (50шт)</t>
   </si>
   <si>
     <t>SMS-320054</t>
   </si>
   <si>
     <t>VR32175</t>
   </si>
   <si>
     <t>Шланг для душа 175см 4-х слойная трубка ПВХ, 8 нитей из полиэстера (50шт)</t>
   </si>
   <si>
-    <t>361.62 руб.</t>
+    <t>358.82 руб.</t>
   </si>
   <si>
     <t>SMS-320055</t>
   </si>
   <si>
     <t>VR32200</t>
   </si>
   <si>
     <t>Шланг для душа 200см 4-х слойная трубка ПВХ, 8 нитей из полиэстера (50шт)</t>
   </si>
   <si>
-    <t>391.11 руб.</t>
+    <t>388.08 руб.</t>
   </si>
   <si>
     <t>SMS-320056</t>
   </si>
   <si>
     <t>VR33150</t>
   </si>
   <si>
     <t>Шланг для душа металлический арт.33150 (150см) (50шт)</t>
   </si>
   <si>
-    <t>184.69 руб.</t>
+    <t>183.26 руб.</t>
   </si>
   <si>
     <t>SMS-320057</t>
   </si>
   <si>
     <t>VR33175</t>
   </si>
   <si>
     <t>Шланг для душа металлический арт.33175 (175см)  (50шт)</t>
   </si>
   <si>
-    <t>201.76 руб.</t>
+    <t>200.20 руб.</t>
   </si>
   <si>
     <t>SMS-320058</t>
   </si>
   <si>
     <t>VR33200</t>
   </si>
   <si>
     <t>Шланг для душа металлический арт.33200 (200см) (50шт)</t>
   </si>
   <si>
-    <t>217.28 руб.</t>
+    <t>215.60 руб.</t>
   </si>
   <si>
     <t>SMS-320059</t>
   </si>
   <si>
     <t>VR34150</t>
   </si>
   <si>
     <t>Шланг для душа 150см металлический растягивающийся + 360* антитвист (50шт)</t>
   </si>
   <si>
-    <t>304.20 руб.</t>
+    <t>301.84 руб.</t>
   </si>
   <si>
     <t>SMS-320060</t>
   </si>
   <si>
     <t>VR34175</t>
   </si>
   <si>
     <t>Шланг для душа 175см металлический растягивающийся + 360* антитвист (50шт)</t>
   </si>
   <si>
-    <t>324.37 руб.</t>
+    <t>321.86 руб.</t>
   </si>
   <si>
     <t>SMS-320061</t>
   </si>
   <si>
     <t>VR34200</t>
   </si>
   <si>
     <t>Шланг для душа 200см металлический растягивающийся + 360* антитвист (50шт)</t>
   </si>
   <si>
-    <t>346.10 руб.</t>
+    <t>343.42 руб.</t>
   </si>
   <si>
     <t>VER-000769</t>
   </si>
   <si>
     <t>VR60100</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, хром (50/1шт)</t>
   </si>
   <si>
-    <t>347.65 руб.</t>
+    <t>344.96 руб.</t>
   </si>
   <si>
     <t>Шланги для душа РАЗНЫЕ</t>
   </si>
   <si>
     <t>OTM-110058</t>
   </si>
   <si>
     <t>Шланг для душа 1/2 металлический имп-имп ЭКОНОМ (150см) (100шт)</t>
   </si>
   <si>
     <t>107.73 руб.</t>
   </si>
   <si>
     <t>SCH-100142</t>
   </si>
   <si>
     <t>Шланг для душа виниловый 150 см белый (упак.30)</t>
   </si>
   <si>
     <t>278.30 руб.</t>
   </si>
   <si>
     <t>SCH-100143</t>
   </si>
@@ -879,213 +879,213 @@
   <si>
     <t>ELK-200327</t>
   </si>
   <si>
     <t>11103000106-15-18</t>
   </si>
   <si>
     <t>Шланг для душа растяжной-пружинный, 1,5-1,8 м, EPDM ELKA (упак 50)</t>
   </si>
   <si>
     <t>295.31 руб.</t>
   </si>
   <si>
     <t>Шланги для душа VIEIR цветные</t>
   </si>
   <si>
     <t>VER-000770</t>
   </si>
   <si>
     <t>VR60100C</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>409.73 руб.</t>
+    <t>406.56 руб.</t>
   </si>
   <si>
     <t>VER-000771</t>
   </si>
   <si>
     <t>VR60150C</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>459.40 руб.</t>
+    <t>455.84 руб.</t>
   </si>
   <si>
     <t>VER-000772</t>
   </si>
   <si>
     <t>VR60175C</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>479.57 руб.</t>
+    <t>475.86 руб.</t>
   </si>
   <si>
     <t>VER-000773</t>
   </si>
   <si>
     <t>VR60200C</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, черный (50/1шт)</t>
   </si>
   <si>
-    <t>495.09 руб.</t>
+    <t>491.26 руб.</t>
   </si>
   <si>
     <t>VER-000774</t>
   </si>
   <si>
     <t>VR60100S</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
     <t>VER-000775</t>
   </si>
   <si>
     <t>VR60150S</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
-    <t>540.10 руб.</t>
+    <t>535.92 руб.</t>
   </si>
   <si>
     <t>VER-000776</t>
   </si>
   <si>
     <t>VR60175S</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
-    <t>572.69 руб.</t>
+    <t>568.26 руб.</t>
   </si>
   <si>
     <t>VER-000777</t>
   </si>
   <si>
     <t>VR60200S</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, золотой матовый (50/1шт)</t>
   </si>
   <si>
-    <t>580.45 руб.</t>
+    <t>575.96 руб.</t>
   </si>
   <si>
     <t>VER-000778</t>
   </si>
   <si>
     <t>VR60100F</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>420.60 руб.</t>
+    <t>417.34 руб.</t>
   </si>
   <si>
     <t>VER-000779</t>
   </si>
   <si>
     <t>VR60150F</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>462.50 руб.</t>
+    <t>458.92 руб.</t>
   </si>
   <si>
     <t>VER-000780</t>
   </si>
   <si>
     <t>VR60175F</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>496.65 руб.</t>
+    <t>492.80 руб.</t>
   </si>
   <si>
     <t>VER-000781</t>
   </si>
   <si>
     <t>VR60200F</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, белый матовый (50/1шт)</t>
   </si>
   <si>
-    <t>515.27 руб.</t>
+    <t>511.28 руб.</t>
   </si>
   <si>
     <t>VER-000782</t>
   </si>
   <si>
     <t>VR60100G</t>
   </si>
   <si>
     <t>Шланг для душа 100см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
-    <t>422.15 руб.</t>
+    <t>418.88 руб.</t>
   </si>
   <si>
     <t>VER-000783</t>
   </si>
   <si>
     <t>VR60150G</t>
   </si>
   <si>
     <t>Шланг для душа 150см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
     <t>VER-000784</t>
   </si>
   <si>
     <t>VR60175G</t>
   </si>
   <si>
     <t>Шланг для душа 175см в металлической оплетке, графит (50/1шт)</t>
   </si>
   <si>
-    <t>490.44 руб.</t>
+    <t>486.64 руб.</t>
   </si>
   <si>
     <t>VER-000785</t>
   </si>
   <si>
     <t>VR60200G</t>
   </si>
   <si>
     <t>Шланг для душа 200см в металлической оплетке, графит (50/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -4263,51 +4263,51 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*283.69</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>831631</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*283.69</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>831632</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -4332,52 +4332,52 @@
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*299.81</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>831633</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G12" s="2">
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*349.36</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>831634</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -4542,87 +4542,87 @@
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*517.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>831639</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G18" s="2">
-        <v>0</v>
+      <c r="G18" s="2" t="s">
+        <v>39</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*525.27</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>831640</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G19" s="2">
-        <v>0</v>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*558.72</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>831641</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -4682,87 +4682,87 @@
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*634.30</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>831643</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G22" s="2">
-        <v>6</v>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*467.05</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>827357</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*608.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>831018</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -4816,1208 +4816,1208 @@
       <c r="C26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*341.44</f>
+        <f>J26*338.80</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824943</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*366.28</f>
+        <f>J27*363.44</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824944</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*394.21</f>
+        <f>J28*391.16</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824945</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*290.23</f>
+        <f>J29*287.98</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824946</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*313.51</f>
+        <f>J30*311.08</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824947</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*336.79</f>
+        <f>J31*334.18</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824948</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*260.74</f>
+        <f>J32*258.72</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824949</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*280.92</f>
+        <f>J33*278.74</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824950</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*310.40</f>
+        <f>J34*308.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824951</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*433.01</f>
+        <f>J35*429.66</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824952</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*464.05</f>
+        <f>J36*460.46</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>824953</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*487.33</f>
+        <f>J37*483.56</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>824954</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*456.29</f>
+        <f>J38*452.76</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>824955</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*482.68</f>
+        <f>J39*478.94</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>824956</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*507.51</f>
+        <f>J40*503.58</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>824957</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*412.84</f>
+        <f>J41*409.64</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>824958</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*446.98</f>
+        <f>J42*443.52</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>824959</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*478.02</f>
+        <f>J43*474.32</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>824960</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*473.37</f>
+        <f>J44*469.70</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>824961</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*411.28</f>
+        <f>J45*408.10</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>830331</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*319.72</f>
+        <f>J46*317.24</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>830332</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>180</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*338.34</f>
+        <f>J47*335.72</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>830333</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*364.72</f>
+        <f>J48*361.90</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>830334</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*336.79</f>
+        <f>J49*334.18</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>830335</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*361.62</f>
+        <f>J50*358.82</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>830336</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*391.11</f>
+        <f>J51*388.08</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>830337</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*184.69</f>
+        <f>J52*183.26</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>830338</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*201.76</f>
+        <f>J53*200.20</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>830339</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*217.28</f>
+        <f>J54*215.60</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>830340</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*304.20</f>
+        <f>J55*301.84</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>830341</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*324.37</f>
+        <f>J56*321.86</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>830342</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*346.10</f>
+        <f>J57*343.42</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>955678</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*347.65</f>
+        <f>J58*344.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="3">
       <c r="A59" s="9" t="s">
         <v>224</v>
       </c>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>882523</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*107.73</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>879180</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D61" s="1"/>
@@ -6156,51 +6156,51 @@
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>954567</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D66" s="1">
         <v>4649550010002</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*206.42</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>954568</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D67" s="1">
@@ -6575,52 +6575,52 @@
         <v>19</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*120.15</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>954579</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="G78" s="2" t="s">
-        <v>39</v>
+      <c r="G78" s="2">
+        <v>10</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*309.79</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>954580</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D79" s="1">
@@ -6744,576 +6744,576 @@
       <c r="C83" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>287</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*409.73</f>
+        <f>J83*406.56</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>955680</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>290</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>291</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*459.40</f>
+        <f>J84*455.84</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>955681</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>292</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>294</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>295</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*479.57</f>
+        <f>J85*475.86</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>955682</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>296</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>299</v>
       </c>
       <c r="G86" s="2">
         <v>0</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*495.09</f>
+        <f>J86*491.26</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>955683</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>291</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*459.40</f>
+        <f>J87*455.84</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>955684</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>306</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*540.10</f>
+        <f>J88*535.92</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>955685</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*572.69</f>
+        <f>J89*568.26</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>955686</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*580.45</f>
+        <f>J90*575.96</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>955687</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>318</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*420.60</f>
+        <f>J91*417.34</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>955688</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*462.50</f>
+        <f>J92*458.92</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>955689</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2">
         <v>0</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*496.65</f>
+        <f>J93*492.80</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>955690</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>330</v>
       </c>
       <c r="G94" s="2">
         <v>0</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*515.27</f>
+        <f>J94*511.28</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>955691</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>334</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*422.15</f>
+        <f>J95*418.88</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>955692</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>337</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G96" s="2">
         <v>0</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*464.05</f>
+        <f>J96*460.46</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>955693</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>341</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*490.44</f>
+        <f>J97*486.64</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>955694</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G98" s="2">
         <v>0</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*507.51</f>
+        <f>J98*503.58</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A59:K59"/>
     <mergeCell ref="A65:K65"/>
     <mergeCell ref="A82:K82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>