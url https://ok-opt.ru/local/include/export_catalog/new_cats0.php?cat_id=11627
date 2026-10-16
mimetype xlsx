--- v2 (2026-08-12)
+++ v3 (2026-10-16)
@@ -81,75 +81,75 @@
   <si>
     <t>TIZ-110001</t>
   </si>
   <si>
     <t>Теплоизоляция 15 (6мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>14.80 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>TIZ-110002</t>
   </si>
   <si>
     <t>Теплоизоляция 18 (6мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>15.90 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>TIZ-110003</t>
   </si>
   <si>
     <t>Теплоизоляция 22 (6мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>17.10 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>TIZ-110004</t>
   </si>
   <si>
     <t>Теплоизоляция 25 (6мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>19.70 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>TIZ-110005</t>
   </si>
   <si>
     <t>Теплоизоляция 28 (6мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>21.50 руб.</t>
   </si>
   <si>
     <t>TIZ-110006</t>
   </si>
   <si>
     <t>Теплоизоляция 35 (6мм) (упаковка 100м)</t>
   </si>
   <si>
     <t>27.40 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
 </sst>
 </file>
 
@@ -900,121 +900,121 @@
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*14.80</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822401</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="G6" s="2">
+        <v>10</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*15.90</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822402</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2">
+        <v>8</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*17.10</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822403</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*19.70</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822404</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
@@ -1036,51 +1036,51 @@
       <c r="K9" s="2" t="str">
         <f>J9*21.50</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822405</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*27.40</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">