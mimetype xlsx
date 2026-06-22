--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -69,144 +69,144 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Теплоизоляция</t>
   </si>
   <si>
     <t>Теплоизоляция в хлыстах по 2м</t>
   </si>
   <si>
     <t>Теплоизоляция 09-мм</t>
   </si>
   <si>
     <t>TIZ-120001</t>
   </si>
   <si>
     <t>Теплоизоляция 15 (9мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>19.70 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
+    <t>пог. м</t>
+  </si>
+  <si>
+    <t>TIZ-120002</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 18 (9мм) (упаковка 150м)</t>
+  </si>
+  <si>
+    <t>21.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>TIZ-120003</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 22 (9мм) (упаковка 150м)</t>
+  </si>
+  <si>
+    <t>22.50 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-120004</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 25 (9мм) (упаковка 100м)</t>
+  </si>
+  <si>
+    <t>25.50 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>TIZ-120005</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 28 (9мм) (упаковка 100м)</t>
+  </si>
+  <si>
+    <t>26.60 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>пог. м</t>
-[...43 lines deleted...]
-  <si>
     <t>TIZ-120006</t>
   </si>
   <si>
     <t>Теплоизоляция 35 (9мм) (упаковка 100м)</t>
   </si>
   <si>
     <t>34.20 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>TIZ-120007</t>
   </si>
   <si>
     <t>Теплоизоляция 42 (9мм) (упаковка 100м)</t>
   </si>
   <si>
     <t>42.80 руб.</t>
   </si>
   <si>
     <t>TIZ-120008</t>
   </si>
   <si>
     <t>Теплоизоляция 48 (9мм) (упаковка 50м)</t>
   </si>
   <si>
     <t>52.90 руб.</t>
   </si>
   <si>
     <t>TIZ-120009</t>
   </si>
   <si>
     <t>Теплоизоляция 54 (9мм) (упаковка 50м)</t>
   </si>
   <si>
     <t>56.60 руб.</t>
   </si>
   <si>
     <t>TIZ-120010</t>
   </si>
   <si>
     <t>Теплоизоляция 60 (9мм) (упаковка 50м)</t>
   </si>
   <si>
     <t>67.10 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>TIZ-120011</t>
   </si>
   <si>
     <t>Теплоизоляция 64 (9мм) (упаковка 50м)</t>
   </si>
   <si>
     <t>73.40 руб.</t>
   </si>
   <si>
     <t>TIZ-120012</t>
   </si>
   <si>
     <t>Теплоизоляция 76 (9мм) (упаковка 30м)</t>
   </si>
   <si>
     <t>90.70 руб.</t>
   </si>
   <si>
     <t>TIZ-120013</t>
   </si>
   <si>
     <t>Теплоизоляция 89 (9мм) (упаковка 30м)</t>
   </si>
@@ -1339,618 +1339,618 @@
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>822406</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*19.70</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822407</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*21.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822408</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*22.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822409</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*25.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822410</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0</v>
+      </c>
+      <c r="J9" s="3" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*26.60</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822411</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*34.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822412</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*42.80</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822413</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G12" s="2">
         <v>-19</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*52.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822414</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*56.60</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822415</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*67.10</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>822416</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*73.40</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>822417</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*90.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822418</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="2">
         <v>6</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*140.40</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822419</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*167.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822420</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="H19" s="2">
-        <v>0</v>
+      <c r="H19" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*171.50</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822421</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*196.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>822422</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*0.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>822423</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*0.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>