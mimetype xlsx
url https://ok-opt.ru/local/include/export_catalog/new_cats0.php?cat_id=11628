--- v1 (2026-06-22)
+++ v2 (2026-08-11)
@@ -81,180 +81,180 @@
   <si>
     <t>TIZ-120001</t>
   </si>
   <si>
     <t>Теплоизоляция 15 (9мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>19.70 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>TIZ-120002</t>
   </si>
   <si>
     <t>Теплоизоляция 18 (9мм) (упаковка 150м)</t>
   </si>
   <si>
     <t>21.00 руб.</t>
   </si>
   <si>
+    <t>TIZ-120003</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 22 (9мм) (упаковка 150м)</t>
+  </si>
+  <si>
+    <t>22.50 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>TIZ-120003</t>
-[...7 lines deleted...]
-  <si>
     <t>TIZ-120004</t>
   </si>
   <si>
     <t>Теплоизоляция 25 (9мм) (упаковка 100м)</t>
   </si>
   <si>
     <t>25.50 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>TIZ-120005</t>
   </si>
   <si>
     <t>Теплоизоляция 28 (9мм) (упаковка 100м)</t>
   </si>
   <si>
     <t>26.60 руб.</t>
   </si>
   <si>
+    <t>TIZ-120006</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 35 (9мм) (упаковка 100м)</t>
+  </si>
+  <si>
+    <t>34.20 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>TIZ-120006</t>
-[...5 lines deleted...]
-    <t>34.20 руб.</t>
+    <t>TIZ-120007</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 42 (9мм) (упаковка 100м)</t>
+  </si>
+  <si>
+    <t>42.80 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-120008</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 48 (9мм) (упаковка 50м)</t>
+  </si>
+  <si>
+    <t>52.90 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>TIZ-120009</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 54 (9мм) (упаковка 50м)</t>
+  </si>
+  <si>
+    <t>56.60 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-120010</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 60 (9мм) (упаковка 50м)</t>
+  </si>
+  <si>
+    <t>67.10 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-120011</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 64 (9мм) (упаковка 50м)</t>
+  </si>
+  <si>
+    <t>73.40 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-120012</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 76 (9мм) (упаковка 30м)</t>
+  </si>
+  <si>
+    <t>90.70 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-120013</t>
+  </si>
+  <si>
+    <t>Теплоизоляция 89 (9мм) (упаковка 30м)</t>
+  </si>
+  <si>
+    <t>140.40 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>TIZ-120007</t>
-[...61 lines deleted...]
-  <si>
     <t>TIZ-120014</t>
   </si>
   <si>
     <t>Теплоизоляция 110 (9мм) (упаковка 20м)</t>
   </si>
   <si>
     <t>167.20 руб.</t>
   </si>
   <si>
     <t>TIZ-120015</t>
   </si>
   <si>
     <t>Теплоизоляция 114 (9мм) (упаковка 20м)</t>
   </si>
   <si>
     <t>171.50 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>TIZ-120016</t>
   </si>
   <si>
     <t>Теплоизоляция 133 (9 мм) (упаковка 20м)</t>
   </si>
   <si>
     <t>196.00 руб.</t>
   </si>
   <si>
     <t>TIZ-120017</t>
   </si>
   <si>
     <t>Теплоизоляция 140 (9мм) (упаковка 20м)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>TIZ-120018</t>
   </si>
   <si>
     <t>Теплоизоляция 160 (9мм.)</t>
   </si>
@@ -1372,84 +1372,84 @@
       <c r="K5" s="2" t="str">
         <f>J5*19.70</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>822407</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*21.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>822408</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*22.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>822409</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
@@ -1471,183 +1471,183 @@
       <c r="K8" s="2" t="str">
         <f>J8*25.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>822410</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*26.60</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>822411</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*34.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>822412</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>-10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*42.80</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>822413</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G12" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*52.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>822414</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*56.60</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>822415</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
         <v>47</v>
       </c>
@@ -1735,114 +1735,114 @@
       <c r="K16" s="2" t="str">
         <f>J16*90.70</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>822418</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="2">
         <v>6</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*140.40</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>822419</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>58</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*167.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>822420</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*171.50</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>822421</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1"/>