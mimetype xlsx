--- v6 (2026-09-13)
+++ v7 (2026-10-28)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="639">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -142,369 +142,372 @@
   <si>
     <t>2 119.77 руб.</t>
   </si>
   <si>
     <t>FIO-110006</t>
   </si>
   <si>
     <t>GL178</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 2" (2/20шт)</t>
   </si>
   <si>
     <t>2 681.42 руб.</t>
   </si>
   <si>
     <t>FIO-110007</t>
   </si>
   <si>
     <t>GL173N</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" никелированный (16/160шт)</t>
   </si>
   <si>
-    <t>365.38 руб.</t>
+    <t>363.44 руб.</t>
+  </si>
+  <si>
+    <t>FIO-110008</t>
+  </si>
+  <si>
+    <t>GL174N</t>
+  </si>
+  <si>
+    <t>фильтр косой 3/4" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>528.22 руб.</t>
+  </si>
+  <si>
+    <t>FIO-110009</t>
+  </si>
+  <si>
+    <t>GL175N</t>
+  </si>
+  <si>
+    <t>фильтр косой VR усиленный 1" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>725.34 руб.</t>
+  </si>
+  <si>
+    <t>VER-000431</t>
+  </si>
+  <si>
+    <t>GL176N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/4 НИКЕЛЬ "ViEiR" (40/4шт)</t>
+  </si>
+  <si>
+    <t>1 506.12 руб.</t>
+  </si>
+  <si>
+    <t>VER-000432</t>
+  </si>
+  <si>
+    <t>GL177N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 205.28 руб.</t>
+  </si>
+  <si>
+    <t>VER-000433</t>
+  </si>
+  <si>
+    <t>GL178N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 790.48 руб.</t>
+  </si>
+  <si>
+    <t>VER-001323</t>
+  </si>
+  <si>
+    <t>GL10-13</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1/2" (120/12шт)</t>
+  </si>
+  <si>
+    <t>571.34 руб.</t>
+  </si>
+  <si>
+    <t>VER-001324</t>
+  </si>
+  <si>
+    <t>GL10-14</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 3/4" (80/8шт)</t>
+  </si>
+  <si>
+    <t>743.82 руб.</t>
+  </si>
+  <si>
+    <t>VER-001325</t>
+  </si>
+  <si>
+    <t>GL10-15</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1" (60/6шт)</t>
+  </si>
+  <si>
+    <t>954.80 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320025</t>
+  </si>
+  <si>
+    <t>GL133</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1/2" VR  (8/96шт)</t>
+  </si>
+  <si>
+    <t>640.64 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>ZAP-320026</t>
+  </si>
+  <si>
+    <t>GL134</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 3/4" VR  (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 098.02 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320027</t>
+  </si>
+  <si>
+    <t>GL135</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1" VR  (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 638.56 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320028</t>
+  </si>
+  <si>
+    <t>GL143</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1/2" VR (8/72шт)</t>
+  </si>
+  <si>
+    <t>662.20 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320029</t>
+  </si>
+  <si>
+    <t>GL144</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 3/4" VR (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 073.38 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320030</t>
+  </si>
+  <si>
+    <t>GL145</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1" VR (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 589.28 руб.</t>
+  </si>
+  <si>
+    <t>Фильтра косые латунные VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-422001</t>
+  </si>
+  <si>
+    <t>VT.190.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" нар.-нар.   (14 /224шт)</t>
+  </si>
+  <si>
+    <t>514.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FIO-110008</t>
-[...184 lines deleted...]
-  <si>
     <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-422002</t>
   </si>
   <si>
     <t>VT.191.N.04</t>
   </si>
   <si>
     <t>Фильтр косой 1/2" вн.-нар. (14 /224шт)</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-422003</t>
   </si>
   <si>
     <t>VT.192.N.04</t>
   </si>
   <si>
     <t>Фильтр косой 1/2"  (14 /224шт)</t>
   </si>
   <si>
-    <t>422.00 руб.</t>
+    <t>464.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-422004</t>
+  </si>
+  <si>
+    <t>VT.192.N.05</t>
+  </si>
+  <si>
+    <t>Фильтр косой 3/4" (10 /120шт)</t>
+  </si>
+  <si>
+    <t>781.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-422005</t>
+  </si>
+  <si>
+    <t>VT.192.N.06</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1" (4 /64шт)</t>
+  </si>
+  <si>
+    <t>1 409.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-422006</t>
+  </si>
+  <si>
+    <t>VT.192.N.07</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1 1/4" (5 /40шт)</t>
+  </si>
+  <si>
+    <t>2 416.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-422004</t>
-[...20 lines deleted...]
-    <t>1 281.00 руб.</t>
+    <t>VLC-422007</t>
+  </si>
+  <si>
+    <t>VT.192.N.08</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1 1/2" (4 /32шт)</t>
+  </si>
+  <si>
+    <t>3 668.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-422008</t>
+  </si>
+  <si>
+    <t>VT.192.N.09</t>
+  </si>
+  <si>
+    <t>Фильтр косой 2" (2 /18шт)</t>
+  </si>
+  <si>
+    <t>4 687.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-422009</t>
+  </si>
+  <si>
+    <t>VT.193.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" (c заглушкой)  (16 /96шт)</t>
+  </si>
+  <si>
+    <t>525.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-422006</t>
-[...46 lines deleted...]
-  <si>
     <t>VLC-422010</t>
   </si>
   <si>
     <t>VT.193.N.05</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" (c заглушкой)  (12 /48шт)</t>
   </si>
   <si>
-    <t>958.00 руб.</t>
+    <t>1 054.00 руб.</t>
   </si>
   <si>
     <t>VLC-422011</t>
   </si>
   <si>
     <t>VT.193.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1"  (c заглушкой)  (4 /24шт)</t>
   </si>
   <si>
-    <t>1 595.00 руб.</t>
+    <t>1 755.00 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000057</t>
   </si>
   <si>
     <t>G1</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1/2" грубой очистки латунный (30/120шт)</t>
   </si>
   <si>
     <t>390.99 руб.</t>
   </si>
   <si>
     <t>ZGR-000058</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 3/4" грубой очистки латунный (20/80шт)</t>
   </si>
@@ -694,1110 +697,1110 @@
   <si>
     <t>TMP-200130</t>
   </si>
   <si>
     <t>F2250ВВ225</t>
   </si>
   <si>
     <t>Фильтр сетчатый для воды 2" вн/вн PN25, Temper (2шт)</t>
   </si>
   <si>
     <t>3 089.50 руб.</t>
   </si>
   <si>
     <t>Фильтра сетчатые для обратного клапана</t>
   </si>
   <si>
     <t>FIO-270001</t>
   </si>
   <si>
     <t>VR683</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1/2" (60/360шт)</t>
   </si>
   <si>
-    <t>21.68 руб.</t>
+    <t>21.56 руб.</t>
   </si>
   <si>
     <t>FIO-270002</t>
   </si>
   <si>
     <t>VR684</t>
   </si>
   <si>
     <t>сетка для обратного клапана 3/4" (40/240шт)</t>
   </si>
   <si>
-    <t>23.22 руб.</t>
+    <t>23.10 руб.</t>
   </si>
   <si>
     <t>FIO-270003</t>
   </si>
   <si>
     <t>VR685</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1" (24/144шт)</t>
   </si>
   <si>
-    <t>35.61 руб.</t>
+    <t>35.42 руб.</t>
   </si>
   <si>
     <t>FIO-270004</t>
   </si>
   <si>
     <t>VR686</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1 1/4" (12/72шт)</t>
   </si>
   <si>
-    <t>52.64 руб.</t>
+    <t>52.36 руб.</t>
   </si>
   <si>
     <t>FIO-270005</t>
   </si>
   <si>
     <t>VR687</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1 1/2" (8/48шт)</t>
   </si>
   <si>
-    <t>72.77 руб.</t>
+    <t>72.38 руб.</t>
   </si>
   <si>
     <t>FIO-270006</t>
   </si>
   <si>
     <t>VR688</t>
   </si>
   <si>
     <t>сетка для обратного клапана 2" (5/30шт)</t>
   </si>
   <si>
-    <t>94.44 руб.</t>
+    <t>93.94 руб.</t>
   </si>
   <si>
     <t>VLC-425001</t>
   </si>
   <si>
     <t>VT.157.0.06</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1"</t>
   </si>
   <si>
-    <t>173.00 руб.</t>
+    <t>191.00 руб.</t>
   </si>
   <si>
     <t>VLC-425002</t>
   </si>
   <si>
     <t>VT.157.0.04</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1/2"</t>
   </si>
   <si>
-    <t>103.00 руб.</t>
+    <t>114.00 руб.</t>
   </si>
   <si>
     <t>VLC-425003</t>
   </si>
   <si>
     <t>VT.157.0.05</t>
   </si>
   <si>
     <t>Фильтр сетчатый 3/4"</t>
   </si>
   <si>
-    <t>121.00 руб.</t>
+    <t>133.00 руб.</t>
   </si>
   <si>
     <t>Запчасти для фильтров</t>
   </si>
   <si>
     <t>VLC-421001</t>
   </si>
   <si>
     <t>VT.116.N.04</t>
   </si>
   <si>
     <t>Инвертор потока для косого фильтра, арт. VT.192 1/2"</t>
   </si>
   <si>
-    <t>106.00 руб.</t>
+    <t>117.00 руб.</t>
   </si>
   <si>
     <t>VLC-421002</t>
   </si>
   <si>
     <t>VT.116.N.05</t>
   </si>
   <si>
     <t>Инвертор потока для косого фильтра, арт. VT.192 3/4"</t>
   </si>
   <si>
-    <t>182.00 руб.</t>
+    <t>200.00 руб.</t>
   </si>
   <si>
     <t>VLC-421003</t>
   </si>
   <si>
     <t>VT.116.N.06</t>
   </si>
   <si>
     <t>Инвертор потока для косого фильтра, арт. VT.192 1"</t>
   </si>
   <si>
-    <t>304.00 руб.</t>
+    <t>334.00 руб.</t>
   </si>
   <si>
     <t>VLC-421004</t>
   </si>
   <si>
     <t>VT.0117.N.04</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтра , арт. VT 389 1/2"</t>
   </si>
   <si>
-    <t>165.00 руб.</t>
+    <t>181.00 руб.</t>
   </si>
   <si>
     <t>VLC-421005</t>
   </si>
   <si>
     <t>VT.0117.N.05</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтра , арт. VT 389 3/4"</t>
   </si>
   <si>
-    <t>204.00 руб.</t>
+    <t>225.00 руб.</t>
   </si>
   <si>
     <t>VLC-421006</t>
   </si>
   <si>
     <t>VT.0117.N.06</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтра , арт. VT 389 1"</t>
   </si>
   <si>
-    <t>417.00 руб.</t>
+    <t>458.00 руб.</t>
   </si>
   <si>
     <t>VLC-421007</t>
   </si>
   <si>
     <t>VT.050.N.04</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтров, арт. VT.192 и VT.386 1/2"  (200 /1600шт)</t>
   </si>
   <si>
-    <t>23.00 руб.</t>
+    <t>25.00 руб.</t>
   </si>
   <si>
     <t>VLC-421008</t>
   </si>
   <si>
     <t>VT.050.N.05</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтров, арт. VT.192 и VT.386 3/4"  (80 /640шт)</t>
   </si>
   <si>
-    <t>35.00 руб.</t>
+    <t>38.00 руб.</t>
   </si>
   <si>
     <t>VLC-421009</t>
   </si>
   <si>
     <t>VT.050.N.06</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтров, арт. VT.192 и VT.386 1"  (45 /360шт)</t>
   </si>
   <si>
-    <t>42.00 руб.</t>
+    <t>46.00 руб.</t>
   </si>
   <si>
     <t>VLC-421010</t>
   </si>
   <si>
     <t>VT.050.N.07</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтров, арт. VT.192 и VT.386 1 1/4" (30 /240шт)</t>
   </si>
   <si>
-    <t>50.00 руб.</t>
+    <t>55.00 руб.</t>
   </si>
   <si>
     <t>VLC-421011</t>
   </si>
   <si>
     <t>VT.050.N.08</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтров, арт. VT.192 и VT.386 1 1/2" (24 /192шт)</t>
   </si>
   <si>
-    <t>58.00 руб.</t>
+    <t>64.00 руб.</t>
   </si>
   <si>
     <t>VLC-421012</t>
   </si>
   <si>
     <t>VT.050.N.09</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтров, арт. VT.192 и VT.386 2"  (10 /80шт)</t>
   </si>
   <si>
-    <t>74.00 руб.</t>
+    <t>81.00 руб.</t>
   </si>
   <si>
     <t>VLC-902092</t>
   </si>
   <si>
     <t>VT.0118.N.04</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтра , арт. VT.390 1/2"</t>
   </si>
   <si>
-    <t>190.00 руб.</t>
+    <t>199.00 руб.</t>
   </si>
   <si>
     <t>VLC-902093</t>
   </si>
   <si>
     <t>VT.0118.N.05</t>
   </si>
   <si>
     <t>Фильтрующий элемент для фильтра , арт. VT.390 3/4"</t>
   </si>
   <si>
-    <t>235.00 руб.</t>
+    <t>247.00 руб.</t>
   </si>
   <si>
     <t>Фильтра прямые</t>
   </si>
   <si>
     <t>Фильтра прямые VALTEC</t>
   </si>
   <si>
     <t>VLC-423001</t>
   </si>
   <si>
     <t>VT.384.N.04</t>
   </si>
   <si>
     <t>Фильтр прямой c магнитом вн.-вн. 1/2" (12 /72шт)</t>
   </si>
   <si>
-    <t>907.00 руб.</t>
+    <t>997.00 руб.</t>
   </si>
   <si>
     <t>VLC-423002</t>
   </si>
   <si>
     <t>VT.385.N.04</t>
   </si>
   <si>
     <t>Фильтр прямой мини вн.-вн. 1/2" (18 /108шт)</t>
   </si>
   <si>
-    <t>544.00 руб.</t>
+    <t>599.00 руб.</t>
   </si>
   <si>
     <t>VLC-423003</t>
   </si>
   <si>
     <t>VT.385.N.05</t>
   </si>
   <si>
     <t>Фильтр прямой мини вн.-вн. 3/4" (12 /72шт)</t>
   </si>
   <si>
-    <t>894.00 руб.</t>
+    <t>984.00 руб.</t>
   </si>
   <si>
     <t>VLC-423004</t>
   </si>
   <si>
     <t>VT.386.N.04</t>
   </si>
   <si>
     <t>Фильтр универсальный вн.-вн. 1/2" (10 /120шт)</t>
   </si>
   <si>
-    <t>855.00 руб.</t>
+    <t>941.00 руб.</t>
   </si>
   <si>
     <t>VLC-423005</t>
   </si>
   <si>
     <t>VT.386.N.05</t>
   </si>
   <si>
     <t>Фильтр универсальный вн.-вн. 3/4"  (8 /96шт)</t>
   </si>
   <si>
-    <t>1 197.00 руб.</t>
+    <t>1 317.00 руб.</t>
   </si>
   <si>
     <t>VLC-423006</t>
   </si>
   <si>
     <t>VT.386.N.06</t>
   </si>
   <si>
     <t>Фильтр универсальный вн.-вн. 1" (4 /32шт)</t>
   </si>
   <si>
-    <t>3 025.00 руб.</t>
+    <t>3 328.00 руб.</t>
   </si>
   <si>
     <t>VLC-423007</t>
   </si>
   <si>
     <t>VT.387.N.04</t>
   </si>
   <si>
     <t>Фильтр прямой вн.-нар. 1/2" (9/144шт)</t>
   </si>
   <si>
-    <t>892.00 руб.</t>
+    <t>981.00 руб.</t>
   </si>
   <si>
     <t>VLC-423008</t>
   </si>
   <si>
     <t>VT.387.N.05</t>
   </si>
   <si>
     <t>Фильтр прямой вн.-нар. 3/4" (8 /48шт)</t>
   </si>
   <si>
-    <t>1 302.00 руб.</t>
+    <t>1 432.00 руб.</t>
   </si>
   <si>
     <t>VLC-423009</t>
   </si>
   <si>
     <t>VT.388.N.04</t>
   </si>
   <si>
     <t>Фильтр прямой вн.-вн.  1/2" (10 /160шт)</t>
   </si>
   <si>
-    <t>866.00 руб.</t>
+    <t>953.00 руб.</t>
   </si>
   <si>
     <t>VLC-423010</t>
   </si>
   <si>
     <t>VT.388.N.05</t>
   </si>
   <si>
     <t>Фильтр прямой вн.-вн.  3/4" (10 /60шт)</t>
   </si>
   <si>
-    <t>1 225.00 руб.</t>
+    <t>1 348.00 руб.</t>
   </si>
   <si>
     <t>Фильтра самоочищающиеся</t>
   </si>
   <si>
     <t>Фильтра самоочищающиеся VALTEC</t>
   </si>
   <si>
     <t>VLC-424001</t>
   </si>
   <si>
     <t>VT.389.N.04</t>
   </si>
   <si>
     <t>Фильтр промывной (самоочищающийся) 1/2" с манометром (сетка 1000/250мкм) (1 /36шт)</t>
   </si>
   <si>
-    <t>1 638.00 руб.</t>
+    <t>1 802.00 руб.</t>
   </si>
   <si>
     <t>VLC-424002</t>
   </si>
   <si>
     <t>VT.389.N.05</t>
   </si>
   <si>
     <t>Фильтр промывной (самоочищающийся) 3/4" с манометром (сетка 1000/250мкм) (1 /24шт)</t>
   </si>
   <si>
-    <t>2 584.00 руб.</t>
+    <t>2 842.00 руб.</t>
   </si>
   <si>
     <t>VLC-424003</t>
   </si>
   <si>
     <t>VT.389.N.06</t>
   </si>
   <si>
     <t>Фильтр промывной (самоочищающийся) 1" с манометром (сетка 1000/250мкм) (1 /12шт)</t>
   </si>
   <si>
-    <t>4 457.00 руб.</t>
+    <t>4 903.00 руб.</t>
   </si>
   <si>
     <t>VLC-424004</t>
   </si>
   <si>
     <t>VT.390.N.04</t>
   </si>
   <si>
     <t>Фильтр промывной 1/2", каскадный (сетки 500 и 100)</t>
   </si>
   <si>
-    <t>1 615.00 руб.</t>
+    <t>1 777.00 руб.</t>
   </si>
   <si>
     <t>VLC-424005</t>
   </si>
   <si>
     <t>VT.390.N.05</t>
   </si>
   <si>
     <t>Фильтр промывной 3/4", каскадный (сетки 500 и 100)</t>
   </si>
   <si>
-    <t>2 356.00 руб.</t>
+    <t>2 591.00 руб.</t>
   </si>
   <si>
     <t>Фильтра самоочищающиеся VIEIR</t>
   </si>
   <si>
     <t>FIO-160001</t>
   </si>
   <si>
     <t>JH151</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1/2" для гор. воды лат. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 599.46 руб.</t>
+    <t>2 585.66 руб.</t>
   </si>
   <si>
     <t>FIO-160002</t>
   </si>
   <si>
     <t>JH153</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 3/4" для гор. воды лат. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 856.62 руб.</t>
+    <t>3 836.14 руб.</t>
   </si>
   <si>
     <t>FIO-160003</t>
   </si>
   <si>
     <t>JH155</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1" для гор. воды лат. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>4 540.93 руб.</t>
+    <t>4 516.82 руб.</t>
   </si>
   <si>
     <t>FIO-160004</t>
   </si>
   <si>
     <t>JC152</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1/2" для хол. воды прозрач. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 330.07 руб.</t>
+    <t>2 317.70 руб.</t>
   </si>
   <si>
     <t>FIO-160005</t>
   </si>
   <si>
     <t>JC154</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 3/4" для хол. воды прозрач. корпус VR (1/8шт)</t>
   </si>
   <si>
-    <t>3 305.45 руб.</t>
+    <t>3 287.90 руб.</t>
   </si>
   <si>
     <t>FIO-160006</t>
   </si>
   <si>
     <t>JC156</t>
   </si>
   <si>
-    <t>фильтр самоочищ. с маном. 1" для хол. воды прозрач. корпус VR (1/10шт)</t>
-[...2 lines deleted...]
-    <t>3 977.38 руб.</t>
+    <t>фильтр самоочищ. с маном. 1" для хол. воды прозрач. корпус VR (1/8шт)</t>
+  </si>
+  <si>
+    <t>3 956.26 руб.</t>
   </si>
   <si>
     <t>FIO-160007</t>
   </si>
   <si>
     <t>JH157</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 1/2" для гор. воды лат.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 327.13 руб.</t>
+    <t>3 309.46 руб.</t>
   </si>
   <si>
     <t>FIO-160008</t>
   </si>
   <si>
     <t>JH159</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 3/4" для гор. воды лат.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 512.91 руб.</t>
+    <t>3 494.26 руб.</t>
   </si>
   <si>
     <t>FIO-160009</t>
   </si>
   <si>
     <t>JC158</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 1/2" для хол. воды прозрач.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 952.46 руб.</t>
+    <t>2 936.78 руб.</t>
   </si>
   <si>
     <t>FIO-160010</t>
   </si>
   <si>
     <t>JC160</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 3/4" для хол. воды прозрач.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 138.24 руб.</t>
+    <t>3 121.58 руб.</t>
   </si>
   <si>
     <t>FIO-160011</t>
   </si>
   <si>
     <t>JH147</t>
   </si>
   <si>
     <t>фильтр самоочищ. свобод. вращения с манометром 1/2" для гор. воды лат.корпус VR (1/1</t>
   </si>
   <si>
-    <t>3 175.40 руб.</t>
+    <t>3 158.54 руб.</t>
   </si>
   <si>
     <t>FIO-160012</t>
   </si>
   <si>
     <t>JC148</t>
   </si>
   <si>
     <t xml:space="preserve">фильтр самоочищ. свобод. вращения с манометром 1/2" для хол. воды прозрач.корпус VR </t>
   </si>
   <si>
-    <t>3 059.28 руб.</t>
+    <t>3 043.04 руб.</t>
   </si>
   <si>
     <t>FIO-160013</t>
   </si>
   <si>
     <t>VR203</t>
   </si>
   <si>
     <t>сетка для самоочищающегося фильтра VR (1/100шт)</t>
   </si>
   <si>
-    <t>88.25 руб.</t>
+    <t>87.78 руб.</t>
   </si>
   <si>
     <t>FIO-160014</t>
   </si>
   <si>
     <t>JH157-N</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для горя. воды НИКЕЛЬ "ViEiR" (10/1шт)</t>
   </si>
   <si>
-    <t>3 435.50 руб.</t>
+    <t>3 417.26 руб.</t>
   </si>
   <si>
     <t>FIO-160015</t>
   </si>
   <si>
     <t>JC158-N</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для холод. воды НИКЕЛЬ "ViEiR" (10/1шт)</t>
   </si>
   <si>
     <t>VER-000211</t>
   </si>
   <si>
     <t>VP162</t>
   </si>
   <si>
     <t>Фильтр поворотный механической очистки с манометром "VER-PRO"(12/1шт)</t>
   </si>
   <si>
-    <t>4 308.70 руб.</t>
+    <t>4 285.82 руб.</t>
   </si>
   <si>
     <t>VER-000212</t>
   </si>
   <si>
     <t>VP163</t>
   </si>
   <si>
     <t>Фильтр механической очистки с манометром "VER-PRO" (12/1шт)</t>
   </si>
   <si>
-    <t>2 998.90 руб.</t>
+    <t>2 982.98 руб.</t>
   </si>
   <si>
     <t>VER-000540</t>
   </si>
   <si>
     <t>JH161</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 3/4" "VIEIR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-000541</t>
   </si>
   <si>
     <t>JC162</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 3/4" "VIEIR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-000542</t>
   </si>
   <si>
     <t>JH153-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 3/4" для горячей воды "VIEIR" (8/1шт)</t>
   </si>
   <si>
-    <t>3 974.28 руб.</t>
+    <t>3 953.18 руб.</t>
   </si>
   <si>
     <t>VER-000543</t>
   </si>
   <si>
     <t>JH155-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1" для горячей воды "VIEIR" (8/1шт)</t>
   </si>
   <si>
-    <t>4 660.14 руб.</t>
+    <t>4 635.40 руб.</t>
   </si>
   <si>
     <t>VER-000544</t>
   </si>
   <si>
     <t>JC152-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1/2" для холодной воды "VIEIR" (15/1шт)</t>
   </si>
   <si>
-    <t>2 446.19 руб.</t>
+    <t>2 433.20 руб.</t>
   </si>
   <si>
     <t>VER-000644</t>
   </si>
   <si>
     <t>JH151-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1/2" для горячей воды, никелерованный "VIEIR" (15/1шт)</t>
   </si>
   <si>
-    <t>2 760.48 руб.</t>
+    <t>2 745.82 руб.</t>
   </si>
   <si>
     <t>VER-000645</t>
   </si>
   <si>
     <t>JC156-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1" для холодной воды, прозрачный, никель "VIEIR" (8/1шт)</t>
   </si>
   <si>
-    <t>4 085.75 руб.</t>
+    <t>4 064.06 руб.</t>
   </si>
   <si>
     <t>VER-000935</t>
   </si>
   <si>
     <t>JC154-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 3/4" для холодной воды, никелерованный "VIEIR" (8/1шт)</t>
   </si>
   <si>
     <t>VER-001405</t>
   </si>
   <si>
     <t>JC164</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 1" (9/1шт)</t>
   </si>
   <si>
-    <t>3 508.27 руб.</t>
+    <t>3 489.64 руб.</t>
   </si>
   <si>
     <t>VER-001406</t>
   </si>
   <si>
     <t>JH165</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 1" (9/1шт)</t>
   </si>
   <si>
-    <t>4 068.72 руб.</t>
+    <t>4 047.12 руб.</t>
   </si>
   <si>
     <t>VER-001407</t>
   </si>
   <si>
     <t>VP166-3</t>
   </si>
   <si>
     <t>Фильтр с манометром и магнитной вставкой 1/2" (12/1шт)</t>
   </si>
   <si>
-    <t>3 551.62 руб.</t>
+    <t>3 532.76 руб.</t>
   </si>
   <si>
     <t>VER-001408</t>
   </si>
   <si>
     <t>VP166-4</t>
   </si>
   <si>
     <t>Фильтр с манометром и магнитной вставкой 3/4" (12/1шт)</t>
   </si>
   <si>
-    <t>3 986.67 руб.</t>
+    <t>3 965.50 руб.</t>
   </si>
   <si>
     <t>VER-001409</t>
   </si>
   <si>
     <t>VP166-5</t>
   </si>
   <si>
     <t>Фильтр с манометром и магнитной вставкой 1" (12/1шт)</t>
   </si>
   <si>
-    <t>3 529.94 руб.</t>
+    <t>3 511.20 руб.</t>
   </si>
   <si>
     <t>VER-001410</t>
   </si>
   <si>
     <t>VP167</t>
   </si>
   <si>
     <t>Фильтр механической очистки с манометром 1" (12/1шт)</t>
   </si>
   <si>
-    <t>3 178.50 руб.</t>
+    <t>3 161.62 руб.</t>
   </si>
   <si>
     <t>VER-001411</t>
   </si>
   <si>
     <t>VP168</t>
   </si>
   <si>
     <t>Фильтр механической очистки с манометром 3/4" (12/1шт)</t>
   </si>
   <si>
-    <t>3 324.03 руб.</t>
+    <t>3 306.38 руб.</t>
   </si>
   <si>
     <t>VER-001412</t>
   </si>
   <si>
     <t>VP169</t>
   </si>
   <si>
     <t>Фильтр поворотный механической очистки с манометром 3/4" (12/1шт)</t>
   </si>
   <si>
-    <t>4 542.48 руб.</t>
+    <t>4 518.36 руб.</t>
   </si>
   <si>
     <t>VER-001413</t>
   </si>
   <si>
     <t>VR256</t>
   </si>
   <si>
     <t>Фильтр механической очистки с автоматической обратной промывкой (12/1шт)</t>
   </si>
   <si>
-    <t>5 423.42 руб.</t>
+    <t>5 394.62 руб.</t>
   </si>
   <si>
     <t>VER-001684</t>
   </si>
   <si>
     <t>JC158-REG</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для холод. воды"ViEiR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-001685</t>
   </si>
   <si>
     <t>JC158N-REG</t>
   </si>
   <si>
-    <t>3 023.67 руб.</t>
+    <t>3 007.62 руб.</t>
   </si>
   <si>
     <t>VER-001686</t>
   </si>
   <si>
     <t>JC162-REG</t>
   </si>
   <si>
     <t>VER-001687</t>
   </si>
   <si>
     <t>JC164-REG</t>
   </si>
   <si>
     <t>VER-001688</t>
   </si>
   <si>
     <t>JH157-REG</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для горя. воды "ViEiR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-001689</t>
   </si>
   <si>
     <t>JH157N-REG</t>
   </si>
   <si>
     <t>VER-001690</t>
   </si>
   <si>
     <t>JH161-REG</t>
   </si>
   <si>
     <t>VER-001691</t>
   </si>
   <si>
     <t>JH165-REG</t>
   </si>
   <si>
     <t>VER-001692</t>
   </si>
   <si>
     <t>JC182</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды с двумя манометрами 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>3 712.63 руб.</t>
+    <t>3 692.92 руб.</t>
   </si>
   <si>
     <t>VER-001693</t>
   </si>
   <si>
     <t>JC184</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды с двумя манометрами 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>3 892.23 руб.</t>
+    <t>3 871.56 руб.</t>
   </si>
   <si>
     <t>VER-001694</t>
   </si>
   <si>
     <t>JH181</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления для горячей воды с двумя манометрами 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>4 095.04 руб.</t>
+    <t>4 073.30 руб.</t>
   </si>
   <si>
     <t>VER-001695</t>
   </si>
   <si>
     <t>JH183</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления для горячей воды с двумя манометрами 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>4 276.19 руб.</t>
+    <t>4 253.48 руб.</t>
   </si>
   <si>
     <t>VER-001696</t>
   </si>
   <si>
     <t>JC192</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>3 579.49 руб.</t>
+    <t>3 560.48 руб.</t>
   </si>
   <si>
     <t>VER-001697</t>
   </si>
   <si>
     <t>JC194</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>3 755.98 руб.</t>
+    <t>3 736.04 руб.</t>
   </si>
   <si>
     <t>VER-001698</t>
   </si>
   <si>
     <t>JH191</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>4 229.74 руб.</t>
+    <t>4 207.28 руб.</t>
   </si>
   <si>
     <t>VER-001699</t>
   </si>
   <si>
     <t>JH193</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>4 302.50 руб.</t>
+    <t>4 279.66 руб.</t>
   </si>
   <si>
     <t>VER-001700</t>
   </si>
   <si>
     <t>JH196</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой и регулятором давления для горячей воды, с двумя манометрами 1" (5/1шт)</t>
   </si>
   <si>
-    <t>14 376.78 руб.</t>
+    <t>14 300.44 руб.</t>
   </si>
   <si>
     <t>VER-001701</t>
   </si>
   <si>
     <t>JC197</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой и регулятором давления для холодной воды, с двумя манометрами 1" (5/1шт)</t>
   </si>
   <si>
-    <t>9 947.32 руб.</t>
+    <t>9 894.50 руб.</t>
   </si>
   <si>
     <t>VER-001702</t>
   </si>
   <si>
     <t>JH198</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой для горячей воды, с двумя манометрами 1" (5/1шт)</t>
   </si>
   <si>
-    <t>13 048.40 руб.</t>
+    <t>12 979.12 руб.</t>
   </si>
   <si>
     <t>VER-001703</t>
   </si>
   <si>
     <t>JC199</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой для холодной воды, с двумя манометрами  1" (5/1шт)</t>
   </si>
   <si>
-    <t>8 951.81 руб.</t>
+    <t>8 904.28 руб.</t>
   </si>
   <si>
     <t>Фильтра самоочищающиеся ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000231</t>
   </si>
   <si>
     <t>GYP1</t>
   </si>
   <si>
     <t>Фильтр 1/2" самопромывной для холодной воды с манометром и американками (1/28шт)</t>
   </si>
   <si>
     <t>1 811.01 руб.</t>
   </si>
   <si>
     <t>ZGR-000232</t>
   </si>
   <si>
     <t>GYP2</t>
   </si>
   <si>
     <t>Фильтр 3/4" самопромывной для холодной воды с манометром и американками (1/28шт)</t>
   </si>
@@ -1870,102 +1873,102 @@
   <si>
     <t>Фильтр-дешламатор с пластиковым корпусом (Dirstop XL, модель 2022), 1"</t>
   </si>
   <si>
     <t>VLC-900514</t>
   </si>
   <si>
     <t>VT.382.BX.07</t>
   </si>
   <si>
     <t>Фильтр-дешламатор с пластиковым корпусом (Dirstop XL, модель 2022), 1 1/4"</t>
   </si>
   <si>
     <t>Фильтра-дешламаторы VIEIR</t>
   </si>
   <si>
     <t>FIO-990001</t>
   </si>
   <si>
     <t>VR1140</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр-дешламатор вн-вн 1/2 "VIEIR" пластик корпус, вертик и горизон подключение (10/1шт) </t>
   </si>
   <si>
-    <t>4 064.08 руб.</t>
+    <t>4 042.50 руб.</t>
   </si>
   <si>
     <t>FIO-990002</t>
   </si>
   <si>
     <t>VR1141</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр-дешламатор вн-вн 3/4 "VIEIR" пластик корпус, вертик и горизон подключение (10/1шт) </t>
   </si>
   <si>
-    <t>4 296.31 руб.</t>
+    <t>4 273.50 руб.</t>
   </si>
   <si>
     <t>FIO-990003</t>
   </si>
   <si>
     <t>VR1142</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр-дешламатор вн-вн 1 "VIEIR" пластик корпус, вертик и горизон подключение (10/1шт) </t>
   </si>
   <si>
-    <t>4 528.55 руб.</t>
+    <t>4 504.50 руб.</t>
   </si>
   <si>
     <t>VER-001799</t>
   </si>
   <si>
     <t>VR1143-3</t>
   </si>
   <si>
     <t>Фильтр-дешламатор с шаровыми кранами с накидной гайкой 1" (10/1шт)</t>
   </si>
   <si>
-    <t>4 712.78 руб.</t>
+    <t>4 687.76 руб.</t>
   </si>
   <si>
     <t>Фильтра ГАЗОВЫЕ</t>
   </si>
   <si>
     <t>VER-000724</t>
   </si>
   <si>
     <t>VRQ25</t>
   </si>
   <si>
     <t>Газовый фильтр 1/2"F x 1/2"F (100/1шт)</t>
   </si>
   <si>
-    <t>331.32 руб.</t>
+    <t>329.56 руб.</t>
   </si>
   <si>
     <t>VER-000725</t>
   </si>
   <si>
     <t>VRQ26</t>
   </si>
   <si>
     <t>Газовый фильтр 3/4"F x 3/4"F (100/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -6993,5592 +6996,5592 @@
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2681.42</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>834461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>42</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*365.38</f>
+        <f>J11*363.44</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834462</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*531.04</f>
+        <f>J12*528.22</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834463</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*729.21</f>
+        <f>J13*725.34</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878113</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1514.16</f>
+        <f>J14*1506.12</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878114</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2217.05</f>
+        <f>J15*2205.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878115</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2805.38</f>
+        <f>J16*2790.48</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885111</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*574.39</f>
+        <f>J17*571.34</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885112</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*747.79</f>
+        <f>J18*743.82</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885113</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*959.90</f>
+        <f>J19*954.80</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823126</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G20" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*644.06</f>
+        <f>J20*640.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823127</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1103.88</f>
+        <f>J21*1098.02</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>823128</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1647.31</f>
+        <f>J22*1638.56</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823129</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*665.73</f>
+        <f>J23*662.20</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823130</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1079.11</f>
+        <f>J24*1073.38</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823131</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1597.76</f>
+        <f>J25*1589.28</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>818841</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="G27" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*467.00</f>
+        <f>J27*514.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>818842</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="H28" s="2">
-        <v>10</v>
+      <c r="H28" s="2" t="s">
+        <v>105</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*467.00</f>
+        <f>J28*514.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>818843</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="H29" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="H29" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*422.00</f>
+        <f>J29*464.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>818844</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>105</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*710.00</f>
+        <f>J30*781.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>818845</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>83</v>
+      <c r="G31" s="2">
+        <v>1</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1281.00</f>
+        <f>J31*1409.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>818846</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="F32" s="2" t="s">
+      <c r="G32" s="2">
+        <v>3</v>
+      </c>
+      <c r="H32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G32" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2196.00</f>
+        <f>J32*2416.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>818847</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3334.00</f>
+        <f>J33*3668.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>818848</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*4261.00</f>
+        <f>J34*4687.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>818849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*477.00</f>
+        <f>J35*525.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>818850</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G36" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*958.00</f>
+        <f>J36*1054.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818851</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G37" s="2">
         <v>4</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1595.00</f>
+        <f>J37*1755.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833196</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*390.99</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>833197</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>157</v>
+      </c>
+      <c r="G40" s="2">
+        <v>10</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*535.99</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>833198</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*626.23</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>837284</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1206.40</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>837285</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G43" s="2">
         <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1602.10</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>837286</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*2415.21</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882883</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*220.59</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>883346</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*365.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883347</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*490.77</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885401</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*402.24</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885402</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>192</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*606.03</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885403</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G52" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1163.92</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="2">
       <c r="A53" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>960509</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*344.10</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>960510</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*573.50</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>960511</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*839.90</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>960512</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1302.40</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>960513</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*2279.20</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>960514</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*3089.50</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" outlineLevel="1">
       <c r="A60" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>818941</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*21.68</f>
+        <f>J61*21.56</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>818942</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>230</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*23.22</f>
+        <f>J62*23.10</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>818943</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>234</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>127</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*35.61</f>
+        <f>J63*35.42</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>818944</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*52.64</f>
+        <f>J64*52.36</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>818945</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*72.77</f>
+        <f>J65*72.38</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>818946</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*94.44</f>
+        <f>J66*93.94</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>818865</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*173.00</f>
+        <f>J67*191.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>818866</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G68" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*103.00</f>
+        <f>J68*114.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>818867</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*121.00</f>
+        <f>J69*133.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" outlineLevel="1">
       <c r="A70" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
       <c r="J70" s="7"/>
       <c r="K70" s="7"/>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>818902</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>263</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*106.00</f>
+        <f>J71*117.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>818903</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G72" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>127</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*182.00</f>
+        <f>J72*200.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>818904</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="G73" s="2">
         <v>6</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*304.00</f>
+        <f>J73*334.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>818905</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G74" s="2">
         <v>10</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*165.00</f>
+        <f>J74*181.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>818906</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="G75" s="2">
         <v>9</v>
       </c>
-      <c r="H75" s="2">
-        <v>2</v>
+      <c r="H75" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*204.00</f>
+        <f>J75*225.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>818907</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G76" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*417.00</f>
+        <f>J76*458.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>818908</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*23.00</f>
+        <f>J77*25.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>818909</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*35.00</f>
+        <f>J78*38.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>818910</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*42.00</f>
+        <f>J79*46.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>818911</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*50.00</f>
+        <f>J80*55.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>818912</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*58.00</f>
+        <f>J81*64.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>818913</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G82" s="2">
         <v>4</v>
       </c>
-      <c r="H82" s="2">
-        <v>0</v>
+      <c r="H82" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*74.00</f>
+        <f>J82*81.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>959736</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>109</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*190.00</f>
+        <f>J83*199.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>959737</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*235.00</f>
+        <f>J84*247.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" outlineLevel="1">
       <c r="A85" s="7" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="7"/>
       <c r="D85" s="7"/>
       <c r="E85" s="7"/>
       <c r="F85" s="7"/>
       <c r="G85" s="7"/>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
       <c r="J85" s="7"/>
       <c r="K85" s="7"/>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" outlineLevel="2">
       <c r="A86" s="8" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="8"/>
       <c r="D86" s="8"/>
       <c r="E86" s="8"/>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="8"/>
       <c r="I86" s="8"/>
       <c r="J86" s="8"/>
       <c r="K86" s="8"/>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>818852</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>321</v>
+      </c>
+      <c r="G87" s="2">
+        <v>9</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*907.00</f>
+        <f>J87*997.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>818853</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*544.00</f>
+        <f>J88*599.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>818854</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>329</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>78</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*894.00</f>
+        <f>J89*984.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>818855</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>333</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>127</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*855.00</f>
+        <f>J90*941.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>818856</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>105</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*1197.00</f>
+        <f>J91*1317.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>818857</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>341</v>
+      </c>
+      <c r="G92" s="2">
+        <v>5</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*3025.00</f>
+        <f>J92*3328.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>818858</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G93" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*892.00</f>
+        <f>J93*981.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>818859</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G94" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*1302.00</f>
+        <f>J94*1432.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>818860</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>105</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*866.00</f>
+        <f>J95*953.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>818861</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>357</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>78</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*1225.00</f>
+        <f>J96*1348.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" outlineLevel="1">
       <c r="A97" s="7" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="7"/>
       <c r="D97" s="7"/>
       <c r="E97" s="7"/>
       <c r="F97" s="7"/>
       <c r="G97" s="7"/>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
       <c r="J97" s="7"/>
       <c r="K97" s="7"/>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" outlineLevel="2">
       <c r="A98" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="8"/>
       <c r="D98" s="8"/>
       <c r="E98" s="8"/>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="8"/>
       <c r="I98" s="8"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>818862</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G99" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*1638.00</f>
+        <f>J99*1802.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>818863</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G100" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*2584.00</f>
+        <f>J100*2842.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>818864</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G101" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*4457.00</f>
+        <f>J101*4903.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>824486</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G102" s="2">
         <v>0</v>
       </c>
-      <c r="H102" s="2" t="s">
-        <v>109</v>
+      <c r="H102" s="2">
+        <v>8</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*1615.00</f>
+        <f>J102*1777.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>824487</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G103" s="2">
         <v>0</v>
       </c>
       <c r="H103" s="2">
         <v>0</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*2356.00</f>
+        <f>J103*2591.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" outlineLevel="2">
       <c r="A104" s="8" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="8"/>
       <c r="D104" s="8"/>
       <c r="E104" s="8"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="8"/>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="8"/>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>824574</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*2599.46</f>
+        <f>J105*2585.66</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>824575</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G106" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*3856.62</f>
+        <f>J106*3836.14</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>824576</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="G107" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*4540.93</f>
+        <f>J107*4516.82</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>824577</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G108" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*2330.07</f>
+        <f>J108*2317.70</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>824578</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>400</v>
+      </c>
+      <c r="G109" s="2">
+        <v>8</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*3305.45</f>
+        <f>J109*3287.90</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>824579</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>404</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>78</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*3977.38</f>
+        <f>J110*3956.26</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>824580</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G111" s="2">
         <v>2</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*3327.13</f>
+        <f>J111*3309.46</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>824581</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*3512.91</f>
+        <f>J112*3494.26</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>824582</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G113" s="2">
         <v>2</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*2952.46</f>
+        <f>J113*2936.78</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>824583</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G114" s="2">
         <v>1</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*3138.24</f>
+        <f>J114*3121.58</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>824584</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G115" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*3175.40</f>
+        <f>J115*3158.54</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>824585</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="G116" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H116" s="2">
         <v>0</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*3059.28</f>
+        <f>J116*3043.04</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>824586</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G117" s="2">
         <v>5</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*88.25</f>
+        <f>J117*87.78</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>837118</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G118" s="2">
         <v>4</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*3435.50</f>
+        <f>J118*3417.26</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>837119</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*2952.46</f>
+        <f>J119*2936.78</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>839812</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="G120" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*4308.70</f>
+        <f>J120*4285.82</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>839813</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="G121" s="2">
         <v>2</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*2998.90</f>
+        <f>J121*2982.98</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>879957</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G122" s="2">
         <v>0</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*3512.91</f>
+        <f>J122*3494.26</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>879958</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G123" s="2">
         <v>0</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*3138.24</f>
+        <f>J123*3121.58</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>879959</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G124" s="2">
         <v>0</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*3974.28</f>
+        <f>J124*3953.18</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>879960</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G125" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*4660.14</f>
+        <f>J125*4635.40</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>879961</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G126" s="2">
         <v>0</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*2446.19</f>
+        <f>J126*2433.20</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>880054</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G127" s="2">
         <v>7</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*2760.48</f>
+        <f>J127*2745.82</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>880055</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G128" s="2">
         <v>5</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*4085.75</f>
+        <f>J128*4064.06</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>884660</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G129" s="2">
         <v>6</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*3327.13</f>
+        <f>J129*3309.46</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>886004</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G130" s="2">
         <v>2</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*3508.27</f>
+        <f>J130*3489.64</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>886005</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G131" s="2">
         <v>2</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*4068.72</f>
+        <f>J131*4047.12</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>886006</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G132" s="2">
         <v>4</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*3551.62</f>
+        <f>J132*3532.76</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>886007</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G133" s="2">
         <v>1</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*3986.67</f>
+        <f>J133*3965.50</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>886008</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="G134" s="2">
         <v>1</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*3529.94</f>
+        <f>J134*3511.20</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>886009</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G135" s="2">
         <v>2</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*3178.50</f>
+        <f>J135*3161.62</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>886010</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G136" s="2">
         <v>3</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*3324.03</f>
+        <f>J136*3306.38</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>886011</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="G137" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H137" s="2">
         <v>0</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*4542.48</f>
+        <f>J137*4518.36</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>886012</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G138" s="2">
         <v>2</v>
       </c>
       <c r="H138" s="2">
         <v>0</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*5423.42</f>
+        <f>J138*5394.62</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" outlineLevel="4">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>955785</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G139" s="2">
         <v>4</v>
       </c>
       <c r="H139" s="2">
         <v>0</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*2952.46</f>
+        <f>J139*2936.78</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" outlineLevel="4">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>955786</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G140" s="2">
         <v>4</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*3023.67</f>
+        <f>J140*3007.62</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" outlineLevel="4">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>955787</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G141" s="2">
         <v>2</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*3138.24</f>
+        <f>J141*3121.58</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" outlineLevel="4">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>955788</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G142" s="2">
         <v>2</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K142" s="2" t="str">
-        <f>J142*3508.27</f>
+        <f>J142*3489.64</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" outlineLevel="4">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>955789</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G143" s="2">
         <v>2</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*3327.13</f>
+        <f>J143*3309.46</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" outlineLevel="4">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>955790</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G144" s="2">
         <v>4</v>
       </c>
       <c r="H144" s="2">
         <v>0</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K144" s="2" t="str">
-        <f>J144*3435.50</f>
+        <f>J144*3417.26</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" outlineLevel="4">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>955791</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G145" s="2">
         <v>6</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K145" s="2" t="str">
-        <f>J145*3512.91</f>
+        <f>J145*3494.26</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" outlineLevel="4">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>955792</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="G146" s="2">
         <v>2</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*4068.72</f>
+        <f>J146*4047.12</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>955793</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G147" s="2">
         <v>3</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*3712.63</f>
+        <f>J147*3692.92</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>955794</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="G148" s="2">
         <v>2</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*3892.23</f>
+        <f>J148*3871.56</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>955795</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G149" s="2">
         <v>3</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*4095.04</f>
+        <f>J149*4073.30</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>955796</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="G150" s="2">
         <v>2</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*4276.19</f>
+        <f>J150*4253.48</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>955797</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G151" s="2">
         <v>4</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*3579.49</f>
+        <f>J151*3560.48</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>955798</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="G152" s="2">
         <v>2</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K152" s="2" t="str">
-        <f>J152*3755.98</f>
+        <f>J152*3736.04</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>955799</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G153" s="2">
         <v>4</v>
       </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*4229.74</f>
+        <f>J153*4207.28</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>955800</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G154" s="2">
         <v>2</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*4302.50</f>
+        <f>J154*4279.66</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>955801</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G155" s="2">
         <v>2</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*14376.78</f>
+        <f>J155*14300.44</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>955802</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G156" s="2">
         <v>2</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*9947.32</f>
+        <f>J156*9894.50</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>955803</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G157" s="2">
         <v>0</v>
       </c>
       <c r="H157" s="2">
         <v>0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*13048.40</f>
+        <f>J157*12979.12</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>955804</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="G158" s="2">
         <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*8951.81</f>
+        <f>J158*8904.28</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" outlineLevel="2">
       <c r="A159" s="8" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="8"/>
       <c r="D159" s="8"/>
       <c r="E159" s="8"/>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="8"/>
       <c r="I159" s="8"/>
       <c r="J159" s="8"/>
       <c r="K159" s="8"/>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>885128</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="G160" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K160" s="2" t="str">
         <f>J160*1811.01</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>885129</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="G161" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*1985.87</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" outlineLevel="2">
       <c r="A162" s="8" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="8"/>
       <c r="D162" s="8"/>
       <c r="E162" s="8"/>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="8"/>
       <c r="I162" s="8"/>
       <c r="J162" s="8"/>
       <c r="K162" s="8"/>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>890534</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F163" s="2"/>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*0</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>890535</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="F164" s="2"/>
       <c r="G164" s="2">
         <v>0</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*0</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" outlineLevel="1">
       <c r="A165" s="7" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="7"/>
       <c r="D165" s="7"/>
       <c r="E165" s="7"/>
       <c r="F165" s="7"/>
       <c r="G165" s="7"/>
       <c r="H165" s="7"/>
       <c r="I165" s="7"/>
       <c r="J165" s="7"/>
       <c r="K165" s="7"/>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" outlineLevel="2">
       <c r="A166" s="8" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="8"/>
       <c r="D166" s="8"/>
       <c r="E166" s="8"/>
       <c r="F166" s="8"/>
       <c r="G166" s="8"/>
       <c r="H166" s="8"/>
       <c r="I166" s="8"/>
       <c r="J166" s="8"/>
       <c r="K166" s="8"/>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>825085</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G167" s="2">
         <v>0</v>
       </c>
       <c r="H167" s="2">
         <v>0</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K167" s="2" t="str">
         <f>J167*0.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>825084</v>
       </c>
       <c r="C168" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="F168" s="2" t="s">
         <v>601</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
       <c r="G168" s="2">
         <v>0</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*0.00</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>825086</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G169" s="2">
         <v>0</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*0.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>873884</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*0.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>873885</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G171" s="2">
         <v>0</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K171" s="2" t="str">
         <f>J171*0.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" outlineLevel="2">
       <c r="A172" s="8" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B172" s="8"/>
       <c r="C172" s="8"/>
       <c r="D172" s="8"/>
       <c r="E172" s="8"/>
       <c r="F172" s="8"/>
       <c r="G172" s="8"/>
       <c r="H172" s="8"/>
       <c r="I172" s="8"/>
       <c r="J172" s="8"/>
       <c r="K172" s="8"/>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>832514</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="G173" s="2">
         <v>2</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*4064.08</f>
+        <f>J173*4042.50</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>832515</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G174" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*4296.31</f>
+        <f>J174*4273.50</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>832516</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="G175" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*4528.55</f>
+        <f>J175*4504.50</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>955851</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*4712.78</f>
+        <f>J176*4687.76</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" outlineLevel="1">
       <c r="A177" s="7" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="7"/>
       <c r="D177" s="7"/>
       <c r="E177" s="7"/>
       <c r="F177" s="7"/>
       <c r="G177" s="7"/>
       <c r="H177" s="7"/>
       <c r="I177" s="7"/>
       <c r="J177" s="7"/>
       <c r="K177" s="7"/>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>884623</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="G178" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*331.32</f>
+        <f>J178*329.56</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>884624</v>
       </c>
       <c r="C179" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="F179" s="2" t="s">
         <v>635</v>
       </c>
-      <c r="D179" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G179" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K179" s="2" t="str">
-        <f>J179*331.32</f>
+        <f>J179*329.56</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A60:K60"/>
     <mergeCell ref="A70:K70"/>
     <mergeCell ref="A85:K85"/>
     <mergeCell ref="A97:K97"/>
     <mergeCell ref="A165:K165"/>
     <mergeCell ref="A177:K177"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A49:K49"/>
     <mergeCell ref="A53:K53"/>
     <mergeCell ref="A86:K86"/>
     <mergeCell ref="A98:K98"/>
     <mergeCell ref="A104:K104"/>