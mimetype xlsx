--- v4 (2026-08-11)
+++ v5 (2026-10-14)
@@ -141,369 +141,369 @@
   <si>
     <t>2 119.77 руб.</t>
   </si>
   <si>
     <t>FIO-110006</t>
   </si>
   <si>
     <t>GL178</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 2" (2/20шт)</t>
   </si>
   <si>
     <t>2 681.42 руб.</t>
   </si>
   <si>
     <t>FIO-110007</t>
   </si>
   <si>
     <t>GL173N</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" никелированный (16/160шт)</t>
   </si>
   <si>
-    <t>356.32 руб.</t>
+    <t>363.69 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-110008</t>
+  </si>
+  <si>
+    <t>GL174N</t>
+  </si>
+  <si>
+    <t>фильтр косой 3/4" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>528.59 руб.</t>
+  </si>
+  <si>
+    <t>FIO-110009</t>
+  </si>
+  <si>
+    <t>GL175N</t>
+  </si>
+  <si>
+    <t>фильтр косой VR усиленный 1" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>725.84 руб.</t>
+  </si>
+  <si>
+    <t>VER-000431</t>
+  </si>
+  <si>
+    <t>GL176N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/4 НИКЕЛЬ "ViEiR" (40/4шт)</t>
+  </si>
+  <si>
+    <t>1 507.16 руб.</t>
+  </si>
+  <si>
+    <t>VER-000432</t>
+  </si>
+  <si>
+    <t>GL177N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 206.81 руб.</t>
+  </si>
+  <si>
+    <t>VER-000433</t>
+  </si>
+  <si>
+    <t>GL178N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 792.41 руб.</t>
+  </si>
+  <si>
+    <t>VER-001323</t>
+  </si>
+  <si>
+    <t>GL10-13</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1/2" (120/12шт)</t>
+  </si>
+  <si>
+    <t>571.74 руб.</t>
+  </si>
+  <si>
+    <t>VER-001324</t>
+  </si>
+  <si>
+    <t>GL10-14</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 3/4" (80/8шт)</t>
+  </si>
+  <si>
+    <t>744.33 руб.</t>
+  </si>
+  <si>
+    <t>VER-001325</t>
+  </si>
+  <si>
+    <t>GL10-15</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1" (60/6шт)</t>
+  </si>
+  <si>
+    <t>955.46 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320025</t>
+  </si>
+  <si>
+    <t>GL133</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1/2" VR  (8/96шт)</t>
+  </si>
+  <si>
+    <t>641.08 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320026</t>
+  </si>
+  <si>
+    <t>GL134</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 3/4" VR  (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 098.78 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320027</t>
+  </si>
+  <si>
+    <t>GL135</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1" VR  (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 639.69 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320028</t>
+  </si>
+  <si>
+    <t>GL143</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1/2" VR (8/72шт)</t>
+  </si>
+  <si>
+    <t>662.66 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320029</t>
+  </si>
+  <si>
+    <t>GL144</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 3/4" VR (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 074.12 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320030</t>
+  </si>
+  <si>
+    <t>GL145</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1" VR (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 590.38 руб.</t>
+  </si>
+  <si>
+    <t>Фильтра косые латунные VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-422001</t>
+  </si>
+  <si>
+    <t>VT.190.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" нар.-нар.   (14 /224шт)</t>
+  </si>
+  <si>
+    <t>467.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FIO-110008</t>
-[...182 lines deleted...]
-    <t>429.00 руб.</t>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-422002</t>
+  </si>
+  <si>
+    <t>VT.191.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" вн.-нар. (14 /224шт)</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...8 lines deleted...]
-    <t>Фильтр косой 1/2" вн.-нар. (14 /224шт)</t>
+    <t>VLC-422003</t>
+  </si>
+  <si>
+    <t>VT.192.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2"  (14 /224шт)</t>
+  </si>
+  <si>
+    <t>422.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-422004</t>
+  </si>
+  <si>
+    <t>VT.192.N.05</t>
+  </si>
+  <si>
+    <t>Фильтр косой 3/4" (10 /120шт)</t>
+  </si>
+  <si>
+    <t>710.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-422003</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-422005</t>
   </si>
   <si>
     <t>VT.192.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1" (4 /64шт)</t>
   </si>
   <si>
-    <t>1 216.00 руб.</t>
+    <t>1 281.00 руб.</t>
   </si>
   <si>
     <t>VLC-422006</t>
   </si>
   <si>
     <t>VT.192.N.07</t>
   </si>
   <si>
     <t>Фильтр косой 1 1/4" (5 /40шт)</t>
   </si>
   <si>
-    <t>2 017.00 руб.</t>
+    <t>2 196.00 руб.</t>
   </si>
   <si>
     <t>VLC-422007</t>
   </si>
   <si>
     <t>VT.192.N.08</t>
   </si>
   <si>
     <t>Фильтр косой 1 1/2" (4 /32шт)</t>
   </si>
   <si>
-    <t>3 062.00 руб.</t>
+    <t>3 334.00 руб.</t>
   </si>
   <si>
     <t>VLC-422008</t>
   </si>
   <si>
     <t>VT.192.N.09</t>
   </si>
   <si>
     <t>Фильтр косой 2" (2 /18шт)</t>
   </si>
   <si>
-    <t>4 045.00 руб.</t>
+    <t>4 261.00 руб.</t>
   </si>
   <si>
     <t>VLC-422009</t>
   </si>
   <si>
     <t>VT.193.N.04</t>
   </si>
   <si>
     <t>Фильтр косой 1/2" (c заглушкой)  (16 /96шт)</t>
   </si>
   <si>
-    <t>453.00 руб.</t>
+    <t>477.00 руб.</t>
   </si>
   <si>
     <t>VLC-422010</t>
   </si>
   <si>
     <t>VT.193.N.05</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" (c заглушкой)  (12 /48шт)</t>
   </si>
   <si>
-    <t>910.00 руб.</t>
+    <t>958.00 руб.</t>
   </si>
   <si>
     <t>VLC-422011</t>
   </si>
   <si>
     <t>VT.193.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1"  (c заглушкой)  (4 /24шт)</t>
   </si>
   <si>
-    <t>1 514.00 руб.</t>
+    <t>1 595.00 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000057</t>
   </si>
   <si>
     <t>G1</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1/2" грубой очистки латунный (30/120шт)</t>
   </si>
   <si>
     <t>390.99 руб.</t>
   </si>
   <si>
     <t>ZGR-000058</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 3/4" грубой очистки латунный (20/80шт)</t>
   </si>
@@ -579,75 +579,75 @@
   <si>
     <t>365.94 руб.</t>
   </si>
   <si>
     <t>OTM-110056</t>
   </si>
   <si>
     <t>Фильтр косой 1" грубой очистки латунный (10/100шт)</t>
   </si>
   <si>
     <t>490.77 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные TEBO</t>
   </si>
   <si>
     <t>ALT-122004</t>
   </si>
   <si>
     <t>T-Фг.801.12.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1/2" (400 мкм) (20/160шт)</t>
   </si>
   <si>
-    <t>383.23 руб.</t>
+    <t>402.24 руб.</t>
   </si>
   <si>
     <t>ALT-122005</t>
   </si>
   <si>
     <t>T-Фг.801.34.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 3/4" (400 мкм) (13/104)</t>
   </si>
   <si>
-    <t>577.39 руб.</t>
+    <t>606.03 руб.</t>
   </si>
   <si>
     <t>ALT-122006</t>
   </si>
   <si>
     <t>T-Фг.801.1.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1" (400 мкм) (6/48) (шт.)</t>
   </si>
   <si>
-    <t>1 108.90 руб.</t>
+    <t>1 163.92 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные TEMPER</t>
   </si>
   <si>
     <t>TMP-200125</t>
   </si>
   <si>
     <t>F2215ВВ1240</t>
   </si>
   <si>
     <t>Фильтр сетчатый для воды 1/2" вн/вн PN40, Temper (20шт)</t>
   </si>
   <si>
     <t>344.10 руб.</t>
   </si>
   <si>
     <t>TMP-200126</t>
   </si>
   <si>
     <t>F2220ВВ3440</t>
   </si>
   <si>
     <t>Фильтр сетчатый для воды 3/4" вн/вн PN40, Temper (12шт)</t>
   </si>
@@ -2784,942 +2784,942 @@
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*356.32</f>
+        <f>J11*363.69</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834462</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G12" s="2">
-        <v>1</v>
+      <c r="G12" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*517.86</f>
+        <f>J12*528.59</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834463</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="2" t="s">
-        <v>51</v>
+      <c r="G13" s="2">
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*711.12</f>
+        <f>J13*725.84</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878113</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1476.59</f>
+        <f>J14*1507.16</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878114</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2162.05</f>
+        <f>J15*2206.81</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878115</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2735.77</f>
+        <f>J16*2792.41</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885111</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*560.14</f>
+        <f>J17*571.74</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885112</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*729.24</f>
+        <f>J18*744.33</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885113</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*936.08</f>
+        <f>J19*955.46</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823126</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*628.08</f>
+        <f>J20*641.08</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823127</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1076.49</f>
+        <f>J21*1098.78</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>823128</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1606.44</f>
+        <f>J22*1639.69</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823129</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*649.22</f>
+        <f>J23*662.66</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823130</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1052.34</f>
+        <f>J24*1074.12</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823131</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1558.12</f>
+        <f>J25*1590.38</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>818841</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="G27" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="G27" s="2" t="s">
+      <c r="H27" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="H27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*429.00</f>
+        <f>J27*467.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>818842</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G28" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" s="2" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*429.00</f>
+        <f>J28*467.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>818843</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="G29" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*388.00</f>
+        <f>J29*422.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>818844</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="G30" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*652.00</f>
+        <f>J30*710.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>818845</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1216.00</f>
+        <f>J31*1281.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>818846</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2017.00</f>
+        <f>J32*2196.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>818847</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="2">
         <v>4</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3062.00</f>
+        <f>J33*3334.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>818848</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*4045.00</f>
+        <f>J34*4261.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>818849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*453.00</f>
+        <f>J35*477.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>818850</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="2">
         <v>5</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*910.00</f>
+        <f>J36*958.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818851</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="2">
         <v>4</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1514.00</f>
+        <f>J37*1595.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833196</v>
       </c>
@@ -3749,51 +3749,51 @@
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*390.99</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>833197</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*535.99</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>833198</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
@@ -3938,250 +3938,250 @@
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882883</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*220.59</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>883346</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*365.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883347</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*490.77</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885401</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*383.23</f>
+        <f>J50*402.24</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885402</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="G51" s="2">
-        <v>10</v>
+      <c r="G51" s="2" t="s">
+        <v>104</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*577.39</f>
+        <f>J51*606.03</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885403</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="G52" s="2" t="s">
-        <v>51</v>
+      <c r="G52" s="2">
+        <v>10</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*1108.90</f>
+        <f>J52*1163.92</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" outlineLevel="2">
       <c r="A53" s="8" t="s">
         <v>196</v>
       </c>
       <c r="B53" s="8"/>
       <c r="C53" s="8"/>
       <c r="D53" s="8"/>
       <c r="E53" s="8"/>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="8"/>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>960509</v>
       </c>