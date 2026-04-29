--- v1 (2026-03-13)
+++ v2 (2026-04-29)
@@ -66,444 +66,444 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра косые</t>
   </si>
   <si>
     <t>Фильтра косые латунные VIEIR</t>
   </si>
   <si>
     <t>FIO-110001</t>
   </si>
   <si>
     <t>GL173</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" (16/160шт)</t>
   </si>
   <si>
-    <t>339.15 руб.</t>
+    <t>335.16 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-110002</t>
   </si>
   <si>
     <t>GL174</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 3/4" (10/100шт)</t>
   </si>
   <si>
-    <t>493.85 руб.</t>
+    <t>488.04 руб.</t>
   </si>
   <si>
     <t>FIO-110003</t>
   </si>
   <si>
     <t>GL175</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1" (8/80шт)</t>
   </si>
   <si>
-    <t>679.79 руб.</t>
+    <t>671.79 руб.</t>
   </si>
   <si>
     <t>FIO-110004</t>
   </si>
   <si>
     <t>GL176</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1 1/4" (4/40шт)</t>
   </si>
   <si>
-    <t>1 367.01 руб.</t>
+    <t>1 350.93 руб.</t>
   </si>
   <si>
     <t>FIO-110005</t>
   </si>
   <si>
     <t>GL177</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1 1/2" (2/20шт)</t>
   </si>
   <si>
-    <t>2 046.80 руб.</t>
+    <t>2 022.72 руб.</t>
   </si>
   <si>
     <t>FIO-110006</t>
   </si>
   <si>
     <t>GL178</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 2" (2/20шт)</t>
   </si>
   <si>
-    <t>2 591.23 руб.</t>
+    <t>2 560.74 руб.</t>
   </si>
   <si>
     <t>FIO-110007</t>
   </si>
   <si>
     <t>GL173N</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" никелированный (16/160шт)</t>
   </si>
   <si>
-    <t>343.61 руб.</t>
+    <t>339.57 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>FIO-110008</t>
+  </si>
+  <si>
+    <t>GL174N</t>
+  </si>
+  <si>
+    <t>фильтр косой 3/4" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>493.92 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-110009</t>
+  </si>
+  <si>
+    <t>GL175N</t>
+  </si>
+  <si>
+    <t>фильтр косой VR усиленный 1" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>679.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-000431</t>
+  </si>
+  <si>
+    <t>GL176N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/4 НИКЕЛЬ "ViEiR" (40/4шт)</t>
+  </si>
+  <si>
+    <t>1 409.73 руб.</t>
+  </si>
+  <si>
+    <t>VER-000432</t>
+  </si>
+  <si>
+    <t>GL177N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 063.88 руб.</t>
+  </si>
+  <si>
+    <t>VER-000433</t>
+  </si>
+  <si>
+    <t>GL178N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 612.19 руб.</t>
+  </si>
+  <si>
+    <t>VER-001323</t>
+  </si>
+  <si>
+    <t>GL10-13</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1/2" (120/12шт)</t>
+  </si>
+  <si>
+    <t>533.61 руб.</t>
+  </si>
+  <si>
+    <t>VER-001324</t>
+  </si>
+  <si>
+    <t>GL10-14</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 3/4" (80/8шт)</t>
+  </si>
+  <si>
+    <t>695.31 руб.</t>
+  </si>
+  <si>
+    <t>VER-001325</t>
+  </si>
+  <si>
+    <t>GL10-15</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1" (60/6шт)</t>
+  </si>
+  <si>
+    <t>893.76 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320025</t>
+  </si>
+  <si>
+    <t>GL133</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1/2" VR  (8/96шт)</t>
+  </si>
+  <si>
+    <t>599.76 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320026</t>
+  </si>
+  <si>
+    <t>GL134</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 3/4" VR  (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 026.06 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320027</t>
+  </si>
+  <si>
+    <t>GL135</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1" VR  (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 533.21 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320028</t>
+  </si>
+  <si>
+    <t>GL143</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1/2" VR (8/72шт)</t>
+  </si>
+  <si>
+    <t>620.34 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320029</t>
+  </si>
+  <si>
+    <t>GL144</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 3/4" VR (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 004.01 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320030</t>
+  </si>
+  <si>
+    <t>GL145</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1" VR (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 487.64 руб.</t>
+  </si>
+  <si>
+    <t>Фильтра косые латунные VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-422001</t>
+  </si>
+  <si>
+    <t>VT.190.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" нар.-нар.   (14 /224шт)</t>
+  </si>
+  <si>
+    <t>429.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>FIO-110008</t>
-[...182 lines deleted...]
-    <t>394.00 руб.</t>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-422002</t>
+  </si>
+  <si>
+    <t>VT.191.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" вн.-нар. (14 /224шт)</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-422003</t>
+  </si>
+  <si>
+    <t>VT.192.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2"  (14 /224шт)</t>
+  </si>
+  <si>
+    <t>388.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>VLC-422002</t>
-[...25 lines deleted...]
-  <si>
     <t>VLC-422004</t>
   </si>
   <si>
     <t>VT.192.N.05</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" (10 /120шт)</t>
   </si>
   <si>
-    <t>599.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>652.00 руб.</t>
   </si>
   <si>
     <t>VLC-422005</t>
   </si>
   <si>
     <t>VT.192.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1" (4 /64шт)</t>
   </si>
   <si>
-    <t>1 115.00 руб.</t>
+    <t>1 216.00 руб.</t>
   </si>
   <si>
     <t>VLC-422006</t>
   </si>
   <si>
     <t>VT.192.N.07</t>
   </si>
   <si>
     <t>Фильтр косой 1 1/4" (5 /40шт)</t>
   </si>
   <si>
-    <t>1 851.00 руб.</t>
+    <t>2 017.00 руб.</t>
   </si>
   <si>
     <t>VLC-422007</t>
   </si>
   <si>
     <t>VT.192.N.08</t>
   </si>
   <si>
     <t>Фильтр косой 1 1/2" (4 /32шт)</t>
   </si>
   <si>
-    <t>2 809.00 руб.</t>
+    <t>3 062.00 руб.</t>
   </si>
   <si>
     <t>VLC-422008</t>
   </si>
   <si>
     <t>VT.192.N.09</t>
   </si>
   <si>
     <t>Фильтр косой 2" (2 /18шт)</t>
   </si>
   <si>
-    <t>3 711.00 руб.</t>
+    <t>4 045.00 руб.</t>
   </si>
   <si>
     <t>VLC-422009</t>
   </si>
   <si>
     <t>VT.193.N.04</t>
   </si>
   <si>
     <t>Фильтр косой 1/2" (c заглушкой)  (16 /96шт)</t>
   </si>
   <si>
-    <t>416.00 руб.</t>
+    <t>453.00 руб.</t>
   </si>
   <si>
     <t>VLC-422010</t>
   </si>
   <si>
     <t>VT.193.N.05</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" (c заглушкой)  (12 /48шт)</t>
   </si>
   <si>
-    <t>835.00 руб.</t>
+    <t>910.00 руб.</t>
   </si>
   <si>
     <t>VLC-422011</t>
   </si>
   <si>
     <t>VT.193.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1"  (c заглушкой)  (4 /24шт)</t>
   </si>
   <si>
-    <t>1 389.00 руб.</t>
+    <t>1 514.00 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000057</t>
   </si>
   <si>
     <t>G1</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1/2" грубой очистки латунный (30/120шт)</t>
   </si>
   <si>
     <t>322.55 руб.</t>
   </si>
   <si>
     <t>ZGR-000058</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 3/4" грубой очистки латунный (20/80шт)</t>
   </si>
@@ -579,75 +579,75 @@
   <si>
     <t>365.94 руб.</t>
   </si>
   <si>
     <t>OTM-110056</t>
   </si>
   <si>
     <t>Фильтр косой 1" грубой очистки латунный (10/100шт)</t>
   </si>
   <si>
     <t>490.77 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные TEBO</t>
   </si>
   <si>
     <t>ALT-122004</t>
   </si>
   <si>
     <t>T-Фг.801.12.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1/2" (400 мкм) (20/160шт)</t>
   </si>
   <si>
-    <t>330.52 руб.</t>
+    <t>360.01 руб.</t>
   </si>
   <si>
     <t>ALT-122005</t>
   </si>
   <si>
     <t>T-Фг.801.34.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 3/4" (400 мкм) (13/104)</t>
   </si>
   <si>
-    <t>498.07 руб.</t>
+    <t>542.41 руб.</t>
   </si>
   <si>
     <t>ALT-122006</t>
   </si>
   <si>
     <t>T-Фг.801.1.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1" (400 мкм) (6/48) (шт.)</t>
   </si>
   <si>
-    <t>956.44 руб.</t>
+    <t>1 041.73 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2499,1331 +2499,1331 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*339.15</f>
+        <f>J5*335.16</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818869</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*493.85</f>
+        <f>J6*488.04</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818870</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*679.79</f>
+        <f>J7*671.79</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818871</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1367.01</f>
+        <f>J8*1350.93</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818872</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2046.80</f>
+        <f>J9*2022.72</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>818873</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2591.23</f>
+        <f>J10*2560.74</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>834461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*343.61</f>
+        <f>J11*339.57</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834462</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G12" s="2">
-        <v>9</v>
+      <c r="G12" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*499.80</f>
+        <f>J12*493.92</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834463</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="s">
         <v>51</v>
       </c>
+      <c r="G13" s="2">
+        <v>5</v>
+      </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*687.23</f>
+        <f>J13*679.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878113</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1426.51</f>
+        <f>J14*1409.73</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878114</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2088.45</f>
+        <f>J15*2063.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878115</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2643.29</f>
+        <f>J16*2612.19</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885111</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G17" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*539.96</f>
+        <f>J17*533.61</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885112</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*703.59</f>
+        <f>J18*695.31</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885113</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*904.40</f>
+        <f>J19*893.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823126</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*606.90</f>
+        <f>J20*599.76</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823127</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1038.28</f>
+        <f>J21*1026.06</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>823128</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1551.46</f>
+        <f>J22*1533.21</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823129</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G23" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*627.73</f>
+        <f>J23*620.34</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823130</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1015.96</f>
+        <f>J24*1004.01</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823131</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1505.35</f>
+        <f>J25*1487.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>818841</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*394.00</f>
+        <f>J27*429.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>818842</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*394.00</f>
+        <f>J28*429.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>818843</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>115</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*340.00</f>
+        <f>J29*388.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>818844</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*599.00</f>
+        <f>J30*652.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>818845</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1115.00</f>
+        <f>J31*1216.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>818846</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="G32" s="2" t="s">
-        <v>51</v>
+      <c r="G32" s="2">
+        <v>7</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*1851.00</f>
+        <f>J32*2017.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>818847</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="G33" s="2" t="s">
-        <v>51</v>
+      <c r="G33" s="2">
+        <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2809.00</f>
+        <f>J33*3062.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>818848</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3711.00</f>
+        <f>J34*4045.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>818849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="G35" s="2" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*416.00</f>
+        <f>J35*453.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>818850</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*835.00</f>
+        <f>J36*910.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818851</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*1389.00</f>
+        <f>J37*1514.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833196</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*322.55</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>833197</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*513.97</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>833198</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*598.94</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>837284</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G42" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1149.99</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>837285</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G43" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1527.19</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>837286</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
@@ -3863,250 +3863,250 @@
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882883</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*220.59</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>883346</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*365.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883347</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>42</v>
+        <v>105</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*490.77</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885401</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="G50" s="2" t="s">
-        <v>51</v>
+      <c r="G50" s="2">
+        <v>8</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*330.52</f>
+        <f>J50*360.01</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885402</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*498.07</f>
+        <f>J51*542.41</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885403</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="2">
         <v>10</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*956.44</f>
+        <f>J52*1041.73</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A49:K49"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>