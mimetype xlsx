--- v2 (2026-04-29)
+++ v3 (2026-06-22)
@@ -144,284 +144,284 @@
   <si>
     <t>FIO-110006</t>
   </si>
   <si>
     <t>GL178</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 2" (2/20шт)</t>
   </si>
   <si>
     <t>2 560.74 руб.</t>
   </si>
   <si>
     <t>FIO-110007</t>
   </si>
   <si>
     <t>GL173N</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" никелированный (16/160шт)</t>
   </si>
   <si>
     <t>339.57 руб.</t>
   </si>
   <si>
+    <t>FIO-110008</t>
+  </si>
+  <si>
+    <t>GL174N</t>
+  </si>
+  <si>
+    <t>фильтр косой 3/4" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>493.92 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-110009</t>
+  </si>
+  <si>
+    <t>GL175N</t>
+  </si>
+  <si>
+    <t>фильтр косой VR усиленный 1" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>679.14 руб.</t>
+  </si>
+  <si>
+    <t>VER-000431</t>
+  </si>
+  <si>
+    <t>GL176N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/4 НИКЕЛЬ "ViEiR" (40/4шт)</t>
+  </si>
+  <si>
+    <t>1 409.73 руб.</t>
+  </si>
+  <si>
+    <t>VER-000432</t>
+  </si>
+  <si>
+    <t>GL177N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-1-1/2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 063.88 руб.</t>
+  </si>
+  <si>
+    <t>VER-000433</t>
+  </si>
+  <si>
+    <t>GL178N</t>
+  </si>
+  <si>
+    <t>Фильтр грубой очистки Ø-2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
+  </si>
+  <si>
+    <t>2 612.19 руб.</t>
+  </si>
+  <si>
+    <t>VER-001323</t>
+  </si>
+  <si>
+    <t>GL10-13</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1/2" (120/12шт)</t>
+  </si>
+  <si>
+    <t>533.61 руб.</t>
+  </si>
+  <si>
+    <t>VER-001324</t>
+  </si>
+  <si>
+    <t>GL10-14</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 3/4" (80/8шт)</t>
+  </si>
+  <si>
+    <t>695.31 руб.</t>
+  </si>
+  <si>
+    <t>VER-001325</t>
+  </si>
+  <si>
+    <t>GL10-15</t>
+  </si>
+  <si>
+    <t>Косой фильтр с дренажным краном 1" (60/6шт)</t>
+  </si>
+  <si>
+    <t>893.76 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320025</t>
+  </si>
+  <si>
+    <t>GL133</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1/2" VR  (8/96шт)</t>
+  </si>
+  <si>
+    <t>599.76 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320026</t>
+  </si>
+  <si>
+    <t>GL134</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 3/4" VR  (6/48шт)</t>
+  </si>
+  <si>
+    <t>1 026.06 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320027</t>
+  </si>
+  <si>
+    <t>GL135</t>
+  </si>
+  <si>
+    <t>Кран с фильтром бабочка 1" VR  (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 533.21 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320028</t>
+  </si>
+  <si>
+    <t>GL143</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1/2" VR (8/72шт)</t>
+  </si>
+  <si>
+    <t>620.34 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320029</t>
+  </si>
+  <si>
+    <t>GL144</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 3/4" VR (6/36шт)</t>
+  </si>
+  <si>
+    <t>1 004.01 руб.</t>
+  </si>
+  <si>
+    <t>ZAP-320030</t>
+  </si>
+  <si>
+    <t>GL145</t>
+  </si>
+  <si>
+    <t>Кран с фильтром ручка 1" VR (2/24шт)</t>
+  </si>
+  <si>
+    <t>1 487.64 руб.</t>
+  </si>
+  <si>
+    <t>Фильтра косые латунные VALTEC</t>
+  </si>
+  <si>
+    <t>VLC-422001</t>
+  </si>
+  <si>
+    <t>VT.190.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" нар.-нар.   (14 /224шт)</t>
+  </si>
+  <si>
+    <t>429.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-422002</t>
+  </si>
+  <si>
+    <t>VT.191.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" вн.-нар. (14 /224шт)</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FIO-110008</t>
-[...185 lines deleted...]
-    <t>&gt;50</t>
+    <t>VLC-422003</t>
+  </si>
+  <si>
+    <t>VT.192.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2"  (14 /224шт)</t>
+  </si>
+  <si>
+    <t>388.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-422004</t>
+  </si>
+  <si>
+    <t>VT.192.N.05</t>
+  </si>
+  <si>
+    <t>Фильтр косой 3/4" (10 /120шт)</t>
+  </si>
+  <si>
+    <t>652.00 руб.</t>
   </si>
   <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>VLC-422002</t>
-[...37 lines deleted...]
-  <si>
     <t>VLC-422005</t>
   </si>
   <si>
     <t>VT.192.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1" (4 /64шт)</t>
   </si>
   <si>
     <t>1 216.00 руб.</t>
   </si>
   <si>
     <t>VLC-422006</t>
   </si>
   <si>
     <t>VT.192.N.07</t>
   </si>
   <si>
     <t>Фильтр косой 1 1/4" (5 /40шт)</t>
   </si>
   <si>
     <t>2 017.00 руб.</t>
   </si>
   <si>
     <t>VLC-422007</t>
@@ -474,111 +474,111 @@
   <si>
     <t>VLC-422011</t>
   </si>
   <si>
     <t>VT.193.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1"  (c заглушкой)  (4 /24шт)</t>
   </si>
   <si>
     <t>1 514.00 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000057</t>
   </si>
   <si>
     <t>G1</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1/2" грубой очистки латунный (30/120шт)</t>
   </si>
   <si>
-    <t>322.55 руб.</t>
+    <t>390.99 руб.</t>
   </si>
   <si>
     <t>ZGR-000058</t>
   </si>
   <si>
     <t>G2</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 3/4" грубой очистки латунный (20/80шт)</t>
   </si>
   <si>
-    <t>513.97 руб.</t>
+    <t>535.99 руб.</t>
   </si>
   <si>
     <t>ZGR-000059</t>
   </si>
   <si>
     <t>G3</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1" грубой очистки латунный (15/60шт)</t>
   </si>
   <si>
-    <t>598.94 руб.</t>
+    <t>626.23 руб.</t>
   </si>
   <si>
     <t>ZGR-000118</t>
   </si>
   <si>
     <t>G4</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1 1/4" грубой очистки латунный (9/36шт)</t>
   </si>
   <si>
-    <t>1 149.99 руб.</t>
+    <t>1 206.40 руб.</t>
   </si>
   <si>
     <t>ZGR-000119</t>
   </si>
   <si>
     <t>G5</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 1 1/2" грубой очистки латунный (6/24шт)</t>
   </si>
   <si>
-    <t>1 527.19 руб.</t>
+    <t>1 602.10 руб.</t>
   </si>
   <si>
     <t>ZGR-000120</t>
   </si>
   <si>
     <t>G6</t>
   </si>
   <si>
     <t>Фильтр косой Zegor 2" грубой очистки латунный (3/18шт)</t>
   </si>
   <si>
-    <t>2 326.77 руб.</t>
+    <t>2 415.21 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные COMPACT</t>
   </si>
   <si>
     <t>OTM-110054</t>
   </si>
   <si>
     <t>Фильтр косой 1/2" грубой очистки латунный (10/300шт)</t>
   </si>
   <si>
     <t>220.59 руб.</t>
   </si>
   <si>
     <t>OTM-110055</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" грубой очистки латунный (10/150шт)</t>
   </si>
   <si>
     <t>365.94 руб.</t>
   </si>
   <si>
     <t>OTM-110056</t>
   </si>
@@ -2696,1405 +2696,1405 @@
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2560.74</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>834461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>42</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*339.57</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834462</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*493.92</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834463</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="G13" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*679.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878113</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1409.73</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878114</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2063.88</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878115</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2612.19</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885111</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*533.61</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885112</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*695.31</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885113</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*893.76</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823126</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="G20" s="2">
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*599.76</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823127</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1026.06</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>823128</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1533.21</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823129</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*620.34</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823130</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1004.01</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823131</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1487.64</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>818841</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="G27" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="G27" s="2" t="s">
+      <c r="H27" s="2" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*429.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>818842</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G28" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...6 lines deleted...]
-        <v>110</v>
+      <c r="H28" s="2">
+        <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*429.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>818843</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="G29" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*388.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>818844</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*652.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>818845</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1216.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>818846</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2017.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>818847</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3062.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>818848</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4</v>
+      </c>
+      <c r="H34" s="2" t="s">
+        <v>114</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*4045.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>818849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="G35" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G35" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>105</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*453.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>818850</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*910.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818851</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="2">
         <v>2</v>
       </c>
-      <c r="H37" s="2">
-        <v>0</v>
+      <c r="H37" s="2" t="s">
+        <v>114</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1514.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833196</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="G39" s="2">
-        <v>0</v>
+      <c r="G39" s="2" t="s">
+        <v>109</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*322.55</f>
+        <f>J39*390.99</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>833197</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*513.97</f>
+        <f>J40*535.99</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>833198</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>47</v>
+      <c r="G41" s="2">
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*598.94</f>
+        <f>J41*626.23</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>837284</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1149.99</f>
+        <f>J42*1206.40</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>837285</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G43" s="2">
         <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1527.19</f>
+        <f>J43*1602.10</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>837286</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*2326.77</f>
+        <f>J44*2415.21</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="2">
       <c r="A45" s="8" t="s">
         <v>173</v>
       </c>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882883</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*220.59</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>883346</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*365.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883347</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*490.77</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885401</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="G50" s="2">
-        <v>8</v>
+      <c r="G50" s="2" t="s">
+        <v>114</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*360.01</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885402</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*542.41</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885403</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1041.73</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A38:K38"/>