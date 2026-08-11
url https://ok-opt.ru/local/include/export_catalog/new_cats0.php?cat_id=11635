--- v3 (2026-06-22)
+++ v4 (2026-08-11)
@@ -16,412 +16,412 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра косые</t>
   </si>
   <si>
     <t>Фильтра косые латунные VIEIR</t>
   </si>
   <si>
     <t>FIO-110001</t>
   </si>
   <si>
     <t>GL173</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" (16/160шт)</t>
   </si>
   <si>
-    <t>335.16 руб.</t>
+    <t>351.79 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-110002</t>
   </si>
   <si>
     <t>GL174</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 3/4" (10/100шт)</t>
   </si>
   <si>
-    <t>488.04 руб.</t>
+    <t>511.83 руб.</t>
   </si>
   <si>
     <t>FIO-110003</t>
   </si>
   <si>
     <t>GL175</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1" (8/80шт)</t>
   </si>
   <si>
-    <t>671.79 руб.</t>
+    <t>703.57 руб.</t>
   </si>
   <si>
     <t>FIO-110004</t>
   </si>
   <si>
     <t>GL176</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1 1/4" (4/40шт)</t>
   </si>
   <si>
-    <t>1 350.93 руб.</t>
+    <t>1 416.20 руб.</t>
   </si>
   <si>
     <t>FIO-110005</t>
   </si>
   <si>
     <t>GL177</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1 1/2" (2/20шт)</t>
   </si>
   <si>
-    <t>2 022.72 руб.</t>
+    <t>2 119.77 руб.</t>
   </si>
   <si>
     <t>FIO-110006</t>
   </si>
   <si>
     <t>GL178</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 2" (2/20шт)</t>
   </si>
   <si>
-    <t>2 560.74 руб.</t>
+    <t>2 681.42 руб.</t>
   </si>
   <si>
     <t>FIO-110007</t>
   </si>
   <si>
     <t>GL173N</t>
   </si>
   <si>
     <t>фильтр косой VR усиленный 1/2" никелированный (16/160шт)</t>
   </si>
   <si>
-    <t>339.57 руб.</t>
+    <t>356.32 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>FIO-110008</t>
   </si>
   <si>
     <t>GL174N</t>
   </si>
   <si>
     <t>фильтр косой 3/4" никелированный (10/160шт)</t>
   </si>
   <si>
-    <t>493.92 руб.</t>
+    <t>517.86 руб.</t>
+  </si>
+  <si>
+    <t>FIO-110009</t>
+  </si>
+  <si>
+    <t>GL175N</t>
+  </si>
+  <si>
+    <t>фильтр косой VR усиленный 1" никелированный (10/160шт)</t>
+  </si>
+  <si>
+    <t>711.12 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>FIO-110009</t>
-[...10 lines deleted...]
-  <si>
     <t>VER-000431</t>
   </si>
   <si>
     <t>GL176N</t>
   </si>
   <si>
     <t>Фильтр грубой очистки Ø-1-1/4 НИКЕЛЬ "ViEiR" (40/4шт)</t>
   </si>
   <si>
-    <t>1 409.73 руб.</t>
+    <t>1 476.59 руб.</t>
   </si>
   <si>
     <t>VER-000432</t>
   </si>
   <si>
     <t>GL177N</t>
   </si>
   <si>
     <t>Фильтр грубой очистки Ø-1-1/2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
   </si>
   <si>
-    <t>2 063.88 руб.</t>
+    <t>2 162.05 руб.</t>
   </si>
   <si>
     <t>VER-000433</t>
   </si>
   <si>
     <t>GL178N</t>
   </si>
   <si>
     <t>Фильтр грубой очистки Ø-2 НИКЕЛЬ "ViEiR" (20/2шт)</t>
   </si>
   <si>
-    <t>2 612.19 руб.</t>
+    <t>2 735.77 руб.</t>
   </si>
   <si>
     <t>VER-001323</t>
   </si>
   <si>
     <t>GL10-13</t>
   </si>
   <si>
     <t>Косой фильтр с дренажным краном 1/2" (120/12шт)</t>
   </si>
   <si>
-    <t>533.61 руб.</t>
+    <t>560.14 руб.</t>
   </si>
   <si>
     <t>VER-001324</t>
   </si>
   <si>
     <t>GL10-14</t>
   </si>
   <si>
     <t>Косой фильтр с дренажным краном 3/4" (80/8шт)</t>
   </si>
   <si>
-    <t>695.31 руб.</t>
+    <t>729.24 руб.</t>
   </si>
   <si>
     <t>VER-001325</t>
   </si>
   <si>
     <t>GL10-15</t>
   </si>
   <si>
     <t>Косой фильтр с дренажным краном 1" (60/6шт)</t>
   </si>
   <si>
-    <t>893.76 руб.</t>
+    <t>936.08 руб.</t>
   </si>
   <si>
     <t>ZAP-320025</t>
   </si>
   <si>
     <t>GL133</t>
   </si>
   <si>
     <t>Кран с фильтром бабочка 1/2" VR  (8/96шт)</t>
   </si>
   <si>
-    <t>599.76 руб.</t>
+    <t>628.08 руб.</t>
   </si>
   <si>
     <t>ZAP-320026</t>
   </si>
   <si>
     <t>GL134</t>
   </si>
   <si>
     <t>Кран с фильтром бабочка 3/4" VR  (6/48шт)</t>
   </si>
   <si>
-    <t>1 026.06 руб.</t>
+    <t>1 076.49 руб.</t>
   </si>
   <si>
     <t>ZAP-320027</t>
   </si>
   <si>
     <t>GL135</t>
   </si>
   <si>
     <t>Кран с фильтром бабочка 1" VR  (2/24шт)</t>
   </si>
   <si>
-    <t>1 533.21 руб.</t>
+    <t>1 606.44 руб.</t>
   </si>
   <si>
     <t>ZAP-320028</t>
   </si>
   <si>
     <t>GL143</t>
   </si>
   <si>
     <t>Кран с фильтром ручка 1/2" VR (8/72шт)</t>
   </si>
   <si>
-    <t>620.34 руб.</t>
+    <t>649.22 руб.</t>
   </si>
   <si>
     <t>ZAP-320029</t>
   </si>
   <si>
     <t>GL144</t>
   </si>
   <si>
     <t>Кран с фильтром ручка 3/4" VR (6/36шт)</t>
   </si>
   <si>
-    <t>1 004.01 руб.</t>
+    <t>1 052.34 руб.</t>
   </si>
   <si>
     <t>ZAP-320030</t>
   </si>
   <si>
     <t>GL145</t>
   </si>
   <si>
     <t>Кран с фильтром ручка 1" VR (2/24шт)</t>
   </si>
   <si>
-    <t>1 487.64 руб.</t>
+    <t>1 558.12 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-422001</t>
   </si>
   <si>
     <t>VT.190.N.04</t>
   </si>
   <si>
     <t>Фильтр косой 1/2" нар.-нар.   (14 /224шт)</t>
   </si>
   <si>
     <t>429.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-422002</t>
+  </si>
+  <si>
+    <t>VT.191.N.04</t>
+  </si>
+  <si>
+    <t>Фильтр косой 1/2" вн.-нар. (14 /224шт)</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-422002</t>
-[...10 lines deleted...]
-  <si>
     <t>VLC-422003</t>
   </si>
   <si>
     <t>VT.192.N.04</t>
   </si>
   <si>
     <t>Фильтр косой 1/2"  (14 /224шт)</t>
   </si>
   <si>
     <t>388.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-422004</t>
   </si>
   <si>
     <t>VT.192.N.05</t>
   </si>
   <si>
     <t>Фильтр косой 3/4" (10 /120шт)</t>
   </si>
   <si>
     <t>652.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-422005</t>
   </si>
   <si>
     <t>VT.192.N.06</t>
   </si>
   <si>
     <t>Фильтр косой 1" (4 /64шт)</t>
   </si>
   <si>
     <t>1 216.00 руб.</t>
   </si>
   <si>
     <t>VLC-422006</t>
   </si>
   <si>
     <t>VT.192.N.07</t>
   </si>
   <si>
     <t>Фильтр косой 1 1/4" (5 /40шт)</t>
   </si>
   <si>
     <t>2 017.00 руб.</t>
   </si>
   <si>
     <t>VLC-422007</t>
@@ -579,75 +579,150 @@
   <si>
     <t>365.94 руб.</t>
   </si>
   <si>
     <t>OTM-110056</t>
   </si>
   <si>
     <t>Фильтр косой 1" грубой очистки латунный (10/100шт)</t>
   </si>
   <si>
     <t>490.77 руб.</t>
   </si>
   <si>
     <t>Фильтра косые латунные TEBO</t>
   </si>
   <si>
     <t>ALT-122004</t>
   </si>
   <si>
     <t>T-Фг.801.12.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1/2" (400 мкм) (20/160шт)</t>
   </si>
   <si>
-    <t>360.01 руб.</t>
+    <t>383.23 руб.</t>
   </si>
   <si>
     <t>ALT-122005</t>
   </si>
   <si>
     <t>T-Фг.801.34.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 3/4" (400 мкм) (13/104)</t>
   </si>
   <si>
-    <t>542.41 руб.</t>
+    <t>577.39 руб.</t>
   </si>
   <si>
     <t>ALT-122006</t>
   </si>
   <si>
     <t>T-Фг.801.1.CN</t>
   </si>
   <si>
     <t>Фильтр грубой очистки TEBO ВН/ВН 1" (400 мкм) (6/48) (шт.)</t>
   </si>
   <si>
-    <t>1 041.73 руб.</t>
+    <t>1 108.90 руб.</t>
+  </si>
+  <si>
+    <t>Фильтра косые латунные TEMPER</t>
+  </si>
+  <si>
+    <t>TMP-200125</t>
+  </si>
+  <si>
+    <t>F2215ВВ1240</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый для воды 1/2" вн/вн PN40, Temper (20шт)</t>
+  </si>
+  <si>
+    <t>344.10 руб.</t>
+  </si>
+  <si>
+    <t>TMP-200126</t>
+  </si>
+  <si>
+    <t>F2220ВВ3440</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый для воды 3/4" вн/вн PN40, Temper (12шт)</t>
+  </si>
+  <si>
+    <t>573.50 руб.</t>
+  </si>
+  <si>
+    <t>TMP-200127</t>
+  </si>
+  <si>
+    <t>F2225ВВ140</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый для воды 1" вн/вн PN40, Temper (8шт)</t>
+  </si>
+  <si>
+    <t>839.90 руб.</t>
+  </si>
+  <si>
+    <t>TMP-200128</t>
+  </si>
+  <si>
+    <t>F2232ВВ11425</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый для воды 11/4" вн/вн PN25, Temper (5шт)</t>
+  </si>
+  <si>
+    <t>1 302.40 руб.</t>
+  </si>
+  <si>
+    <t>TMP-200129</t>
+  </si>
+  <si>
+    <t>F2240ВВ11225</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый для воды 11/2" вн/вн PN25, Temper (3шт)</t>
+  </si>
+  <si>
+    <t>2 279.20 руб.</t>
+  </si>
+  <si>
+    <t>TMP-200130</t>
+  </si>
+  <si>
+    <t>F2250ВВ225</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый для воды 2" вн/вн PN25, Temper (2шт)</t>
+  </si>
+  <si>
+    <t>3 089.50 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2361,51 +2436,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L52"/>
+  <dimension ref="A1:L59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2413,51 +2488,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J52)</f>
+        <f>SUM(J2:J59)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2499,1226 +2574,1226 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*335.16</f>
+        <f>J5*351.79</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818869</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*488.04</f>
+        <f>J6*511.83</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818870</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*671.79</f>
+        <f>J7*703.57</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818871</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1350.93</f>
+        <f>J8*1416.20</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818872</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2022.72</f>
+        <f>J9*2119.77</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>818873</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2560.74</f>
+        <f>J10*2681.42</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>834461</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="2">
-        <v>0</v>
+      <c r="G11" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*339.57</f>
+        <f>J11*356.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>834462</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G12" s="2" t="s">
         <v>46</v>
       </c>
+      <c r="G12" s="2">
+        <v>1</v>
+      </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*493.92</f>
+        <f>J12*517.86</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>834463</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*679.14</f>
+        <f>J13*711.12</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>878113</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1409.73</f>
+        <f>J14*1476.59</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>878114</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2063.88</f>
+        <f>J15*2162.05</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>878115</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2612.19</f>
+        <f>J16*2735.77</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>885111</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*533.61</f>
+        <f>J17*560.14</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>885112</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*695.31</f>
+        <f>J18*729.24</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>885113</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*893.76</f>
+        <f>J19*936.08</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>823126</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*599.76</f>
+        <f>J20*628.08</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>823127</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1026.06</f>
+        <f>J21*1076.49</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>823128</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1533.21</f>
+        <f>J22*1606.44</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>823129</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*620.34</f>
+        <f>J23*649.22</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>823130</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G24" s="2">
         <v>10</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1004.01</f>
+        <f>J24*1052.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>823131</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G25" s="2">
         <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1487.64</f>
+        <f>J25*1558.12</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="2">
       <c r="A26" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>818841</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*429.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>818842</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42</v>
+      </c>
+      <c r="H28" s="2" t="s">
+        <v>110</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*429.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>818843</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*388.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>818844</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>119</v>
+      </c>
+      <c r="G30" s="2">
+        <v>5</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*652.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>818845</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1216.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>818846</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2017.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>818847</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G33" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3062.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>818848</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G34" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*4045.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>818849</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*453.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>818850</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="2">
         <v>5</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*910.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>818851</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1514.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833196</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>109</v>
+        <v>42</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*390.99</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>833197</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*535.99</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>833198</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D41" s="1" t="s">
@@ -3863,265 +3938,492 @@
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
       <c r="J45" s="8"/>
       <c r="K45" s="8"/>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882883</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*220.59</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>883346</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*365.94</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>883347</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*490.77</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" outlineLevel="2">
       <c r="A49" s="8" t="s">
         <v>183</v>
       </c>
       <c r="B49" s="8"/>
       <c r="C49" s="8"/>
       <c r="D49" s="8"/>
       <c r="E49" s="8"/>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>885401</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*360.01</f>
+        <f>J50*383.23</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>885402</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="G51" s="2" t="s">
-        <v>46</v>
+      <c r="G51" s="2">
+        <v>10</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*542.41</f>
+        <f>J51*577.39</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>885403</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="G52" s="2">
-        <v>3</v>
+      <c r="G52" s="2" t="s">
+        <v>51</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*1041.73</f>
+        <f>J52*1108.90</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" outlineLevel="2">
+      <c r="A53" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="B53" s="8"/>
+      <c r="C53" s="8"/>
+      <c r="D53" s="8"/>
+      <c r="E53" s="8"/>
+      <c r="F53" s="8"/>
+      <c r="G53" s="8"/>
+      <c r="H53" s="8"/>
+      <c r="I53" s="8"/>
+      <c r="J53" s="8"/>
+      <c r="K53" s="8"/>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="4">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>960509</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*344.10</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" outlineLevel="4">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>960510</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*573.50</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" outlineLevel="4">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>960511</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*839.90</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" outlineLevel="4">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>960512</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*1302.40</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" outlineLevel="4">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>960513</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*2279.20</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" outlineLevel="4">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>960514</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*3089.50</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A26:K26"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A45:K45"/>
     <mergeCell ref="A49:K49"/>
+    <mergeCell ref="A53:K53"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>