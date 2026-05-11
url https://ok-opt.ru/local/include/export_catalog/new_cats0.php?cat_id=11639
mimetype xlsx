--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -142,315 +142,315 @@
   <si>
     <t>1 960.10 руб.</t>
   </si>
   <si>
     <t>AKB-100179</t>
   </si>
   <si>
     <t>BR-ABF-1</t>
   </si>
   <si>
     <t>BR-ABF-K,  Кольцо резьбовое соединительное для магистральных фильтров серии АБФ-НЕРЖ слим лайн ПЛ</t>
   </si>
   <si>
     <t>1 987.30 руб.</t>
   </si>
   <si>
     <t>FIO-130014</t>
   </si>
   <si>
     <t>F-02-1/2</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 895.91 руб.</t>
+    <t>1 871.31 руб.</t>
   </si>
   <si>
     <t>FIO-130015</t>
   </si>
   <si>
     <t>F-02-3/4</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 894.42 руб.</t>
+    <t>1 869.84 руб.</t>
   </si>
   <si>
     <t>FIO-130016</t>
   </si>
   <si>
     <t>F-02-1</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 927.19 руб.</t>
+    <t>1 902.18 руб.</t>
   </si>
   <si>
     <t>FIO-130018</t>
   </si>
   <si>
     <t>F-03-1/2</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 219.92 руб.</t>
+    <t>3 178.14 руб.</t>
   </si>
   <si>
     <t>FIO-130019</t>
   </si>
   <si>
     <t>F-03-3/4</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
     <t>FIO-130020</t>
   </si>
   <si>
     <t>F-03-1</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 155.88 руб.</t>
+    <t>3 114.93 руб.</t>
   </si>
   <si>
     <t>FIO-130204</t>
   </si>
   <si>
     <t>F-06-2-10</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>6 024.32 руб.</t>
+    <t>5 946.15 руб.</t>
   </si>
   <si>
     <t>FIO-130205</t>
   </si>
   <si>
     <t>F-06-3-10</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 416.18 руб.</t>
+    <t>8 306.97 руб.</t>
   </si>
   <si>
     <t>FIO-130206</t>
   </si>
   <si>
     <t>F-06-2-20</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 764.68 руб.</t>
+    <t>8 650.95 руб.</t>
   </si>
   <si>
     <t>FIO-130207</t>
   </si>
   <si>
     <t>F-06-3-20</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>13 299.67 руб.</t>
+    <t>13 127.10 руб.</t>
   </si>
   <si>
     <t>FIO-130208</t>
   </si>
   <si>
     <t>F-06-2-10A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>7 577.69 руб.</t>
+    <t>7 479.36 руб.</t>
   </si>
   <si>
     <t>FIO-130209</t>
   </si>
   <si>
     <t>F-06-3-10A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 461.68 руб.</t>
+    <t>9 338.91 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>10 571.23 руб.</t>
+    <t>10 434.06 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>14 850.06 руб.</t>
+    <t>14 657.37 руб.</t>
   </si>
   <si>
     <t>Колбы BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100182</t>
   </si>
   <si>
     <t>АБФ-ПРО-10ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-10ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>1 853.00 руб.</t>
   </si>
   <si>
     <t>FIO-130200</t>
   </si>
   <si>
     <t>F-06-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>2 737.38 руб.</t>
+    <t>2 701.86 руб.</t>
   </si>
   <si>
     <t>FIO-130202</t>
   </si>
   <si>
     <t>F-06-10Р</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>2 198.24 руб.</t>
+    <t>2 169.72 руб.</t>
   </si>
   <si>
     <t>FIO-130213</t>
   </si>
   <si>
     <t>HM-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>9 670.19 руб.</t>
+    <t>9 544.71 руб.</t>
   </si>
   <si>
     <t>PND-111084</t>
   </si>
   <si>
     <t>Магистральный фильтр BB10  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 124.50 руб.</t>
   </si>
   <si>
     <t>Колбы BIG BLUE 20&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100184</t>
   </si>
   <si>
     <t>АБФ-ПРО-20ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-20ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>2 992.00 руб.</t>
   </si>
   <si>
     <t>FIO-130201</t>
   </si>
   <si>
     <t>F-06-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>4 395.00 руб.</t>
+    <t>4 337.97 руб.</t>
   </si>
   <si>
     <t>FIO-130203</t>
   </si>
   <si>
     <t>F-06-20Р</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>4 301.17 руб.</t>
+    <t>4 245.36 руб.</t>
   </si>
   <si>
     <t>FIO-130214</t>
   </si>
   <si>
     <t>HМ-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>11 834.18 руб.</t>
+    <t>11 680.62 руб.</t>
   </si>
   <si>
     <t>PND-111086</t>
   </si>
   <si>
     <t>Магистральный фильтр BB20  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 868.25 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE</t>
   </si>
   <si>
     <t>Колбы SLIM LINE нержавейка для ХВС/ГВС</t>
   </si>
   <si>
     <t>AKB-100029</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с резьбой (12шт)</t>
   </si>
@@ -475,366 +475,366 @@
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>2 794.90 руб.</t>
   </si>
   <si>
     <t>AKB-100033</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-34-ПЛ</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>FIO-130212</t>
   </si>
   <si>
     <t>HЛ-1/2</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный SL10 1/2" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>5 695.18 руб.</t>
+    <t>5 621.28 руб.</t>
   </si>
   <si>
     <t>VER-000789</t>
   </si>
   <si>
     <t>VR10SL-A</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж патрубком 1/2 (10/1шт)</t>
   </si>
   <si>
-    <t>5 431.57 руб.</t>
+    <t>5 361.09 руб.</t>
   </si>
   <si>
     <t>VER-000790</t>
   </si>
   <si>
     <t>VR10SL-B</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж краном (хомут соед) (10/1шт</t>
   </si>
   <si>
-    <t>7 315.56 руб.</t>
+    <t>7 220.64 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ГВС (горячая вода)</t>
   </si>
   <si>
     <t>AKB-100027</t>
   </si>
   <si>
     <t>АБФ-ГОР-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>1 668.31 руб.</t>
   </si>
   <si>
     <t>AKB-100028</t>
   </si>
   <si>
     <t>АБФ-ГОР-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>FIO-130010</t>
   </si>
   <si>
     <t>MF-1/2</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1/2" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 012.08 руб.</t>
+    <t>1 985.97 руб.</t>
   </si>
   <si>
     <t>FIO-130011</t>
   </si>
   <si>
     <t>MF-3/4</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 3/4" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
     <t>FIO-130012</t>
   </si>
   <si>
     <t>MF-1</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 052.29 руб.</t>
+    <t>2 025.66 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ХВС (холодная вода)</t>
   </si>
   <si>
     <t>AKB-100001</t>
   </si>
   <si>
     <t>АБФ-10-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 1/2" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
   <si>
     <t>549.10 руб.</t>
   </si>
   <si>
     <t>AKB-100002</t>
   </si>
   <si>
     <t>АБФ-10-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 3/4" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
   <si>
     <t>567.80 руб.</t>
   </si>
   <si>
+    <t>AKB-100003</t>
+  </si>
+  <si>
+    <t>АБФ-10-1</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для  ХВС SL10 дюймов 1" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
+  </si>
+  <si>
+    <t>618.80 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100034</t>
+  </si>
+  <si>
+    <t>АБФ-20/34</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ХВС SL20 дюймов АКВАБРАЙТ (6шт)</t>
+  </si>
+  <si>
+    <t>1 789.76 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130006</t>
+  </si>
+  <si>
+    <t>F-01-1/2</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
+  </si>
+  <si>
+    <t>923.16 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130007</t>
+  </si>
+  <si>
+    <t>F-01-3/4</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
+  </si>
+  <si>
+    <t>920.22 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130008</t>
+  </si>
+  <si>
+    <t>F-01-1</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
+  </si>
+  <si>
+    <t>945.21 руб.</t>
+  </si>
+  <si>
+    <t>VER-001622</t>
+  </si>
+  <si>
+    <t>VS-01-1/2</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
+  </si>
+  <si>
+    <t>632.10 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VER-001623</t>
+  </si>
+  <si>
+    <t>VS-01-3/4</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
+  </si>
+  <si>
+    <t>VER-001624</t>
+  </si>
+  <si>
+    <t>VS-01-1</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
+  </si>
+  <si>
+    <t>664.44 руб.</t>
+  </si>
+  <si>
+    <t>WST-100120</t>
+  </si>
+  <si>
+    <t>FMCS12</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр SL10  1/2" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
+  </si>
+  <si>
+    <t>563.72 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>AKB-100003</t>
-[...106 lines deleted...]
-  <si>
     <t>WST-100121</t>
   </si>
   <si>
     <t>FMCS34</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  3/4" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>581.67 руб.</t>
   </si>
   <si>
     <t>WST-100122</t>
   </si>
   <si>
     <t>FMCS1</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  1" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>633.74 руб.</t>
   </si>
   <si>
     <t>Колбы для бытовой техники</t>
   </si>
   <si>
     <t>AKB-100020</t>
   </si>
   <si>
     <t>АБФ-СТИРАЛ</t>
   </si>
   <si>
     <t>Фильтр дозатор ПОЛИФОСФАТА (115гр)  для стиральных и посудомоечных машин АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>340.00 руб.</t>
   </si>
   <si>
     <t>FIO-130022</t>
   </si>
   <si>
     <t>FK-1/2A</t>
   </si>
   <si>
     <t xml:space="preserve">магистральный фильтр SL5 1/2  с многоразовым картриджем PPW АКВАСТИЛЬ </t>
   </si>
   <si>
-    <t>452.75 руб.</t>
+    <t>446.88 руб.</t>
   </si>
   <si>
     <t>FIO-130023</t>
   </si>
   <si>
     <t>FK-1/2B</t>
   </si>
   <si>
     <t>магистральный фильтр SL5 1/2 с полифосфатом (умягчение) АКВАСТИЛЬ</t>
   </si>
   <si>
-    <t>956.15 руб.</t>
+    <t>943.74 руб.</t>
   </si>
   <si>
     <t>FIO-130024</t>
   </si>
   <si>
     <t>FK-1/2C</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 1/2  УГЛОВОЙ с полифосфатом (умягчение) АКВАСТИЛЬ (24шт)</t>
   </si>
   <si>
-    <t>871.26 руб.</t>
+    <t>859.95 руб.</t>
   </si>
   <si>
     <t>FIO-130215</t>
   </si>
   <si>
     <t>FK-3/4A</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с многоразовым картриджем АКВАСТИЛЬ (40ш)</t>
   </si>
   <si>
     <t>FIO-130216</t>
   </si>
   <si>
     <t>FK-3/4</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с полифосфатом (умягчение) АКВАСТИЛЬ   (24шт)</t>
   </si>
   <si>
-    <t>503.39 руб.</t>
+    <t>496.86 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -929,51 +929,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459585_865b_11ec_a250_00259070b487_444b1b80_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459587_865b_11ec_a250_00259070b487_444b1b81_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459589_865b_11ec_a250_00259070b487_444b1b7f_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958b_865b_11ec_a250_00259070b487_444b1b86_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958d_865b_11ec_a250_00259070b487_444b1b8a_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958f_865b_11ec_a250_00259070b487_444b1b85_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bd_3767_11ea_810f_003048fd731b_82295998_3773_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bf_3767_11ea_810f_003048fd731b_892ca4f4_3773_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c1_3767_11ea_810f_003048fd731b_892ca4f5_3773_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c5_3767_11ea_810f_003048fd731b_892ca4f6_3773_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c7_3767_11ea_810f_003048fd731b_6205a090_467a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c9_3767_11ea_810f_003048fd731b_892ca4f7_3773_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da75_5f8f_11eb_822d_003048fd731b_19e96889_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da77_5f8f_11eb_822d_003048fd731b_19e9688d_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da79_5f8f_11eb_822d_003048fd731b_19e9688b_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7b_5f8f_11eb_822d_003048fd731b_19e9688f_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7d_5f8f_11eb_822d_003048fd731b_19e9688a_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7f_5f8f_11eb_822d_003048fd731b_19e9688e_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f4_5f8f_11eb_822d_003048fd731b_19e9688c_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f6_5f8f_11eb_822d_003048fd731b_19e96890_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6d_5f8f_11eb_822d_003048fd731b_d92285e1_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da71_5f8f_11eb_822d_003048fd731b_d92285e3_f1db_11ef_a6e1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fa_5f8f_11eb_822d_003048fd731b_d92285e6_f1db_11ef_a6e1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9ee6_fb48_11ee_a59a_047c1617b143_444b1b70_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6f_5f8f_11eb_822d_003048fd731b_d92285e2_f1db_11ef_a6e1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da73_5f8f_11eb_822d_003048fd731b_d92285e4_f1db_11ef_a6e1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fc_5f8f_11eb_822d_003048fd731b_19e96888_793a_11f0_a79f_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c04a_fb63_11ee_a59a_047c1617b143_444b1b71_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c8_4752_11ec_8394_003048fd731b_2d544ae8_686d_11ec_a210_00259070b48729.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185cc_4752_11ec_8394_003048fd731b_2d544ae9_686d_11ec_a210_00259070b48730.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d30_4763_11ec_8394_003048fd731b_2d544aea_686d_11ec_a210_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d32_4763_11ec_8394_003048fd731b_2d544aeb_686d_11ec_a210_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f8_5f8f_11eb_822d_003048fd731b_d92285e5_f1db_11ef_a6e1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5b_f760_11ee_a595_047c1617b143_4a7d77e4_0312_11ef_a5a4_047c1617b14334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5d_f760_11ee_a595_047c1617b143_4a7d77e0_0312_11ef_a5a4_047c1617b14335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c4_4752_11ec_8394_003048fd731b_2d544ae6_686d_11ec_a210_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c6_4752_11ec_8394_003048fd731b_2d544ae7_686d_11ec_a210_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b5_3767_11ea_810f_003048fd731b_892ca4fc_3773_11ea_810f_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b7_3767_11ea_810f_003048fd731b_892ca4fd_3773_11ea_810f_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b9_3767_11ea_810f_003048fd731b_892ca4fb_3773_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18590_4752_11ec_8394_003048fd731b_14fa2c33_c5f7_11ec_a281_00259070b48741.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18592_4752_11ec_8394_003048fd731b_14fa2c34_c5f7_11ec_a281_00259070b48742.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18594_4752_11ec_8394_003048fd731b_2d544ae1_686d_11ec_a210_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d34_4763_11ec_8394_003048fd731b_2d544aec_686d_11ec_a210_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6ad_3767_11ea_810f_003048fd731b_a72d60ee_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6af_3767_11ea_810f_003048fd731b_a72d60ef_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b1_3767_11ea_810f_003048fd731b_a72d60ed_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12e_7e77_11f0_a7a6_047c1617b143_a24fffed_96ed_11f0_a7c5_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d130_7e77_11f0_a7a6_047c1617b143_a24fffee_96ed_11f0_a7c5_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d132_7e77_11f0_a7a6_047c1617b143_a24fffec_96ed_11f0_a7c5_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d897_bb84_11ee_a543_047c1617b143_83eb96bb_5d58_11f0_a779_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d899_bb84_11ee_a543_047c1617b143_83eb96b9_5d58_11f0_a779_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d89b_bb84_11ee_a543_047c1617b143_83eb96b7_5d58_11f0_a779_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b6_4752_11ec_8394_003048fd731b_2d544ae2_686d_11ec_a210_00259070b48754.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cd_3767_11ea_810f_003048fd731b_892ca4fe_3773_11ea_810f_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cf_3767_11ea_810f_003048fd731b_892ca4ff_3773_11ea_810f_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6d1_3767_11ea_810f_003048fd731b_892ca500_3773_11ea_810f_003048fd731b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fe_5f8f_11eb_822d_003048fd731b_d92285e7_f1db_11ef_a6e1_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b900_5f8f_11eb_822d_003048fd731b_d92285e8_f1db_11ef_a6e1_047c1617b14359.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459585_865b_11ec_a250_00259070b487_444b1b80_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459587_865b_11ec_a250_00259070b487_444b1b81_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459589_865b_11ec_a250_00259070b487_444b1b7f_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958b_865b_11ec_a250_00259070b487_444b1b86_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958d_865b_11ec_a250_00259070b487_444b1b8a_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958f_865b_11ec_a250_00259070b487_444b1b85_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bd_3767_11ea_810f_003048fd731b_82295998_3773_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bf_3767_11ea_810f_003048fd731b_892ca4f4_3773_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c1_3767_11ea_810f_003048fd731b_892ca4f5_3773_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c5_3767_11ea_810f_003048fd731b_892ca4f6_3773_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c7_3767_11ea_810f_003048fd731b_6205a090_467a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c9_3767_11ea_810f_003048fd731b_892ca4f7_3773_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da75_5f8f_11eb_822d_003048fd731b_19e96889_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da77_5f8f_11eb_822d_003048fd731b_19e9688d_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da79_5f8f_11eb_822d_003048fd731b_19e9688b_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7b_5f8f_11eb_822d_003048fd731b_19e9688f_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7d_5f8f_11eb_822d_003048fd731b_19e9688a_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7f_5f8f_11eb_822d_003048fd731b_19e9688e_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f4_5f8f_11eb_822d_003048fd731b_19e9688c_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f6_5f8f_11eb_822d_003048fd731b_19e96890_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1c12_a454_11f0_a7d7_047c1617b143_14f1999c_12f7_11f1_a874_047c1617b14321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6d_5f8f_11eb_822d_003048fd731b_d92285e1_f1db_11ef_a6e1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da71_5f8f_11eb_822d_003048fd731b_d92285e3_f1db_11ef_a6e1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fa_5f8f_11eb_822d_003048fd731b_d92285e6_f1db_11ef_a6e1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9ee6_fb48_11ee_a59a_047c1617b143_444b1b70_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1c16_a454_11f0_a7d7_047c1617b143_14f1999d_12f7_11f1_a874_047c1617b14326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6f_5f8f_11eb_822d_003048fd731b_d92285e2_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da73_5f8f_11eb_822d_003048fd731b_d92285e4_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fc_5f8f_11eb_822d_003048fd731b_19e96888_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c04a_fb63_11ee_a59a_047c1617b143_444b1b71_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c8_4752_11ec_8394_003048fd731b_2d544ae8_686d_11ec_a210_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185cc_4752_11ec_8394_003048fd731b_2d544ae9_686d_11ec_a210_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d30_4763_11ec_8394_003048fd731b_2d544aea_686d_11ec_a210_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d32_4763_11ec_8394_003048fd731b_2d544aeb_686d_11ec_a210_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f8_5f8f_11eb_822d_003048fd731b_d92285e5_f1db_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5b_f760_11ee_a595_047c1617b143_4a7d77e4_0312_11ef_a5a4_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5d_f760_11ee_a595_047c1617b143_4a7d77e0_0312_11ef_a5a4_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c4_4752_11ec_8394_003048fd731b_2d544ae6_686d_11ec_a210_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c6_4752_11ec_8394_003048fd731b_2d544ae7_686d_11ec_a210_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b5_3767_11ea_810f_003048fd731b_892ca4fc_3773_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b7_3767_11ea_810f_003048fd731b_892ca4fd_3773_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b9_3767_11ea_810f_003048fd731b_892ca4fb_3773_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18590_4752_11ec_8394_003048fd731b_14fa2c33_c5f7_11ec_a281_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18592_4752_11ec_8394_003048fd731b_14fa2c34_c5f7_11ec_a281_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18594_4752_11ec_8394_003048fd731b_2d544ae1_686d_11ec_a210_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d34_4763_11ec_8394_003048fd731b_2d544aec_686d_11ec_a210_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6ad_3767_11ea_810f_003048fd731b_a72d60ee_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6af_3767_11ea_810f_003048fd731b_a72d60ef_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b1_3767_11ea_810f_003048fd731b_a72d60ed_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12e_7e77_11f0_a7a6_047c1617b143_a24fffed_96ed_11f0_a7c5_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d130_7e77_11f0_a7a6_047c1617b143_a24fffee_96ed_11f0_a7c5_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d132_7e77_11f0_a7a6_047c1617b143_a24fffec_96ed_11f0_a7c5_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d897_bb84_11ee_a543_047c1617b143_83eb96bb_5d58_11f0_a779_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d899_bb84_11ee_a543_047c1617b143_83eb96b9_5d58_11f0_a779_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d89b_bb84_11ee_a543_047c1617b143_83eb96b7_5d58_11f0_a779_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b6_4752_11ec_8394_003048fd731b_2d544ae2_686d_11ec_a210_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cd_3767_11ea_810f_003048fd731b_892ca4fe_3773_11ea_810f_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cf_3767_11ea_810f_003048fd731b_892ca4ff_3773_11ea_810f_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6d1_3767_11ea_810f_003048fd731b_892ca500_3773_11ea_810f_003048fd731b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fe_5f8f_11eb_822d_003048fd731b_d92285e7_f1db_11ef_a6e1_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b900_5f8f_11eb_822d_003048fd731b_d92285e8_f1db_11ef_a6e1_047c1617b14361.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1538,1203 +1538,1263 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="24" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Image_33" descr="Image_33"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Image_34" descr="Image_34"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_35" descr="Image_35"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_36" descr="Image_36"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="32" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="33" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="34" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="35" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="36" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="37" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Image_47" descr="Image_47"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="38" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Image_48" descr="Image_48"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="39" name="Image_48" descr="Image_48"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Image_49" descr="Image_49"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="40" name="Image_49" descr="Image_49"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Image_50" descr="Image_50"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="41" name="Image_50" descr="Image_50"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Image_51" descr="Image_51"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="42" name="Image_51" descr="Image_51"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Image_53" descr="Image_53"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="43" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Image_54" descr="Image_54"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="44" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Image_55" descr="Image_55"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="45" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Image_56" descr="Image_56"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="46" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Image_57" descr="Image_57"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="47" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Image_58" descr="Image_58"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="48" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Image_59" descr="Image_59"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="49" name="Image_59" descr="Image_59"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Image_60" descr="Image_60"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="50" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Image_61" descr="Image_61"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="51" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Image_62" descr="Image_62"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="52" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="53" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="54" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="55" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="56" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="57" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="58" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_70" descr="Image_70"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="59" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_71" descr="Image_71"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="60" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_72" descr="Image_72"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="61" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3349,527 +3409,527 @@
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1895.91</f>
+        <f>J11*1871.31</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1894.42</f>
+        <f>J12*1869.84</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1927.19</f>
+        <f>J13*1902.18</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3219.92</f>
+        <f>J14*3178.14</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824602</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3219.92</f>
+        <f>J15*3178.14</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3155.88</f>
+        <f>J16*3114.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*6024.32</f>
+        <f>J17*5946.15</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>853416</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8416.18</f>
+        <f>J18*8306.97</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8764.68</f>
+        <f>J19*8650.95</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*13299.67</f>
+        <f>J20*13127.10</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7577.69</f>
+        <f>J21*7479.36</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>853420</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9461.68</f>
+        <f>J22*9338.91</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853421</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10571.23</f>
+        <f>J23*10434.06</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853422</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*14850.06</f>
+        <f>J24*14657.37</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="2">
       <c r="A25" s="8" t="s">
         <v>93</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" outlineLevel="4">
+    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>890517</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
@@ -3878,133 +3938,133 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1853.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>853411</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2737.38</f>
+        <f>J27*2701.86</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>853413</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G28" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2198.24</f>
+        <f>J28*2169.72</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>853423</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="2">
         <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*9670.19</f>
+        <f>J29*9544.71</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883039</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
@@ -4014,51 +4074,51 @@
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*2124.50</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" outlineLevel="2">
       <c r="A31" s="8" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="4">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890518</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
@@ -4079,121 +4139,121 @@
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*4395.00</f>
+        <f>J33*4337.97</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>853414</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*4301.17</f>
+        <f>J34*4245.36</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>853424</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*11834.18</f>
+        <f>J35*11680.62</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>883040</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
@@ -4377,133 +4437,133 @@
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2794.90</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>832977</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G43" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*5695.18</f>
+        <f>J43*5621.28</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>882901</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*5431.57</f>
+        <f>J44*5361.09</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>882902</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G45" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*7315.56</f>
+        <f>J45*7220.64</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" outlineLevel="3">
       <c r="A46" s="9" t="s">
         <v>161</v>
       </c>
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>838040</v>
       </c>
@@ -4580,580 +4640,580 @@
       <c r="C49" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*2012.08</f>
+        <f>J49*1985.97</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>824596</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*2012.08</f>
+        <f>J50*1985.97</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>824597</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*2052.29</f>
+        <f>J51*2025.66</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="3">
       <c r="A52" s="9" t="s">
         <v>180</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>838014</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>183</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G53" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*549.10</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>838015</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>187</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="G54" s="2" t="s">
-        <v>189</v>
+      <c r="G54" s="2">
+        <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*567.80</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>838016</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*618.80</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>838047</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*1789.76</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824592</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*935.30</f>
+        <f>J57*923.16</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>824593</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...3 lines deleted...]
-        <v>189</v>
+      <c r="G58" s="2">
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*932.32</f>
+        <f>J58*920.22</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>824594</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*957.64</f>
+        <f>J59*945.21</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>890134</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="F60" s="2" t="s">
+      <c r="G60" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="G60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*640.41</f>
+        <f>J60*632.10</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>890135</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" s="2" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>212</v>
+      </c>
+      <c r="G61" s="2">
+        <v>5</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*640.41</f>
+        <f>J61*632.10</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890136</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*673.17</f>
+        <f>J62*664.44</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>882127</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="F63" s="2" t="s">
+      <c r="G63" s="2" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*563.72</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>882128</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>189</v>
+        <v>225</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*581.67</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>882129</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G65" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*633.74</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="2">
       <c r="A66" s="8" t="s">
         <v>234</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="8"/>
       <c r="D66" s="8"/>
       <c r="E66" s="8"/>
       <c r="F66" s="8"/>
@@ -5207,191 +5267,191 @@
       <c r="C68" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*452.75</f>
+        <f>J68*446.88</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>824606</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*956.15</f>
+        <f>J69*943.74</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>824607</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*871.26</f>
+        <f>J70*859.95</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>853425</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*673.17</f>
+        <f>J71*664.44</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>853426</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G72" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*503.39</f>
+        <f>J72*496.86</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A25:K25"/>
     <mergeCell ref="A31:K31"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A66:K66"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A46:K46"/>
     <mergeCell ref="A52:K52"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>