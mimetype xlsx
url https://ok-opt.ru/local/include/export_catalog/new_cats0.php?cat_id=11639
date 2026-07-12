--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,86 +17,86 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
-    <t>КОЛБЫ Фильтра магистальные</t>
+    <t>КОЛБЫ Фильтра магистральные</t>
   </si>
   <si>
     <t>Колбы составные</t>
   </si>
   <si>
     <t>AKB-100174</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-4</t>
   </si>
   <si>
     <t>Комплект Картриджей К-4  АКВАБРАЙТ без МЕМБРАНЫ для очистки воды (1/3шт)</t>
   </si>
   <si>
     <t>1 322.60 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>AKB-100175</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-5 с Мембраной</t>
   </si>
@@ -298,50 +298,68 @@
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
     <t>10 434.06 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
     <t>14 657.37 руб.</t>
   </si>
   <si>
+    <t>UNI-101953</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
+  </si>
+  <si>
+    <t>1 769.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101954</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
+  </si>
+  <si>
+    <t>2 627.00 руб.</t>
+  </si>
+  <si>
     <t>Колбы BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100182</t>
   </si>
   <si>
     <t>АБФ-ПРО-10ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-10ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>1 853.00 руб.</t>
   </si>
   <si>
     <t>FIO-130200</t>
   </si>
   <si>
     <t>F-06-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
     <t>2 701.86 руб.</t>
@@ -358,50 +376,68 @@
   <si>
     <t>2 169.72 руб.</t>
   </si>
   <si>
     <t>FIO-130213</t>
   </si>
   <si>
     <t>HM-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
     <t>9 544.71 руб.</t>
   </si>
   <si>
     <t>PND-111084</t>
   </si>
   <si>
     <t>Магистральный фильтр BB10  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 124.50 руб.</t>
   </si>
   <si>
+    <t>UNI-101969</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-10BB02 (без картриджа)</t>
+  </si>
+  <si>
+    <t>2 520.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101970</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-10BB02C прозрачная (без картриджа)</t>
+  </si>
+  <si>
+    <t>2 321.00 руб.</t>
+  </si>
+  <si>
     <t>Колбы BIG BLUE 20&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100184</t>
   </si>
   <si>
     <t>АБФ-ПРО-20ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-20ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>2 992.00 руб.</t>
   </si>
   <si>
     <t>FIO-130201</t>
   </si>
   <si>
     <t>F-06-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
     <t>4 337.97 руб.</t>
@@ -418,50 +454,68 @@
   <si>
     <t>4 245.36 руб.</t>
   </si>
   <si>
     <t>FIO-130214</t>
   </si>
   <si>
     <t>HМ-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
     <t>11 680.62 руб.</t>
   </si>
   <si>
     <t>PND-111086</t>
   </si>
   <si>
     <t>Магистральный фильтр BB20  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 868.25 руб.</t>
   </si>
   <si>
+    <t>UNI-101971</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-20BB01 (без картриджа)</t>
+  </si>
+  <si>
+    <t>3 745.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101972</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-20BB01C прозрачная (без картриджа)</t>
+  </si>
+  <si>
+    <t>3 682.00 руб.</t>
+  </si>
+  <si>
     <t>Колбы SLIM LINE</t>
   </si>
   <si>
     <t>Колбы SLIM LINE нержавейка для ХВС/ГВС</t>
   </si>
   <si>
     <t>AKB-100029</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>5 230.25 руб.</t>
   </si>
   <si>
     <t>AKB-100031</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с резьбой (12шт)</t>
@@ -646,101 +700,125 @@
   <si>
     <t>FIO-130007</t>
   </si>
   <si>
     <t>F-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
     <t>920.22 руб.</t>
   </si>
   <si>
     <t>FIO-130008</t>
   </si>
   <si>
     <t>F-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
     <t>945.21 руб.</t>
   </si>
   <si>
+    <t>UNI-101950</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10K (резьба 1") с картриджем SC-10W (5мкм)</t>
+  </si>
+  <si>
+    <t>1 032.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101951</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10K (резьба 1/2") с картриджем SC-10W (5мкм)</t>
+  </si>
+  <si>
+    <t>1 003.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101952</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10K (резьба 3/4") с картриджем SC-10W (5мкм)</t>
+  </si>
+  <si>
+    <t>1 008.00 руб.</t>
+  </si>
+  <si>
     <t>VER-001622</t>
   </si>
   <si>
     <t>VS-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
     <t>632.10 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VER-001623</t>
   </si>
   <si>
     <t>VS-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
     <t>VER-001624</t>
   </si>
   <si>
     <t>VS-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
     <t>664.44 руб.</t>
   </si>
   <si>
     <t>WST-100120</t>
   </si>
   <si>
     <t>FMCS12</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  1/2" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>563.72 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>WST-100121</t>
   </si>
   <si>
     <t>FMCS34</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  3/4" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>581.67 руб.</t>
   </si>
   <si>
     <t>WST-100122</t>
   </si>
   <si>
     <t>FMCS1</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  1" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>633.74 руб.</t>
   </si>
   <si>
     <t>Колбы для бытовой техники</t>
@@ -791,50 +869,59 @@
     <t>Фильтр колбовый МИНИ 1/2  УГЛОВОЙ с полифосфатом (умягчение) АКВАСТИЛЬ (24шт)</t>
   </si>
   <si>
     <t>859.95 руб.</t>
   </si>
   <si>
     <t>FIO-130215</t>
   </si>
   <si>
     <t>FK-3/4A</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с многоразовым картриджем АКВАСТИЛЬ (40ш)</t>
   </si>
   <si>
     <t>FIO-130216</t>
   </si>
   <si>
     <t>FK-3/4</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с полифосфатом (умягчение) АКВАСТИЛЬ   (24шт)</t>
   </si>
   <si>
     <t>496.86 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101955</t>
+  </si>
+  <si>
+    <t>Колба фильтра для воды 5" CFC-5K (резьба 1") с картриджем NT-5</t>
+  </si>
+  <si>
+    <t>1 255.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1538,1257 +1625,1257 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>26</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_29" descr="Image_29"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>27</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_30" descr="Image_30"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="24" name="Image_29" descr="Image_29"/>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="25" name="Image_30" descr="Image_30"/>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_38" descr="Image_38"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="30" name="Image_36" descr="Image_36"/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="31" name="Image_39" descr="Image_39"/>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Image_40" descr="Image_40"/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_46" descr="Image_46"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Image_41" descr="Image_41"/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_47" descr="Image_47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Image_42" descr="Image_42"/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Image_48" descr="Image_48"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Image_43" descr="Image_43"/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_49" descr="Image_49"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Image_44" descr="Image_44"/>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_50" descr="Image_50"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="37" name="Image_45" descr="Image_45"/>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="38" name="Image_47" descr="Image_47"/>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_53" descr="Image_53"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="39" name="Image_48" descr="Image_48"/>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_54" descr="Image_54"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>48</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="40" name="Image_49" descr="Image_49"/>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Image_55" descr="Image_55"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="41" name="Image_50" descr="Image_50"/>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Image_56" descr="Image_56"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>50</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="42" name="Image_51" descr="Image_51"/>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Image_57" descr="Image_57"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>52</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="43" name="Image_53" descr="Image_53"/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>53</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="44" name="Image_54" descr="Image_54"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>54</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="45" name="Image_55" descr="Image_55"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Image_61" descr="Image_61"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="46" name="Image_56" descr="Image_56"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_62" descr="Image_62"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="47" name="Image_57" descr="Image_57"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_63" descr="Image_63"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="48" name="Image_58" descr="Image_58"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_64" descr="Image_64"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="49" name="Image_59" descr="Image_59"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_65" descr="Image_65"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="50" name="Image_60" descr="Image_60"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_69" descr="Image_69"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="51" name="Image_61" descr="Image_61"/>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_70" descr="Image_70"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="52" name="Image_62" descr="Image_62"/>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_71" descr="Image_71"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="53" name="Image_63" descr="Image_63"/>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_72" descr="Image_72"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="54" name="Image_64" descr="Image_64"/>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_73" descr="Image_73"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="55" name="Image_65" descr="Image_65"/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image_74" descr="Image_74"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="56" name="Image_67" descr="Image_67"/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_76" descr="Image_76"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="57" name="Image_68" descr="Image_68"/>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image_77" descr="Image_77"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>68</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="58" name="Image_69" descr="Image_69"/>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_78" descr="Image_78"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>69</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="59" name="Image_70" descr="Image_70"/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_79" descr="Image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>70</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="60" name="Image_71" descr="Image_71"/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_80" descr="Image_80"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="61" name="Image_72" descr="Image_72"/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Image_81" descr="Image_81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3061,51 +3148,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L72"/>
+  <dimension ref="A1:L82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3113,51 +3200,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J72)</f>
+        <f>SUM(J2:J82)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3467,51 +3554,51 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1869.84</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1902.18</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
@@ -3677,86 +3764,86 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8306.97</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8650.95</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*13127.10</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -3869,1607 +3956,1957 @@
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*14657.37</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" outlineLevel="2">
-      <c r="A25" s="8" t="s">
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>959563</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B25" s="8"/>
-[...8 lines deleted...]
-      <c r="K25" s="8"/>
+      <c r="D25" s="1">
+        <v>98409</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*1769.00</f>
+        <v>0</v>
+      </c>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>890517</v>
+        <v>959564</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>96</v>
+      </c>
+      <c r="D26" s="1">
+        <v>70589</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1853.00</f>
+        <f>J26*2627.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...7 lines deleted...]
-      <c r="D27" s="1" t="s">
+    <row r="27" spans="1:12" outlineLevel="2">
+      <c r="A27" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="E27" s="2" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>853413</v>
+        <v>890517</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2169.72</f>
+        <f>J28*1853.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>853423</v>
+        <v>853411</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E29" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*9544.71</f>
+        <f>J29*2701.86</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>883039</v>
+        <v>853413</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="D30" s="1"/>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*2169.72</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>853423</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="G30" s="2">
-[...18 lines deleted...]
-      <c r="A31" s="8" t="s">
+      <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B31" s="8"/>
-[...8 lines deleted...]
-      <c r="K31" s="8"/>
+      <c r="E31" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G31" s="2">
+        <v>3</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*9544.71</f>
+        <v>0</v>
+      </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>890518</v>
+        <v>883039</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2992.00</f>
+        <f>J32*2124.50</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>853412</v>
+        <v>959566</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D33" s="1" t="s">
         <v>119</v>
+      </c>
+      <c r="D33" s="1">
+        <v>36815</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*4337.97</f>
+        <f>J33*2520.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>853414</v>
+        <v>959567</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="D34" s="1">
+        <v>43288</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="F34" s="2" t="s">
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*2321.00</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="2">
+      <c r="A35" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="G34" s="2">
-[...49 lines deleted...]
-      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>883040</v>
+        <v>890518</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*2992.00</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>853412</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D36" s="1"/>
-      <c r="E36" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="F36" s="2" t="s">
+      <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="G36" s="2">
-[...18 lines deleted...]
-      <c r="A37" s="8" t="s">
+      <c r="F37" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="B37" s="8"/>
-[...8 lines deleted...]
-      <c r="K37" s="8"/>
+      <c r="G37" s="2">
+        <v>5</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*4337.97</f>
+        <v>0</v>
+      </c>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" outlineLevel="3">
-      <c r="A38" s="9" t="s">
+    <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>853414</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B38" s="9"/>
-[...8 lines deleted...]
-      <c r="K38" s="9"/>
+      <c r="D38" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*4245.36</f>
+        <v>0</v>
+      </c>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>838042</v>
+        <v>853424</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G39" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*5230.25</f>
+        <f>J39*11680.62</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>838044</v>
+        <v>883040</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*5230.25</f>
+        <f>J40*2868.25</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>838045</v>
+        <v>959568</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>145</v>
+      </c>
+      <c r="D41" s="1">
+        <v>75185</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*2794.90</f>
+        <f>J41*3745.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+    <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>838046</v>
+        <v>959569</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>148</v>
+      </c>
+      <c r="D42" s="1">
+        <v>53211</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*2794.90</f>
+        <f>J42*3682.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...10 lines deleted...]
-      <c r="E43" s="2" t="s">
+    <row r="43" spans="1:12" outlineLevel="2">
+      <c r="A43" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="F43" s="2" t="s">
+      <c r="B43" s="8"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="8"/>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8"/>
+      <c r="H43" s="8"/>
+      <c r="I43" s="8"/>
+      <c r="J43" s="8"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" outlineLevel="3">
+      <c r="A44" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="G43" s="2">
-[...49 lines deleted...]
-      </c>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="9"/>
+      <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>882902</v>
+        <v>838042</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*5230.25</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>838044</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="D46" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="E46" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...33 lines deleted...]
-      <c r="K46" s="9"/>
+      <c r="F46" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*5230.25</f>
+        <v>0</v>
+      </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>838040</v>
+        <v>838045</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>162</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="F47" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1668.31</f>
+        <f>J47*2794.90</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>838041</v>
+        <v>838046</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="D48" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" s="2" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G48" s="2">
-        <v>-3</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1668.31</f>
+        <f>J48*2794.90</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>824595</v>
+        <v>832977</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="F49" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="E49" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1985.97</f>
+        <f>J49*5621.28</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>824596</v>
+        <v>882901</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="F50" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="E50" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G50" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1985.97</f>
+        <f>J50*5361.09</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>824597</v>
+        <v>882902</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*2025.66</f>
+        <f>J51*7220.64</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="3">
       <c r="A52" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>838014</v>
+        <v>838040</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*549.10</f>
+        <f>J53*1668.31</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>838015</v>
+        <v>838041</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="E54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="2" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G54" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*567.80</f>
+        <f>J54*1668.31</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>838016</v>
+        <v>824595</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E55" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="F55" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*618.80</f>
+        <f>J55*1985.97</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>838047</v>
+        <v>824596</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" s="2" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1789.76</f>
+        <f>J56*1985.97</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>824592</v>
+        <v>824597</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*2025.66</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" outlineLevel="3">
+      <c r="A58" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="E57" s="2" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="B58" s="9"/>
+      <c r="C58" s="9"/>
+      <c r="D58" s="9"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="9"/>
+      <c r="G58" s="9"/>
+      <c r="H58" s="9"/>
+      <c r="I58" s="9"/>
+      <c r="J58" s="9"/>
+      <c r="K58" s="9"/>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>824594</v>
+        <v>838014</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*945.21</f>
+        <f>J59*549.10</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
-        <v>890134</v>
+        <v>838015</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>206</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*632.10</f>
+        <f>J60*567.80</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>890135</v>
+        <v>838016</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G61" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*632.10</f>
+        <f>J61*618.80</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>890136</v>
+        <v>838047</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*664.44</f>
+        <f>J62*1789.76</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>882127</v>
+        <v>824592</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>218</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*563.72</f>
+        <f>J63*923.16</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>882128</v>
+        <v>824593</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>222</v>
+      </c>
+      <c r="G64" s="2">
+        <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*581.67</f>
+        <f>J64*920.22</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>882129</v>
+        <v>824594</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*633.74</f>
+        <f>J65*945.21</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
-    <row r="66" spans="1:12" outlineLevel="2">
-[...12 lines deleted...]
-      <c r="K66" s="8"/>
+    <row r="66" spans="1:12" outlineLevel="5">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>959560</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D66" s="1">
+        <v>85073</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*1032.00</f>
+        <v>0</v>
+      </c>
       <c r="L66" s="5"/>
     </row>
-    <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="67" spans="1:12" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>838033</v>
+        <v>959561</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>230</v>
+      </c>
+      <c r="D67" s="1">
+        <v>53802</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*340.00</f>
+        <f>J67*1003.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
-    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="68" spans="1:12" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>824605</v>
+        <v>959562</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>233</v>
+      </c>
+      <c r="D68" s="1">
+        <v>11866</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="G68" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*446.88</f>
+        <f>J68*1008.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
-    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>824606</v>
+        <v>890134</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>239</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>240</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*943.74</f>
+        <f>J69*632.10</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
-    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>824607</v>
+        <v>890135</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*859.95</f>
+        <f>J70*632.10</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
-    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>853425</v>
+        <v>890136</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>220</v>
+        <v>247</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*664.44</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
-    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
+        <v>882127</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="G72" s="2">
+        <v>8</v>
+      </c>
+      <c r="H72" s="2">
+        <v>0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0</v>
+      </c>
+      <c r="J72" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K72" s="2" t="str">
+        <f>J72*563.72</f>
+        <v>0</v>
+      </c>
+      <c r="L72" s="5"/>
+    </row>
+    <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>882128</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G73" s="2">
+        <v>0</v>
+      </c>
+      <c r="H73" s="2">
+        <v>0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" s="2" t="str">
+        <f>J73*581.67</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="5"/>
+    </row>
+    <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>882129</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="G74" s="2">
+        <v>0</v>
+      </c>
+      <c r="H74" s="2">
+        <v>0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" s="2" t="str">
+        <f>J74*633.74</f>
+        <v>0</v>
+      </c>
+      <c r="L74" s="5"/>
+    </row>
+    <row r="75" spans="1:12" outlineLevel="2">
+      <c r="A75" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="B75" s="8"/>
+      <c r="C75" s="8"/>
+      <c r="D75" s="8"/>
+      <c r="E75" s="8"/>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8"/>
+      <c r="H75" s="8"/>
+      <c r="I75" s="8"/>
+      <c r="J75" s="8"/>
+      <c r="K75" s="8"/>
+      <c r="L75" s="5"/>
+    </row>
+    <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1">
+        <v>838033</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G76" s="2">
+        <v>0</v>
+      </c>
+      <c r="H76" s="2">
+        <v>0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" s="2" t="str">
+        <f>J76*340.00</f>
+        <v>0</v>
+      </c>
+      <c r="L76" s="5"/>
+    </row>
+    <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1">
+        <v>824605</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="G77" s="2">
+        <v>0</v>
+      </c>
+      <c r="H77" s="2">
+        <v>0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" s="2" t="str">
+        <f>J77*446.88</f>
+        <v>0</v>
+      </c>
+      <c r="L77" s="5"/>
+    </row>
+    <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>824606</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="G78" s="2">
+        <v>0</v>
+      </c>
+      <c r="H78" s="2">
+        <v>0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="2" t="str">
+        <f>J78*943.74</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="5"/>
+    </row>
+    <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>824607</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G79" s="2">
+        <v>0</v>
+      </c>
+      <c r="H79" s="2">
+        <v>0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K79" s="2" t="str">
+        <f>J79*859.95</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="5"/>
+    </row>
+    <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1">
+        <v>853425</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="G80" s="2">
+        <v>0</v>
+      </c>
+      <c r="H80" s="2">
+        <v>0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K80" s="2" t="str">
+        <f>J80*664.44</f>
+        <v>0</v>
+      </c>
+      <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
         <v>853426</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G72" s="2">
+      <c r="C81" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G81" s="2">
         <v>6</v>
       </c>
-      <c r="H72" s="2">
-[...12 lines deleted...]
-      <c r="L72" s="5"/>
+      <c r="H81" s="2">
+        <v>0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" s="2" t="str">
+        <f>J81*496.86</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" outlineLevel="4">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>959565</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D82" s="1">
+        <v>55051</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0</v>
+      </c>
+      <c r="H82" s="2">
+        <v>0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" s="2" t="str">
+        <f>J82*1255.00</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A25:K25"/>
-[...4 lines deleted...]
-    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A35:K35"/>
+    <mergeCell ref="A43:K43"/>
+    <mergeCell ref="A75:K75"/>
+    <mergeCell ref="A44:K44"/>
     <mergeCell ref="A52:K52"/>
+    <mergeCell ref="A58:K58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>