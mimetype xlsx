--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -142,273 +142,273 @@
   <si>
     <t>1 960.10 руб.</t>
   </si>
   <si>
     <t>AKB-100179</t>
   </si>
   <si>
     <t>BR-ABF-1</t>
   </si>
   <si>
     <t>BR-ABF-K,  Кольцо резьбовое соединительное для магистральных фильтров серии АБФ-НЕРЖ слим лайн ПЛ</t>
   </si>
   <si>
     <t>1 987.30 руб.</t>
   </si>
   <si>
     <t>FIO-130014</t>
   </si>
   <si>
     <t>F-02-1/2</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 871.31 руб.</t>
+    <t>2 002.32 руб.</t>
   </si>
   <si>
     <t>FIO-130015</t>
   </si>
   <si>
     <t>F-02-3/4</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 869.84 руб.</t>
+    <t>2 000.75 руб.</t>
   </si>
   <si>
     <t>FIO-130016</t>
   </si>
   <si>
     <t>F-02-1</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 902.18 руб.</t>
+    <t>2 035.35 руб.</t>
   </si>
   <si>
     <t>FIO-130018</t>
   </si>
   <si>
     <t>F-03-1/2</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 178.14 руб.</t>
+    <t>3 400.64 руб.</t>
   </si>
   <si>
     <t>FIO-130019</t>
   </si>
   <si>
     <t>F-03-3/4</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
     <t>FIO-130020</t>
   </si>
   <si>
     <t>F-03-1</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 114.93 руб.</t>
+    <t>3 333.00 руб.</t>
   </si>
   <si>
     <t>FIO-130204</t>
   </si>
   <si>
     <t>F-06-2-10</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>5 946.15 руб.</t>
+    <t>6 362.43 руб.</t>
   </si>
   <si>
     <t>FIO-130205</t>
   </si>
   <si>
     <t>F-06-3-10</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 306.97 руб.</t>
+    <t>8 888.53 руб.</t>
   </si>
   <si>
     <t>FIO-130206</t>
   </si>
   <si>
     <t>F-06-2-20</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 650.95 руб.</t>
+    <t>9 256.59 руб.</t>
   </si>
   <si>
     <t>FIO-130207</t>
   </si>
   <si>
     <t>F-06-3-20</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>13 127.10 руб.</t>
+    <t>14 046.11 руб.</t>
   </si>
   <si>
     <t>FIO-130208</t>
   </si>
   <si>
     <t>F-06-2-10A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>7 479.36 руб.</t>
+    <t>8 002.98 руб.</t>
   </si>
   <si>
     <t>FIO-130209</t>
   </si>
   <si>
     <t>F-06-3-10A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 338.91 руб.</t>
+    <t>9 992.72 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>10 434.06 руб.</t>
+    <t>11 164.54 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>14 657.37 руб.</t>
+    <t>15 683.51 руб.</t>
   </si>
   <si>
     <t>UNI-101953</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
   </si>
   <si>
     <t>1 769.00 руб.</t>
   </si>
   <si>
     <t>UNI-101954</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
   </si>
   <si>
     <t>2 627.00 руб.</t>
   </si>
   <si>
     <t>Колбы BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100182</t>
   </si>
   <si>
     <t>АБФ-ПРО-10ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-10ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>1 853.00 руб.</t>
   </si>
   <si>
     <t>FIO-130200</t>
   </si>
   <si>
     <t>F-06-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>2 701.86 руб.</t>
+    <t>2 891.01 руб.</t>
   </si>
   <si>
     <t>FIO-130202</t>
   </si>
   <si>
     <t>F-06-10Р</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>2 169.72 руб.</t>
+    <t>2 321.62 руб.</t>
   </si>
   <si>
     <t>FIO-130213</t>
   </si>
   <si>
     <t>HM-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>9 544.71 руб.</t>
+    <t>10 212.92 руб.</t>
   </si>
   <si>
     <t>PND-111084</t>
   </si>
   <si>
     <t>Магистральный фильтр BB10  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 124.50 руб.</t>
   </si>
   <si>
     <t>UNI-101969</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-10BB02 (без картриджа)</t>
   </si>
   <si>
     <t>2 520.00 руб.</t>
   </si>
   <si>
     <t>UNI-101970</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-10BB02C прозрачная (без картриджа)</t>
   </si>
@@ -418,75 +418,75 @@
   <si>
     <t>Колбы BIG BLUE 20&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100184</t>
   </si>
   <si>
     <t>АБФ-ПРО-20ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-20ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>2 992.00 руб.</t>
   </si>
   <si>
     <t>FIO-130201</t>
   </si>
   <si>
     <t>F-06-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>4 337.97 руб.</t>
+    <t>4 641.67 руб.</t>
   </si>
   <si>
     <t>FIO-130203</t>
   </si>
   <si>
-    <t>F-06-20Р</t>
+    <t>F-06-20P</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>4 245.36 руб.</t>
+    <t>4 542.57 руб.</t>
   </si>
   <si>
     <t>FIO-130214</t>
   </si>
   <si>
     <t>HМ-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>11 680.62 руб.</t>
+    <t>12 498.37 руб.</t>
   </si>
   <si>
     <t>PND-111086</t>
   </si>
   <si>
     <t>Магистральный фильтр BB20  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 868.25 руб.</t>
   </si>
   <si>
     <t>UNI-101971</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-20BB01 (без картриджа)</t>
   </si>
   <si>
     <t>3 745.00 руб.</t>
   </si>
   <si>
     <t>UNI-101972</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-20BB01C прозрачная (без картриджа)</t>
   </si>
@@ -529,132 +529,129 @@
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>2 794.90 руб.</t>
   </si>
   <si>
     <t>AKB-100033</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-34-ПЛ</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>FIO-130212</t>
   </si>
   <si>
     <t>HЛ-1/2</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный SL10 1/2" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>5 621.28 руб.</t>
+    <t>6 014.82 руб.</t>
   </si>
   <si>
     <t>VER-000789</t>
   </si>
   <si>
     <t>VR10SL-A</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж патрубком 1/2 (10/1шт)</t>
   </si>
   <si>
-    <t>5 361.09 руб.</t>
+    <t>4 580.32 руб.</t>
   </si>
   <si>
     <t>VER-000790</t>
   </si>
   <si>
     <t>VR10SL-B</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж краном (хомут соед) (10/1шт</t>
   </si>
   <si>
-    <t>7 220.64 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>Колбы SLIM LINE пластиковые для ГВС (горячая вода)</t>
   </si>
   <si>
     <t>AKB-100027</t>
   </si>
   <si>
     <t>АБФ-ГОР-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>1 668.31 руб.</t>
   </si>
   <si>
     <t>AKB-100028</t>
   </si>
   <si>
     <t>АБФ-ГОР-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>FIO-130010</t>
   </si>
   <si>
     <t>MF-1/2</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1/2" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>1 985.97 руб.</t>
+    <t>2 125.01 руб.</t>
   </si>
   <si>
     <t>FIO-130011</t>
   </si>
   <si>
     <t>MF-3/4</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 3/4" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
     <t>FIO-130012</t>
   </si>
   <si>
     <t>MF-1</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 025.66 руб.</t>
+    <t>2 167.47 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ХВС (холодная вода)</t>
   </si>
   <si>
     <t>AKB-100001</t>
   </si>
   <si>
     <t>АБФ-10-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 1/2" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
   <si>
     <t>549.10 руб.</t>
   </si>
   <si>
     <t>AKB-100002</t>
   </si>
   <si>
     <t>АБФ-10-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 3/4" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
@@ -673,138 +670,138 @@
   <si>
     <t>618.80 руб.</t>
   </si>
   <si>
     <t>AKB-100034</t>
   </si>
   <si>
     <t>АБФ-20/34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ХВС SL20 дюймов АКВАБРАЙТ (6шт)</t>
   </si>
   <si>
     <t>1 789.76 руб.</t>
   </si>
   <si>
     <t>FIO-130006</t>
   </si>
   <si>
     <t>F-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>923.16 руб.</t>
+    <t>987.79 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>FIO-130007</t>
   </si>
   <si>
     <t>F-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>920.22 руб.</t>
+    <t>984.64 руб.</t>
   </si>
   <si>
     <t>FIO-130008</t>
   </si>
   <si>
     <t>F-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>945.21 руб.</t>
+    <t>1 011.38 руб.</t>
   </si>
   <si>
     <t>UNI-101950</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 1") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
     <t>1 032.00 руб.</t>
   </si>
   <si>
     <t>UNI-101951</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 1/2") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
     <t>1 003.00 руб.</t>
   </si>
   <si>
     <t>UNI-101952</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 3/4") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
     <t>1 008.00 руб.</t>
   </si>
   <si>
     <t>VER-001622</t>
   </si>
   <si>
     <t>VS-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
-    <t>632.10 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>676.35 руб.</t>
   </si>
   <si>
     <t>VER-001623</t>
   </si>
   <si>
     <t>VS-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
     <t>VER-001624</t>
   </si>
   <si>
     <t>VS-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
-    <t>664.44 руб.</t>
+    <t>710.96 руб.</t>
   </si>
   <si>
     <t>WST-100120</t>
   </si>
   <si>
     <t>FMCS12</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  1/2" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>563.72 руб.</t>
   </si>
   <si>
     <t>WST-100121</t>
   </si>
   <si>
     <t>FMCS34</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  3/4" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>581.67 руб.</t>
   </si>
@@ -823,96 +820,96 @@
   <si>
     <t>Колбы для бытовой техники</t>
   </si>
   <si>
     <t>AKB-100020</t>
   </si>
   <si>
     <t>АБФ-СТИРАЛ</t>
   </si>
   <si>
     <t>Фильтр дозатор ПОЛИФОСФАТА (115гр)  для стиральных и посудомоечных машин АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>340.00 руб.</t>
   </si>
   <si>
     <t>FIO-130022</t>
   </si>
   <si>
     <t>FK-1/2A</t>
   </si>
   <si>
     <t xml:space="preserve">магистральный фильтр SL5 1/2  с многоразовым картриджем PPW АКВАСТИЛЬ </t>
   </si>
   <si>
-    <t>446.88 руб.</t>
+    <t>478.17 руб.</t>
   </si>
   <si>
     <t>FIO-130023</t>
   </si>
   <si>
     <t>FK-1/2B</t>
   </si>
   <si>
     <t>магистральный фильтр SL5 1/2 с полифосфатом (умягчение) АКВАСТИЛЬ</t>
   </si>
   <si>
-    <t>943.74 руб.</t>
+    <t>1 009.81 руб.</t>
   </si>
   <si>
     <t>FIO-130024</t>
   </si>
   <si>
     <t>FK-1/2C</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 1/2  УГЛОВОЙ с полифосфатом (умягчение) АКВАСТИЛЬ (24шт)</t>
   </si>
   <si>
-    <t>859.95 руб.</t>
+    <t>920.15 руб.</t>
   </si>
   <si>
     <t>FIO-130215</t>
   </si>
   <si>
     <t>FK-3/4A</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с многоразовым картриджем АКВАСТИЛЬ (40ш)</t>
   </si>
   <si>
     <t>FIO-130216</t>
   </si>
   <si>
     <t>FK-3/4</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с полифосфатом (умягчение) АКВАСТИЛЬ   (24шт)</t>
   </si>
   <si>
-    <t>496.86 руб.</t>
+    <t>531.64 руб.</t>
   </si>
   <si>
     <t>UNI-101955</t>
   </si>
   <si>
     <t>Колба фильтра для воды 5" CFC-5K (резьба 1") с картриджем NT-5</t>
   </si>
   <si>
     <t>1 255.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1016,51 +1013,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459585_865b_11ec_a250_00259070b487_444b1b80_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459587_865b_11ec_a250_00259070b487_444b1b81_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459589_865b_11ec_a250_00259070b487_444b1b7f_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958b_865b_11ec_a250_00259070b487_444b1b86_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958d_865b_11ec_a250_00259070b487_444b1b8a_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958f_865b_11ec_a250_00259070b487_444b1b85_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bd_3767_11ea_810f_003048fd731b_82295998_3773_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bf_3767_11ea_810f_003048fd731b_892ca4f4_3773_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c1_3767_11ea_810f_003048fd731b_892ca4f5_3773_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c5_3767_11ea_810f_003048fd731b_892ca4f6_3773_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c7_3767_11ea_810f_003048fd731b_6205a090_467a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c9_3767_11ea_810f_003048fd731b_892ca4f7_3773_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da75_5f8f_11eb_822d_003048fd731b_19e96889_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da77_5f8f_11eb_822d_003048fd731b_19e9688d_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da79_5f8f_11eb_822d_003048fd731b_19e9688b_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7b_5f8f_11eb_822d_003048fd731b_19e9688f_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7d_5f8f_11eb_822d_003048fd731b_19e9688a_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7f_5f8f_11eb_822d_003048fd731b_19e9688e_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f4_5f8f_11eb_822d_003048fd731b_19e9688c_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f6_5f8f_11eb_822d_003048fd731b_19e96890_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1c12_a454_11f0_a7d7_047c1617b143_14f1999c_12f7_11f1_a874_047c1617b14321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6d_5f8f_11eb_822d_003048fd731b_d92285e1_f1db_11ef_a6e1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da71_5f8f_11eb_822d_003048fd731b_d92285e3_f1db_11ef_a6e1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fa_5f8f_11eb_822d_003048fd731b_d92285e6_f1db_11ef_a6e1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9ee6_fb48_11ee_a59a_047c1617b143_444b1b70_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1c16_a454_11f0_a7d7_047c1617b143_14f1999d_12f7_11f1_a874_047c1617b14326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6f_5f8f_11eb_822d_003048fd731b_d92285e2_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da73_5f8f_11eb_822d_003048fd731b_d92285e4_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fc_5f8f_11eb_822d_003048fd731b_19e96888_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c04a_fb63_11ee_a59a_047c1617b143_444b1b71_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c8_4752_11ec_8394_003048fd731b_2d544ae8_686d_11ec_a210_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185cc_4752_11ec_8394_003048fd731b_2d544ae9_686d_11ec_a210_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d30_4763_11ec_8394_003048fd731b_2d544aea_686d_11ec_a210_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d32_4763_11ec_8394_003048fd731b_2d544aeb_686d_11ec_a210_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f8_5f8f_11eb_822d_003048fd731b_d92285e5_f1db_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5b_f760_11ee_a595_047c1617b143_4a7d77e4_0312_11ef_a5a4_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5d_f760_11ee_a595_047c1617b143_4a7d77e0_0312_11ef_a5a4_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c4_4752_11ec_8394_003048fd731b_2d544ae6_686d_11ec_a210_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c6_4752_11ec_8394_003048fd731b_2d544ae7_686d_11ec_a210_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b5_3767_11ea_810f_003048fd731b_892ca4fc_3773_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b7_3767_11ea_810f_003048fd731b_892ca4fd_3773_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b9_3767_11ea_810f_003048fd731b_892ca4fb_3773_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18590_4752_11ec_8394_003048fd731b_14fa2c33_c5f7_11ec_a281_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18592_4752_11ec_8394_003048fd731b_14fa2c34_c5f7_11ec_a281_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18594_4752_11ec_8394_003048fd731b_2d544ae1_686d_11ec_a210_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d34_4763_11ec_8394_003048fd731b_2d544aec_686d_11ec_a210_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6ad_3767_11ea_810f_003048fd731b_a72d60ee_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6af_3767_11ea_810f_003048fd731b_a72d60ef_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b1_3767_11ea_810f_003048fd731b_a72d60ed_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12e_7e77_11f0_a7a6_047c1617b143_a24fffed_96ed_11f0_a7c5_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d130_7e77_11f0_a7a6_047c1617b143_a24fffee_96ed_11f0_a7c5_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d132_7e77_11f0_a7a6_047c1617b143_a24fffec_96ed_11f0_a7c5_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d897_bb84_11ee_a543_047c1617b143_83eb96bb_5d58_11f0_a779_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d899_bb84_11ee_a543_047c1617b143_83eb96b9_5d58_11f0_a779_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d89b_bb84_11ee_a543_047c1617b143_83eb96b7_5d58_11f0_a779_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b6_4752_11ec_8394_003048fd731b_2d544ae2_686d_11ec_a210_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cd_3767_11ea_810f_003048fd731b_892ca4fe_3773_11ea_810f_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cf_3767_11ea_810f_003048fd731b_892ca4ff_3773_11ea_810f_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6d1_3767_11ea_810f_003048fd731b_892ca500_3773_11ea_810f_003048fd731b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fe_5f8f_11eb_822d_003048fd731b_d92285e7_f1db_11ef_a6e1_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b900_5f8f_11eb_822d_003048fd731b_d92285e8_f1db_11ef_a6e1_047c1617b14361.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459585_865b_11ec_a250_00259070b487_444b1b80_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459587_865b_11ec_a250_00259070b487_444b1b81_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459589_865b_11ec_a250_00259070b487_444b1b7f_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958b_865b_11ec_a250_00259070b487_444b1b86_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958d_865b_11ec_a250_00259070b487_444b1b8a_5a46_11f0_a775_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958f_865b_11ec_a250_00259070b487_444b1b85_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bd_3767_11ea_810f_003048fd731b_82295998_3773_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bf_3767_11ea_810f_003048fd731b_892ca4f4_3773_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c1_3767_11ea_810f_003048fd731b_892ca4f5_3773_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c5_3767_11ea_810f_003048fd731b_892ca4f6_3773_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c7_3767_11ea_810f_003048fd731b_6205a090_467a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c9_3767_11ea_810f_003048fd731b_892ca4f7_3773_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da75_5f8f_11eb_822d_003048fd731b_19e96889_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da77_5f8f_11eb_822d_003048fd731b_19e9688d_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da79_5f8f_11eb_822d_003048fd731b_19e9688b_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7b_5f8f_11eb_822d_003048fd731b_19e9688f_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7d_5f8f_11eb_822d_003048fd731b_19e9688a_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7f_5f8f_11eb_822d_003048fd731b_19e9688e_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f4_5f8f_11eb_822d_003048fd731b_19e9688c_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f6_5f8f_11eb_822d_003048fd731b_19e96890_793a_11f0_a79f_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1c12_a454_11f0_a7d7_047c1617b143_14f1999c_12f7_11f1_a874_047c1617b14321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6d_5f8f_11eb_822d_003048fd731b_d92285e1_f1db_11ef_a6e1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da71_5f8f_11eb_822d_003048fd731b_d92285e3_f1db_11ef_a6e1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fa_5f8f_11eb_822d_003048fd731b_d92285e6_f1db_11ef_a6e1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9ee6_fb48_11ee_a59a_047c1617b143_444b1b70_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd1c16_a454_11f0_a7d7_047c1617b143_14f1999d_12f7_11f1_a874_047c1617b14326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da6f_5f8f_11eb_822d_003048fd731b_d92285e2_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da73_5f8f_11eb_822d_003048fd731b_d92285e4_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fc_5f8f_11eb_822d_003048fd731b_19e96888_793a_11f0_a79f_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8c04a_fb63_11ee_a59a_047c1617b143_444b1b71_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c8_4752_11ec_8394_003048fd731b_2d544ae8_686d_11ec_a210_00259070b48731.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185cc_4752_11ec_8394_003048fd731b_2d544ae9_686d_11ec_a210_00259070b48732.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d30_4763_11ec_8394_003048fd731b_2d544aea_686d_11ec_a210_00259070b48733.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d32_4763_11ec_8394_003048fd731b_2d544aeb_686d_11ec_a210_00259070b48734.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f8_5f8f_11eb_822d_003048fd731b_d92285e5_f1db_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5b_f760_11ee_a595_047c1617b143_4a7d77e4_0312_11ef_a5a4_047c1617b14336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15cc5d_f760_11ee_a595_047c1617b143_4a7d77e0_0312_11ef_a5a4_047c1617b14337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c4_4752_11ec_8394_003048fd731b_2d544ae6_686d_11ec_a210_00259070b48738.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185c6_4752_11ec_8394_003048fd731b_2d544ae7_686d_11ec_a210_00259070b48739.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b5_3767_11ea_810f_003048fd731b_892ca4fc_3773_11ea_810f_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b7_3767_11ea_810f_003048fd731b_892ca4fd_3773_11ea_810f_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b9_3767_11ea_810f_003048fd731b_892ca4fb_3773_11ea_810f_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18590_4752_11ec_8394_003048fd731b_14fa2c33_c5f7_11ec_a281_00259070b48743.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18592_4752_11ec_8394_003048fd731b_14fa2c34_c5f7_11ec_a281_00259070b48744.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18594_4752_11ec_8394_003048fd731b_2d544ae1_686d_11ec_a210_00259070b48745.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58174d34_4763_11ec_8394_003048fd731b_2d544aec_686d_11ec_a210_00259070b48746.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6ad_3767_11ea_810f_003048fd731b_a72d60ee_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6af_3767_11ea_810f_003048fd731b_a72d60ef_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6b1_3767_11ea_810f_003048fd731b_a72d60ed_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12e_7e77_11f0_a7a6_047c1617b143_a24fffed_96ed_11f0_a7c5_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d130_7e77_11f0_a7a6_047c1617b143_a24fffee_96ed_11f0_a7c5_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d132_7e77_11f0_a7a6_047c1617b143_a24fffec_96ed_11f0_a7c5_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d897_bb84_11ee_a543_047c1617b143_83eb96bb_5d58_11f0_a779_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d899_bb84_11ee_a543_047c1617b143_83eb96b9_5d58_11f0_a779_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517d89b_bb84_11ee_a543_047c1617b143_83eb96b7_5d58_11f0_a779_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b6_4752_11ec_8394_003048fd731b_2d544ae2_686d_11ec_a210_00259070b48756.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cd_3767_11ea_810f_003048fd731b_892ca4fe_3773_11ea_810f_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6cf_3767_11ea_810f_003048fd731b_892ca4ff_3773_11ea_810f_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6d1_3767_11ea_810f_003048fd731b_892ca500_3773_11ea_810f_003048fd731b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8fe_5f8f_11eb_822d_003048fd731b_d92285e7_f1db_11ef_a6e1_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b900_5f8f_11eb_822d_003048fd731b_d92285e8_f1db_11ef_a6e1_047c1617b14361.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3496,506 +3493,506 @@
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1871.31</f>
+        <f>J11*2002.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1869.84</f>
+        <f>J12*2000.75</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1902.18</f>
+        <f>J13*2035.35</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3178.14</f>
+        <f>J14*3400.64</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824602</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3178.14</f>
+        <f>J15*3400.64</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3114.93</f>
+        <f>J16*3333.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5946.15</f>
+        <f>J17*6362.43</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>853416</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8306.97</f>
+        <f>J18*8888.53</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8650.95</f>
+        <f>J19*9256.59</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*13127.10</f>
+        <f>J20*14046.11</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7479.36</f>
+        <f>J21*8002.98</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>853420</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9338.91</f>
+        <f>J22*9992.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853421</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10434.06</f>
+        <f>J23*11164.54</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853422</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*14657.37</f>
+        <f>J24*15683.51</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959563</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1">
         <v>98409</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
@@ -4095,133 +4092,133 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1853.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>853411</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2701.86</f>
+        <f>J29*2891.01</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>853413</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2169.72</f>
+        <f>J30*2321.62</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>853423</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2">
         <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*9544.71</f>
+        <f>J31*10212.92</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883039</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
@@ -4354,133 +4351,133 @@
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*2992.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>853412</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4337.97</f>
+        <f>J37*4641.67</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>853414</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G38" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*4245.36</f>
+        <f>J38*4542.57</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>853424</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*11680.62</f>
+        <f>J39*12498.37</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>883040</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
@@ -4492,51 +4489,51 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2868.25</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>959568</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D41" s="1">
         <v>75185</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G41" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*3745.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>959569</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D42" s="1">
@@ -4594,51 +4591,51 @@
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="9"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>838042</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*5230.25</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>838044</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D46" s="1" t="s">
@@ -4734,585 +4731,585 @@
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*2794.90</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>832977</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G49" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*5621.28</f>
+        <f>J49*6014.82</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>882901</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G50" s="2">
         <v>3</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*5361.09</f>
+        <f>J50*4580.32</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>882902</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>178</v>
+        <v>64</v>
       </c>
       <c r="G51" s="2">
         <v>4</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*7220.64</f>
+        <f>J51*6362.43</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="3">
       <c r="A52" s="9" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>838040</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*1668.31</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>838041</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F54" s="2" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="G54" s="2">
         <v>-3</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*1668.31</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>824595</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1985.97</f>
+        <f>J55*2125.01</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824596</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="2" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1985.97</f>
+        <f>J56*2125.01</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824597</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2025.66</f>
+        <f>J57*2167.47</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="3">
       <c r="A58" s="9" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>838014</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*549.10</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>838015</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*567.80</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>838016</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*618.80</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>838047</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G62" s="2">
         <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1789.76</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>824592</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F63" s="2" t="s">
+      <c r="G63" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="G63" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*923.16</f>
+        <f>J63*987.79</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>824593</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="G64" s="2">
-        <v>0</v>
+      <c r="G64" s="2" t="s">
+        <v>218</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*920.22</f>
+        <f>J64*984.64</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>824594</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G65" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*945.21</f>
+        <f>J65*1011.38</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>959560</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D66" s="1">
         <v>85073</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
@@ -5361,522 +5358,522 @@
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*1003.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>959562</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D68" s="1">
         <v>11866</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>235</v>
       </c>
       <c r="G68" s="2">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*1008.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>890134</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*632.10</f>
+        <f>J69*676.35</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>890135</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>239</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*632.10</f>
+        <f>J70*676.35</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>890136</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*664.44</f>
+        <f>J71*710.96</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>882127</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*563.72</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>882128</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*581.67</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>882129</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*633.74</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>838033</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*340.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>824605</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="F77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*446.88</f>
+        <f>J77*478.17</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>824606</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>270</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="F78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*943.74</f>
+        <f>J78*1009.81</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>824607</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*859.95</f>
+        <f>J79*920.15</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>853425</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="E80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="2" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*664.44</f>
+        <f>J80*710.96</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>853426</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="F81" s="2" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="G81" s="2">
         <v>6</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*496.86</f>
+        <f>J81*531.64</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>959565</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D82" s="1">
         <v>55051</v>
       </c>
       <c r="E82" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="F82" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="F82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G82" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*1255.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A35:K35"/>