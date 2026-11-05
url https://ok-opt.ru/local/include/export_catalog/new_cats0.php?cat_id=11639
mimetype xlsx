--- v3 (2026-08-31)
+++ v4 (2026-11-05)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -142,378 +142,378 @@
   <si>
     <t>1 960.10 руб.</t>
   </si>
   <si>
     <t>AKB-100179</t>
   </si>
   <si>
     <t>BR-ABF-1</t>
   </si>
   <si>
     <t>BR-ABF-K,  Кольцо резьбовое соединительное для магистральных фильтров серии АБФ-НЕРЖ слим лайн ПЛ</t>
   </si>
   <si>
     <t>1 987.30 руб.</t>
   </si>
   <si>
     <t>FIO-130014</t>
   </si>
   <si>
     <t>F-02-1/2</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>2 002.32 руб.</t>
+    <t>1 960.42 руб.</t>
   </si>
   <si>
     <t>FIO-130015</t>
   </si>
   <si>
     <t>F-02-3/4</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>2 000.75 руб.</t>
+    <t>1 958.88 руб.</t>
   </si>
   <si>
     <t>FIO-130016</t>
   </si>
   <si>
     <t>F-02-1</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>2 035.35 руб.</t>
+    <t>1 992.76 руб.</t>
   </si>
   <si>
     <t>FIO-130018</t>
   </si>
   <si>
     <t>F-03-1/2</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 400.64 руб.</t>
+    <t>3 329.48 руб.</t>
   </si>
   <si>
     <t>FIO-130019</t>
   </si>
   <si>
     <t>F-03-3/4</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
     <t>FIO-130020</t>
   </si>
   <si>
     <t>F-03-1</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 333.00 руб.</t>
+    <t>3 263.26 руб.</t>
   </si>
   <si>
     <t>FIO-130204</t>
   </si>
   <si>
     <t>F-06-2-10</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>6 362.43 руб.</t>
+    <t>6 229.30 руб.</t>
   </si>
   <si>
     <t>FIO-130205</t>
   </si>
   <si>
     <t>F-06-3-10</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 888.53 руб.</t>
+    <t>8 702.54 руб.</t>
   </si>
   <si>
     <t>FIO-130206</t>
   </si>
   <si>
     <t>F-06-2-20</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 256.59 руб.</t>
+    <t>9 062.90 руб.</t>
   </si>
   <si>
     <t>FIO-130207</t>
   </si>
   <si>
     <t>F-06-3-20</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>14 046.11 руб.</t>
+    <t>13 752.20 руб.</t>
   </si>
   <si>
     <t>FIO-130208</t>
   </si>
   <si>
     <t>F-06-2-10A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 002.98 руб.</t>
+    <t>7 835.52 руб.</t>
   </si>
   <si>
     <t>FIO-130209</t>
   </si>
   <si>
     <t>F-06-3-10A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 992.72 руб.</t>
+    <t>9 783.62 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>11 164.54 руб.</t>
+    <t>10 930.92 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>15 683.51 руб.</t>
+    <t>15 355.34 руб.</t>
   </si>
   <si>
     <t>UNI-101953</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
   </si>
   <si>
-    <t>1 769.00 руб.</t>
+    <t>1 851.00 руб.</t>
   </si>
   <si>
     <t>UNI-101954</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
   </si>
   <si>
-    <t>2 627.00 руб.</t>
+    <t>2 764.00 руб.</t>
   </si>
   <si>
     <t>Колбы BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100182</t>
   </si>
   <si>
     <t>АБФ-ПРО-10ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-10ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>1 853.00 руб.</t>
   </si>
   <si>
     <t>FIO-130200</t>
   </si>
   <si>
     <t>F-06-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>2 891.01 руб.</t>
+    <t>2 830.52 руб.</t>
   </si>
   <si>
     <t>FIO-130202</t>
   </si>
   <si>
     <t>F-06-10Р</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>2 321.62 руб.</t>
+    <t>2 273.04 руб.</t>
   </si>
   <si>
     <t>FIO-130213</t>
   </si>
   <si>
     <t>HM-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>10 212.92 руб.</t>
+    <t>9 999.22 руб.</t>
   </si>
   <si>
     <t>PND-111084</t>
   </si>
   <si>
     <t>Магистральный фильтр BB10  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 124.50 руб.</t>
   </si>
   <si>
     <t>UNI-101969</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-10BB02 (без картриджа)</t>
   </si>
   <si>
-    <t>2 520.00 руб.</t>
+    <t>2 904.00 руб.</t>
   </si>
   <si>
     <t>UNI-101970</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-10BB02C прозрачная (без картриджа)</t>
   </si>
   <si>
-    <t>2 321.00 руб.</t>
+    <t>2 732.00 руб.</t>
   </si>
   <si>
     <t>Колбы BIG BLUE 20&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100184</t>
   </si>
   <si>
     <t>АБФ-ПРО-20ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-20ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>2 992.00 руб.</t>
   </si>
   <si>
     <t>FIO-130201</t>
   </si>
   <si>
     <t>F-06-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>4 641.67 руб.</t>
+    <t>4 544.54 руб.</t>
   </si>
   <si>
     <t>FIO-130203</t>
   </si>
   <si>
     <t>F-06-20P</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>4 542.57 руб.</t>
+    <t>4 447.52 руб.</t>
   </si>
   <si>
     <t>FIO-130214</t>
   </si>
   <si>
     <t>HМ-20</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ20 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>12 498.37 руб.</t>
+    <t>12 236.84 руб.</t>
   </si>
   <si>
     <t>PND-111086</t>
   </si>
   <si>
     <t>Магистральный фильтр BB20  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 868.25 руб.</t>
   </si>
   <si>
     <t>UNI-101971</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-20BB01 (без картриджа)</t>
   </si>
   <si>
-    <t>3 745.00 руб.</t>
+    <t>4 531.00 руб.</t>
   </si>
   <si>
     <t>UNI-101972</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-20BB01C прозрачная (без картриджа)</t>
   </si>
   <si>
-    <t>3 682.00 руб.</t>
+    <t>4 270.00 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE</t>
   </si>
   <si>
     <t>Колбы SLIM LINE нержавейка для ХВС/ГВС</t>
   </si>
   <si>
     <t>AKB-100029</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>5 230.25 руб.</t>
   </si>
   <si>
     <t>AKB-100031</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-34</t>
   </si>
@@ -529,129 +529,129 @@
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>2 794.90 руб.</t>
   </si>
   <si>
     <t>AKB-100033</t>
   </si>
   <si>
     <t>АБФ-НЕРЖ-34-ПЛ</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
   </si>
   <si>
     <t>FIO-130212</t>
   </si>
   <si>
     <t>HЛ-1/2</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный SL10 1/2" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>6 014.82 руб.</t>
+    <t>5 888.96 руб.</t>
   </si>
   <si>
     <t>VER-000789</t>
   </si>
   <si>
     <t>VR10SL-A</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж патрубком 1/2 (10/1шт)</t>
   </si>
   <si>
-    <t>4 580.32 руб.</t>
+    <t>4 484.48 руб.</t>
   </si>
   <si>
     <t>VER-000790</t>
   </si>
   <si>
     <t>VR10SL-B</t>
   </si>
   <si>
     <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж краном (хомут соед) (10/1шт</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ГВС (горячая вода)</t>
   </si>
   <si>
     <t>AKB-100027</t>
   </si>
   <si>
     <t>АБФ-ГОР-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>1 668.31 руб.</t>
   </si>
   <si>
     <t>AKB-100028</t>
   </si>
   <si>
     <t>АБФ-ГОР-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
   </si>
   <si>
     <t>FIO-130010</t>
   </si>
   <si>
     <t>MF-1/2</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1/2" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 125.01 руб.</t>
+    <t>2 080.54 руб.</t>
   </si>
   <si>
     <t>FIO-130011</t>
   </si>
   <si>
     <t>MF-3/4</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 3/4" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
     <t>FIO-130012</t>
   </si>
   <si>
     <t>MF-1</t>
   </si>
   <si>
     <t>магистр. фильтр SL10 1" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
   </si>
   <si>
-    <t>2 167.47 руб.</t>
+    <t>2 122.12 руб.</t>
   </si>
   <si>
     <t>Колбы SLIM LINE пластиковые для ХВС (холодная вода)</t>
   </si>
   <si>
     <t>AKB-100001</t>
   </si>
   <si>
     <t>АБФ-10-12</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 1/2" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
   <si>
     <t>549.10 руб.</t>
   </si>
   <si>
     <t>AKB-100002</t>
   </si>
   <si>
     <t>АБФ-10-34</t>
   </si>
   <si>
     <t>Магистральный фильтр для  ХВС SL10 дюймов 3/4" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
   </si>
@@ -670,138 +670,141 @@
   <si>
     <t>618.80 руб.</t>
   </si>
   <si>
     <t>AKB-100034</t>
   </si>
   <si>
     <t>АБФ-20/34</t>
   </si>
   <si>
     <t>Магистральный фильтр для ХВС SL20 дюймов АКВАБРАЙТ (6шт)</t>
   </si>
   <si>
     <t>1 789.76 руб.</t>
   </si>
   <si>
     <t>FIO-130006</t>
   </si>
   <si>
     <t>F-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>987.79 руб.</t>
+    <t>967.12 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>FIO-130007</t>
   </si>
   <si>
     <t>F-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>984.64 руб.</t>
+    <t>964.04 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>FIO-130008</t>
   </si>
   <si>
     <t>F-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
   </si>
   <si>
-    <t>1 011.38 руб.</t>
+    <t>990.22 руб.</t>
   </si>
   <si>
     <t>UNI-101950</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 1") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
-    <t>1 032.00 руб.</t>
+    <t>1 251.00 руб.</t>
   </si>
   <si>
     <t>UNI-101951</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 1/2") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
-    <t>1 003.00 руб.</t>
+    <t>1 218.00 руб.</t>
   </si>
   <si>
     <t>UNI-101952</t>
   </si>
   <si>
     <t>Колба 10" CFC-10K (резьба 3/4") с картриджем SC-10W (5мкм)</t>
   </si>
   <si>
-    <t>1 008.00 руб.</t>
+    <t>1 223.00 руб.</t>
   </si>
   <si>
     <t>VER-001622</t>
   </si>
   <si>
     <t>VS-01-1/2</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
-    <t>676.35 руб.</t>
+    <t>662.20 руб.</t>
   </si>
   <si>
     <t>VER-001623</t>
   </si>
   <si>
     <t>VS-01-3/4</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
     <t>VER-001624</t>
   </si>
   <si>
     <t>VS-01-1</t>
   </si>
   <si>
     <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
   </si>
   <si>
-    <t>710.96 руб.</t>
+    <t>696.08 руб.</t>
   </si>
   <si>
     <t>WST-100120</t>
   </si>
   <si>
     <t>FMCS12</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  1/2" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>563.72 руб.</t>
   </si>
   <si>
     <t>WST-100121</t>
   </si>
   <si>
     <t>FMCS34</t>
   </si>
   <si>
     <t>Магистральный фильтр SL10  3/4" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
   </si>
   <si>
     <t>581.67 руб.</t>
   </si>
@@ -820,105 +823,105 @@
   <si>
     <t>Колбы для бытовой техники</t>
   </si>
   <si>
     <t>AKB-100020</t>
   </si>
   <si>
     <t>АБФ-СТИРАЛ</t>
   </si>
   <si>
     <t>Фильтр дозатор ПОЛИФОСФАТА (115гр)  для стиральных и посудомоечных машин АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>340.00 руб.</t>
   </si>
   <si>
     <t>FIO-130022</t>
   </si>
   <si>
     <t>FK-1/2A</t>
   </si>
   <si>
     <t xml:space="preserve">магистральный фильтр SL5 1/2  с многоразовым картриджем PPW АКВАСТИЛЬ </t>
   </si>
   <si>
-    <t>478.17 руб.</t>
+    <t>468.16 руб.</t>
   </si>
   <si>
     <t>FIO-130023</t>
   </si>
   <si>
     <t>FK-1/2B</t>
   </si>
   <si>
     <t>магистральный фильтр SL5 1/2 с полифосфатом (умягчение) АКВАСТИЛЬ</t>
   </si>
   <si>
-    <t>1 009.81 руб.</t>
+    <t>988.68 руб.</t>
   </si>
   <si>
     <t>FIO-130024</t>
   </si>
   <si>
     <t>FK-1/2C</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 1/2  УГЛОВОЙ с полифосфатом (умягчение) АКВАСТИЛЬ (24шт)</t>
   </si>
   <si>
-    <t>920.15 руб.</t>
+    <t>900.90 руб.</t>
   </si>
   <si>
     <t>FIO-130215</t>
   </si>
   <si>
     <t>FK-3/4A</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с многоразовым картриджем АКВАСТИЛЬ (40ш)</t>
   </si>
   <si>
     <t>FIO-130216</t>
   </si>
   <si>
     <t>FK-3/4</t>
   </si>
   <si>
     <t>Фильтр колбовый МИНИ 3/4 с полифосфатом (умягчение) АКВАСТИЛЬ   (24шт)</t>
   </si>
   <si>
-    <t>531.64 руб.</t>
+    <t>520.52 руб.</t>
   </si>
   <si>
     <t>UNI-101955</t>
   </si>
   <si>
     <t>Колба фильтра для воды 5" CFC-5K (резьба 1") с картриджем NT-5</t>
   </si>
   <si>
-    <t>1 255.00 руб.</t>
+    <t>1 148.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3481,588 +3484,588 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1987.30</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824598</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*2002.32</f>
+        <f>J11*1960.42</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2000.75</f>
+        <f>J12*1958.88</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2035.35</f>
+        <f>J13*1992.76</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3400.64</f>
+        <f>J14*3329.48</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824602</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3400.64</f>
+        <f>J15*3329.48</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
         <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3333.00</f>
+        <f>J16*3263.26</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*6362.43</f>
+        <f>J17*6229.30</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>853416</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8888.53</f>
+        <f>J18*8702.54</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*9256.59</f>
+        <f>J19*9062.90</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*14046.11</f>
+        <f>J20*13752.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*8002.98</f>
+        <f>J21*7835.52</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>853420</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9992.72</f>
+        <f>J22*9783.62</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853421</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*11164.54</f>
+        <f>J23*10930.92</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853422</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*15683.51</f>
+        <f>J24*15355.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959563</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1">
         <v>98409</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1769.00</f>
+        <f>J25*1851.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959564</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1">
         <v>70589</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2627.00</f>
+        <f>J26*2764.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890517</v>
       </c>
@@ -4092,133 +4095,133 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1853.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>853411</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2891.01</f>
+        <f>J29*2830.52</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>853413</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2321.62</f>
+        <f>J30*2273.04</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>853423</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*10212.92</f>
+        <f>J31*9999.22</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883039</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
@@ -4230,98 +4233,98 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2124.50</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959566</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1">
         <v>36815</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2520.00</f>
+        <f>J33*2904.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959567</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1">
         <v>43288</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2321.00</f>
+        <f>J34*2732.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="2">
       <c r="A35" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>890518</v>
       </c>
@@ -4351,133 +4354,133 @@
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*2992.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>853412</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4641.67</f>
+        <f>J37*4544.54</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>853414</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G38" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*4542.57</f>
+        <f>J38*4447.52</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>853424</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="2">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*12498.37</f>
+        <f>J39*12236.84</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>883040</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
@@ -4489,98 +4492,98 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2868.25</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>959568</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D41" s="1">
         <v>75185</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G41" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*3745.00</f>
+        <f>J41*4531.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>959569</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D42" s="1">
         <v>53211</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3682.00</f>
+        <f>J42*4270.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="2">
       <c r="A43" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="3">
       <c r="A44" s="9" t="s">
         <v>152</v>
       </c>
       <c r="B44" s="9"/>
@@ -4743,121 +4746,121 @@
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*6014.82</f>
+        <f>J49*5888.96</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>882901</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G50" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*4580.32</f>
+        <f>J50*4484.48</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>882902</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G51" s="2">
         <v>4</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*6362.43</f>
+        <f>J51*6229.30</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="3">
       <c r="A52" s="9" t="s">
         <v>178</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>838040</v>
       </c>
@@ -4934,121 +4937,121 @@
       <c r="C55" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*2125.01</f>
+        <f>J55*2080.54</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824596</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2125.01</f>
+        <f>J56*2080.54</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824597</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2167.47</f>
+        <f>J57*2122.12</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="3">
       <c r="A58" s="9" t="s">
         <v>197</v>
       </c>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>838014</v>
       </c>
@@ -5195,697 +5198,697 @@
       <c r="C63" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*987.79</f>
+        <f>J63*967.12</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>824593</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*984.64</f>
+        <f>J64*964.04</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>824594</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G65" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1011.38</f>
+        <f>J65*990.22</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>959560</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D66" s="1">
         <v>85073</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*1032.00</f>
+        <f>J66*1251.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>959561</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D67" s="1">
         <v>53802</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*1003.00</f>
+        <f>J67*1218.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>959562</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D68" s="1">
         <v>11866</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*1008.00</f>
+        <f>J68*1223.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>890134</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*676.35</f>
+        <f>J69*662.20</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>890135</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="F70" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*676.35</f>
+        <f>J70*662.20</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>890136</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*710.96</f>
+        <f>J71*696.08</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>882127</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G72" s="2">
         <v>1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*563.72</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>882128</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*581.67</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>882129</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*633.74</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" outlineLevel="2">
       <c r="A75" s="8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="8"/>
       <c r="D75" s="8"/>
       <c r="E75" s="8"/>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>838033</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*340.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>824605</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*478.17</f>
+        <f>J77*468.16</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>824606</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*1009.81</f>
+        <f>J78*988.68</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>824607</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*920.15</f>
+        <f>J79*900.90</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>853425</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*710.96</f>
+        <f>J80*696.08</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>853426</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="G81" s="2">
         <v>6</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*531.64</f>
+        <f>J81*520.52</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>959565</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D82" s="1">
         <v>55051</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G82" s="2">
         <v>-1</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*1255.00</f>
+        <f>J82*1148.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A35:K35"/>
     <mergeCell ref="A43:K43"/>
     <mergeCell ref="A75:K75"/>
     <mergeCell ref="A44:K44"/>
     <mergeCell ref="A52:K52"/>
     <mergeCell ref="A58:K58"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>