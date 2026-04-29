--- v1 (2026-03-13)
+++ v2 (2026-04-29)
@@ -63,150 +63,150 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра сетчатые для обратного клапана</t>
   </si>
   <si>
     <t>FIO-270001</t>
   </si>
   <si>
     <t>VR683</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1/2" (60/360шт)</t>
   </si>
   <si>
-    <t>20.83 руб.</t>
+    <t>20.58 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-270002</t>
   </si>
   <si>
     <t>VR684</t>
   </si>
   <si>
     <t>сетка для обратного клапана 3/4" (40/240шт)</t>
   </si>
   <si>
-    <t>22.31 руб.</t>
+    <t>22.05 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>FIO-270003</t>
+  </si>
+  <si>
+    <t>VR685</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 1" (24/144шт)</t>
+  </si>
+  <si>
+    <t>33.81 руб.</t>
+  </si>
+  <si>
+    <t>FIO-270004</t>
+  </si>
+  <si>
+    <t>VR686</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 1 1/4" (12/72шт)</t>
+  </si>
+  <si>
+    <t>49.98 руб.</t>
+  </si>
+  <si>
+    <t>FIO-270005</t>
+  </si>
+  <si>
+    <t>VR687</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 1 1/2" (8/48шт)</t>
+  </si>
+  <si>
+    <t>69.09 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-270006</t>
+  </si>
+  <si>
+    <t>VR688</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 2" (5/30шт)</t>
+  </si>
+  <si>
+    <t>89.67 руб.</t>
+  </si>
+  <si>
+    <t>VLC-425001</t>
+  </si>
+  <si>
+    <t>VT.157.0.06</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 1"</t>
+  </si>
+  <si>
+    <t>173.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-425002</t>
+  </si>
+  <si>
+    <t>VT.157.0.04</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 1/2"</t>
+  </si>
+  <si>
+    <t>103.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
-  </si>
-[...76 lines deleted...]
-    <t>103.00 руб.</t>
   </si>
   <si>
     <t>VLC-425003</t>
   </si>
   <si>
     <t>VT.157.0.05</t>
   </si>
   <si>
     <t>Фильтр сетчатый 3/4"</t>
   </si>
   <si>
     <t>121.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -995,322 +995,322 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*20.83</f>
+        <f>J4*20.58</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>818942</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*22.31</f>
+        <f>J5*22.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818943</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*34.21</f>
+        <f>J6*33.81</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818944</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*50.58</f>
+        <f>J7*49.98</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818945</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*69.91</f>
+        <f>J8*69.09</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818946</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G9" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*90.74</f>
+        <f>J9*89.67</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>818865</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*173.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>818866</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2">
+        <v>3</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*103.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>818867</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*121.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>