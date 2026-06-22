--- v2 (2026-04-29)
+++ v3 (2026-06-22)
@@ -111,114 +111,114 @@
   <si>
     <t>FIO-270003</t>
   </si>
   <si>
     <t>VR685</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1" (24/144шт)</t>
   </si>
   <si>
     <t>33.81 руб.</t>
   </si>
   <si>
     <t>FIO-270004</t>
   </si>
   <si>
     <t>VR686</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1 1/4" (12/72шт)</t>
   </si>
   <si>
     <t>49.98 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>FIO-270005</t>
   </si>
   <si>
     <t>VR687</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1 1/2" (8/48шт)</t>
   </si>
   <si>
     <t>69.09 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>FIO-270006</t>
   </si>
   <si>
     <t>VR688</t>
   </si>
   <si>
     <t>сетка для обратного клапана 2" (5/30шт)</t>
   </si>
   <si>
     <t>89.67 руб.</t>
   </si>
   <si>
     <t>VLC-425001</t>
   </si>
   <si>
     <t>VT.157.0.06</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1"</t>
   </si>
   <si>
     <t>173.00 руб.</t>
   </si>
   <si>
     <t>VLC-425002</t>
   </si>
   <si>
     <t>VT.157.0.04</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1/2"</t>
   </si>
   <si>
     <t>103.00 руб.</t>
   </si>
   <si>
+    <t>VLC-425003</t>
+  </si>
+  <si>
+    <t>VT.157.0.05</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 3/4"</t>
+  </si>
+  <si>
+    <t>121.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...10 lines deleted...]
-    <t>121.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1052,122 +1052,122 @@
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*22.05</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818943</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>22</v>
+      <c r="G6" s="2">
+        <v>4</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*33.81</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818944</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*49.98</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818945</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*69.09</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818946</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1231,86 +1231,86 @@
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>818866</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="2">
         <v>3</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*103.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>818867</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*121.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>