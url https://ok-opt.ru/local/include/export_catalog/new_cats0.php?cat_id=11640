--- v3 (2026-06-22)
+++ v4 (2026-08-11)
@@ -63,162 +63,162 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра сетчатые для обратного клапана</t>
   </si>
   <si>
     <t>FIO-270001</t>
   </si>
   <si>
     <t>VR683</t>
   </si>
   <si>
     <t>сетка для обратного клапана 1/2" (60/360шт)</t>
   </si>
   <si>
-    <t>20.58 руб.</t>
+    <t>21.14 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-270002</t>
   </si>
   <si>
     <t>VR684</t>
   </si>
   <si>
     <t>сетка для обратного клапана 3/4" (40/240шт)</t>
   </si>
   <si>
-    <t>22.05 руб.</t>
+    <t>22.65 руб.</t>
+  </si>
+  <si>
+    <t>FIO-270003</t>
+  </si>
+  <si>
+    <t>VR685</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 1" (24/144шт)</t>
+  </si>
+  <si>
+    <t>34.73 руб.</t>
+  </si>
+  <si>
+    <t>FIO-270004</t>
+  </si>
+  <si>
+    <t>VR686</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 1 1/4" (12/72шт)</t>
+  </si>
+  <si>
+    <t>51.33 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-270005</t>
+  </si>
+  <si>
+    <t>VR687</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 1 1/2" (8/48шт)</t>
+  </si>
+  <si>
+    <t>70.96 руб.</t>
+  </si>
+  <si>
+    <t>FIO-270006</t>
+  </si>
+  <si>
+    <t>VR688</t>
+  </si>
+  <si>
+    <t>сетка для обратного клапана 2" (5/30шт)</t>
+  </si>
+  <si>
+    <t>92.10 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FIO-270003</t>
-[...49 lines deleted...]
-  <si>
     <t>VLC-425001</t>
   </si>
   <si>
     <t>VT.157.0.06</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1"</t>
   </si>
   <si>
     <t>173.00 руб.</t>
   </si>
   <si>
     <t>VLC-425002</t>
   </si>
   <si>
     <t>VT.157.0.04</t>
   </si>
   <si>
     <t>Фильтр сетчатый 1/2"</t>
   </si>
   <si>
     <t>103.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>VLC-425003</t>
   </si>
   <si>
     <t>VT.157.0.05</t>
   </si>
   <si>
     <t>Фильтр сетчатый 3/4"</t>
   </si>
   <si>
     <t>121.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -995,226 +995,226 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*20.58</f>
+        <f>J4*21.14</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>818942</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>22</v>
+      <c r="G5" s="2">
+        <v>9</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*22.05</f>
+        <f>J5*22.65</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818943</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*33.81</f>
+        <f>J6*34.73</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818944</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*49.98</f>
+        <f>J7*51.33</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818945</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*69.09</f>
+        <f>J8*70.96</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818946</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*89.67</f>
+        <f>J9*92.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>818865</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="s">
@@ -1231,86 +1231,86 @@
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>818866</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="2">
         <v>3</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*103.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>818867</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*121.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>