--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -63,276 +63,276 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Клапана обратные</t>
   </si>
   <si>
     <t>Обратные клапана латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-441001</t>
   </si>
   <si>
     <t>VT.151.N.04</t>
   </si>
   <si>
     <t>Клапан обратный  1/2" (латунный золотник) (13 /208шт)</t>
   </si>
   <si>
-    <t>446.00 руб.</t>
+    <t>486.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-441002</t>
+  </si>
+  <si>
+    <t>VT.151.N.05</t>
+  </si>
+  <si>
+    <t>Клапан обратный  3/4" (латунный золотник) (11 /132шт)</t>
+  </si>
+  <si>
+    <t>717.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
+    <t>VLC-441003</t>
+  </si>
+  <si>
+    <t>VT.151.N.06</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1" (латунный золотник)  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 103.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-441004</t>
+  </si>
+  <si>
+    <t>VT.161.N.04</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1/2"  (20 /320шт)</t>
+  </si>
+  <si>
+    <t>433.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;1000</t>
   </si>
   <si>
-    <t>шт</t>
-[...43 lines deleted...]
-  <si>
     <t>VLC-441005</t>
   </si>
   <si>
     <t>VT.161.N.05</t>
   </si>
   <si>
     <t>Клапан обратный  3/4"  (15 /240шт)</t>
   </si>
   <si>
-    <t>489.00 руб.</t>
+    <t>533.00 руб.</t>
   </si>
   <si>
     <t>VLC-441006</t>
   </si>
   <si>
     <t>VT.161.N.06</t>
   </si>
   <si>
     <t>Клапан обратный  1"  (10 /120шт)</t>
   </si>
   <si>
-    <t>808.00 руб.</t>
+    <t>881.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-441007</t>
   </si>
   <si>
     <t>VT.161.N.07</t>
   </si>
   <si>
     <t>Клапан обратный  1 1/4" (6 /72шт)</t>
   </si>
   <si>
-    <t>1 157.00 руб.</t>
-[...5 lines deleted...]
-    <t>&gt;100</t>
+    <t>1 261.00 руб.</t>
   </si>
   <si>
     <t>VLC-441008</t>
   </si>
   <si>
     <t>VT.161.N.08</t>
   </si>
   <si>
     <t>Клапан обратный  1 1/2" (4 /48шт)</t>
   </si>
   <si>
-    <t>1 946.00 руб.</t>
+    <t>2 121.00 руб.</t>
   </si>
   <si>
     <t>VLC-441009</t>
   </si>
   <si>
     <t>VT.161.N.09</t>
   </si>
   <si>
     <t>Клапан обратный  2" (3 /24шт)</t>
   </si>
   <si>
-    <t>2 768.00 руб.</t>
+    <t>3 017.00 руб.</t>
   </si>
   <si>
     <t>VLC-441010</t>
   </si>
   <si>
     <t>VT.171.N.04</t>
   </si>
   <si>
     <t>Обратный клапан с дренажем и воздухоотводчиком  1/2" (10 /60шт)</t>
   </si>
   <si>
-    <t>1 016.00 руб.</t>
+    <t>1 108.00 руб.</t>
   </si>
   <si>
     <t>VLC-441011</t>
   </si>
   <si>
     <t>VT.171.N.05</t>
   </si>
   <si>
     <t>Обратный клапан с дренажем и воздухоотводчиком  3/4" (8 /32шт)</t>
   </si>
   <si>
-    <t>1 430.00 руб.</t>
+    <t>1 558.00 руб.</t>
   </si>
   <si>
     <t>VLC-441012</t>
   </si>
   <si>
     <t>VT.171.N.06</t>
   </si>
   <si>
     <t>Обратный клапан с дренажем и воздухоотводчиком  1" (6 /24шт)</t>
   </si>
   <si>
-    <t>2 148.00 руб.</t>
+    <t>2 341.00 руб.</t>
   </si>
   <si>
     <t>VLC-441013</t>
   </si>
   <si>
     <t>VT.171.N.07</t>
   </si>
   <si>
     <t>Обратный клапан с дренажем и воздухоотводчиком  1 1/4" (3 /12шт)</t>
   </si>
   <si>
-    <t>3 216.00 руб.</t>
+    <t>3 505.00 руб.</t>
   </si>
   <si>
     <t>VLC-441014</t>
   </si>
   <si>
     <t>VT.202.N.06</t>
   </si>
   <si>
     <t>Клапан обратный для гравитационных  систем   1" (3 /24шт)</t>
   </si>
   <si>
-    <t>3 169.00 руб.</t>
+    <t>3 454.00 руб.</t>
   </si>
   <si>
     <t>VLC-441015</t>
   </si>
   <si>
     <t>VT.202.N.07</t>
   </si>
   <si>
     <t>Клапан обратный для гравитационных  систем  1 1/4" (2 /16шт)</t>
   </si>
   <si>
-    <t>5 505.00 руб.</t>
+    <t>6 000.00 руб.</t>
   </si>
   <si>
     <t>VLC-999007</t>
   </si>
   <si>
     <t>VT.151.N.07</t>
   </si>
   <si>
     <t>Клапан обратный 1 1/4" (латунный золотник)</t>
   </si>
   <si>
-    <t>1 599.00 руб.</t>
+    <t>1 743.00 руб.</t>
   </si>
   <si>
     <t>VLC-999008</t>
   </si>
   <si>
     <t>VT.151.N.08</t>
   </si>
   <si>
     <t>Клапан обратный 1 1/2" (латунный золотник)</t>
   </si>
   <si>
-    <t>2 135.00 руб.</t>
+    <t>2 327.00 руб.</t>
   </si>
   <si>
     <t>VLC-999009</t>
   </si>
   <si>
     <t>VT.151.N.09</t>
   </si>
   <si>
     <t>Клапан обратный 2" (латунный золотник)</t>
   </si>
   <si>
-    <t>3 185.00 руб.</t>
+    <t>3 472.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1369,656 +1369,656 @@
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>818914</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="H4" s="2">
+        <v>0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K4" s="2" t="str">
-        <f>J4*446.00</f>
+        <f>J4*486.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>818915</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I5" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K5" s="2" t="str">
-        <f>J5*657.00</f>
+        <f>J5*717.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818916</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1012.00</f>
+        <f>J6*1103.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818917</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I7" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K7" s="2" t="str">
-        <f>J7*397.00</f>
+        <f>J7*433.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818918</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...11 lines deleted...]
-      <c r="H8" s="2" t="s">
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="I8" s="1">
-[...4 lines deleted...]
-      </c>
       <c r="K8" s="2" t="str">
-        <f>J8*489.00</f>
+        <f>J8*533.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818919</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*808.00</f>
+        <f>J9*881.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>818920</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1157.00</f>
+        <f>J10*1261.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>818921</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1946.00</f>
+        <f>J11*2121.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>818922</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="2">
         <v>3</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2768.00</f>
+        <f>J12*3017.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>818923</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1016.00</f>
+        <f>J13*1108.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818924</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
-      <c r="H14" s="2" t="s">
-        <v>16</v>
+      <c r="H14" s="2">
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1430.00</f>
+        <f>J14*1558.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818925</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2148.00</f>
+        <f>J15*2341.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818926</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3216.00</f>
+        <f>J16*3505.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818927</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3169.00</f>
+        <f>J17*3454.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>818928</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*5505.00</f>
+        <f>J18*6000.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834706</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
-      <c r="H19" s="2" t="s">
-        <v>16</v>
+      <c r="H19" s="2">
+        <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1599.00</f>
+        <f>J19*1743.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834707</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2135.00</f>
+        <f>J20*2327.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834708</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*3185.00</f>
+        <f>J21*3472.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>