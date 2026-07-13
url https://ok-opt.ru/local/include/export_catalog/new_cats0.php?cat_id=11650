--- v1 (2026-05-11)
+++ v2 (2026-07-13)
@@ -16,251 +16,245 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Клапана обратные</t>
   </si>
   <si>
     <t>Обратные клапана латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-441001</t>
   </si>
   <si>
     <t>VT.151.N.04</t>
   </si>
   <si>
     <t>Клапан обратный  1/2" (латунный золотник) (13 /208шт)</t>
   </si>
   <si>
     <t>486.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-441002</t>
+  </si>
+  <si>
+    <t>VT.151.N.05</t>
+  </si>
+  <si>
+    <t>Клапан обратный  3/4" (латунный золотник) (11 /132шт)</t>
+  </si>
+  <si>
+    <t>717.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>VLC-441003</t>
+  </si>
+  <si>
+    <t>VT.151.N.06</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1" (латунный золотник)  (8 /96шт)</t>
+  </si>
+  <si>
+    <t>1 103.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441004</t>
+  </si>
+  <si>
+    <t>VT.161.N.04</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1/2"  (20 /320шт)</t>
+  </si>
+  <si>
+    <t>433.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441005</t>
+  </si>
+  <si>
+    <t>VT.161.N.05</t>
+  </si>
+  <si>
+    <t>Клапан обратный  3/4"  (15 /240шт)</t>
+  </si>
+  <si>
+    <t>533.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441006</t>
+  </si>
+  <si>
+    <t>VT.161.N.06</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>881.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441007</t>
+  </si>
+  <si>
+    <t>VT.161.N.07</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1 1/4" (6 /72шт)</t>
+  </si>
+  <si>
+    <t>1 261.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-441008</t>
+  </si>
+  <si>
+    <t>VT.161.N.08</t>
+  </si>
+  <si>
+    <t>Клапан обратный  1 1/2" (4 /48шт)</t>
+  </si>
+  <si>
+    <t>2 121.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441009</t>
+  </si>
+  <si>
+    <t>VT.161.N.09</t>
+  </si>
+  <si>
+    <t>Клапан обратный  2" (3 /24шт)</t>
+  </si>
+  <si>
+    <t>3 017.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441010</t>
+  </si>
+  <si>
+    <t>VT.171.N.04</t>
+  </si>
+  <si>
+    <t>Обратный клапан с дренажем и воздухоотводчиком  1/2" (10 /60шт)</t>
+  </si>
+  <si>
+    <t>1 108.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441011</t>
+  </si>
+  <si>
+    <t>VT.171.N.05</t>
+  </si>
+  <si>
+    <t>Обратный клапан с дренажем и воздухоотводчиком  3/4" (8 /32шт)</t>
+  </si>
+  <si>
+    <t>1 558.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-441012</t>
+  </si>
+  <si>
+    <t>VT.171.N.06</t>
+  </si>
+  <si>
+    <t>Обратный клапан с дренажем и воздухоотводчиком  1" (6 /24шт)</t>
+  </si>
+  <si>
+    <t>2 341.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...148 lines deleted...]
-    <t>2 341.00 руб.</t>
   </si>
   <si>
     <t>VLC-441013</t>
   </si>
   <si>
     <t>VT.171.N.07</t>
   </si>
   <si>
     <t>Обратный клапан с дренажем и воздухоотводчиком  1 1/4" (3 /12шт)</t>
   </si>
   <si>
     <t>3 505.00 руб.</t>
   </si>
   <si>
     <t>VLC-441014</t>
   </si>
   <si>
     <t>VT.202.N.06</t>
   </si>
   <si>
     <t>Клапан обратный для гравитационных  систем   1" (3 /24шт)</t>
   </si>
   <si>
     <t>3 454.00 руб.</t>
   </si>
@@ -1404,612 +1398,612 @@
         <f>J4*486.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>818915</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="H5" s="2" t="s">
-        <v>23</v>
+      <c r="H5" s="2">
+        <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*717.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818916</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="2" t="s">
-        <v>28</v>
+      <c r="H6" s="2">
+        <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1103.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818917</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" s="2" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="H7" s="2">
+        <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*433.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818918</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G8" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*533.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818919</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...12 lines deleted...]
-        <v>42</v>
+      <c r="G9" s="2">
+        <v>2</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*881.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>818920</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1261.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>818921</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="2" t="s">
+      <c r="G11" s="2">
+        <v>7</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*2121.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>818922</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3017.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>818923</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1108.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>818924</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
-      <c r="H14" s="2">
-        <v>0</v>
+      <c r="H14" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1558.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>818925</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="G15" s="2">
+        <v>0</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2341.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>818926</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="F16" s="2" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3505.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>818927</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3454.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>818928</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*6000.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834706</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1743.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834707</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="F20" s="2" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G20" s="2">
         <v>5</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2327.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834708</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="F21" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3472.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>