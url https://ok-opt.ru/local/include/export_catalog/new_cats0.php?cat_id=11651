--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -63,117 +63,117 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Клапана обратные</t>
   </si>
   <si>
     <t>Обратные клапана латунные VIEIR горизонтальные</t>
   </si>
   <si>
     <t>FIO-250001</t>
   </si>
   <si>
     <t>ZH679</t>
   </si>
   <si>
     <t>Горизонтальный обратный клапан  1/2 VR (20/160шт)</t>
   </si>
   <si>
-    <t>328.74 руб.</t>
+    <t>324.87 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-250002</t>
   </si>
   <si>
     <t>ZH680</t>
   </si>
   <si>
     <t>Горизонтальный обратный клапан  3/4 VR (12/96шт)</t>
   </si>
   <si>
-    <t>453.69 руб.</t>
+    <t>448.35 руб.</t>
   </si>
   <si>
     <t>FIO-250003</t>
   </si>
   <si>
     <t>ZH681</t>
   </si>
   <si>
     <t>Горизонтальный обратный клапан  1 VR (10/80шт)</t>
   </si>
   <si>
-    <t>725.90 руб.</t>
+    <t>717.36 руб.</t>
   </si>
   <si>
     <t>FIO-250004</t>
   </si>
   <si>
     <t>ZH682</t>
   </si>
   <si>
     <t>Горизонтальный обратный клапан  11/4 VR (5/40шт)</t>
   </si>
   <si>
-    <t>1 243.55 руб.</t>
+    <t>1 228.92 руб.</t>
   </si>
   <si>
     <t>FIO-250005</t>
   </si>
   <si>
     <t>ZH683</t>
   </si>
   <si>
     <t>Горизонтальный обратный клапан  11/2  VR (4/32шт)</t>
   </si>
   <si>
-    <t>1 502.38 руб.</t>
+    <t>1 484.70 руб.</t>
   </si>
   <si>
     <t>FIO-250006</t>
   </si>
   <si>
     <t>ZH684</t>
   </si>
   <si>
     <t>Горизонтальный обратный клапан  2  VR (3/24шт)</t>
   </si>
   <si>
-    <t>2 278.85 руб.</t>
+    <t>2 252.04 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -860,226 +860,226 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*328.74</f>
+        <f>J4*324.87</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>818936</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>16</v>
+      <c r="G5" s="2">
+        <v>8</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*453.69</f>
+        <f>J5*448.35</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818937</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*725.90</f>
+        <f>J6*717.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818938</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1243.55</f>
+        <f>J7*1228.92</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818939</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1502.38</f>
+        <f>J8*1484.70</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>818940</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2278.85</f>
+        <f>J9*2252.04</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>