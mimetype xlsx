--- v1 (2026-05-11)
+++ v2 (2026-07-13)
@@ -882,52 +882,52 @@
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*324.87</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>818936</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="2">
-        <v>8</v>
+      <c r="G5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*448.35</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>818937</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -953,51 +953,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*717.36</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>818938</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1228.92</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>818939</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">