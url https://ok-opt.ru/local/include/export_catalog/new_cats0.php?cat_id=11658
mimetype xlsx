--- v0 (2026-03-13)
+++ v1 (2026-05-01)
@@ -16,3710 +16,3725 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1231">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фитинги латунные резьбовые</t>
   </si>
   <si>
     <t>Фитинги резьбовые латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-1313005</t>
   </si>
   <si>
     <t>VTr.583.U.0004</t>
   </si>
   <si>
     <t>Пробка-уровень 1/2" нар. с доп. уплотнением</t>
   </si>
   <si>
-    <t>152.00 руб.</t>
+    <t>167.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-721001</t>
+  </si>
+  <si>
+    <t>VTr.015.N.04</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" с накидной гайкой  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>190.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-721002</t>
+  </si>
+  <si>
+    <t>VTr.015.N.05</t>
+  </si>
+  <si>
+    <t>Сгон 3/4" с накидной гайкой  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>296.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...11 lines deleted...]
-    <t>174.00 руб.</t>
+    <t>VLC-721003</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 1/2" вн.-вн.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>241.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-721004</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 3/4" вн.-вн. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>410.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721005</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0006</t>
+  </si>
+  <si>
+    <t>Угольник 1" вн.-вн.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>713.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>&gt;500</t>
-[...8 lines deleted...]
-    <t>Сгон 3/4" с накидной гайкой  (10 /110шт)</t>
+    <t>VLC-721006</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0007</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/4" вн.-вн.  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 438.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721007</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0008</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/2" вн.-вн.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 643.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721008</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0009</t>
+  </si>
+  <si>
+    <t>Угольник 2" вн.-вн.  (1 /7шт)</t>
+  </si>
+  <si>
+    <t>2 911.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721009</t>
+  </si>
+  <si>
+    <t>VTr.091.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 45, 1/2" вн.-вн.   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>224.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721010</t>
+  </si>
+  <si>
+    <t>VTr.091.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 45, 3/4" вн.-вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>319.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721011</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0002</t>
+  </si>
+  <si>
+    <t>Угольник 1/4" вн.-нар.  (10 /500шт)</t>
+  </si>
+  <si>
+    <t>99.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721012</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 1/2" вн.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>&gt;5000</t>
+  </si>
+  <si>
+    <t>VLC-721013</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 3/4" вн.-нар.   (10 /60шт)</t>
+  </si>
+  <si>
+    <t>393.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721014</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0006</t>
+  </si>
+  <si>
+    <t>Угольник 1" вн.-нар.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>606.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721015</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0007</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/4" вн.-нар.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 435.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721016</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0008</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/2" вн.-нар.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 877.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721017</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0009</t>
+  </si>
+  <si>
+    <t>Угольник 2" вн.-нар.  (1 /6шт)</t>
+  </si>
+  <si>
+    <t>3 151.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721018</t>
+  </si>
+  <si>
+    <t>VTr.093.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 1/2" нар.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>210.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721019</t>
+  </si>
+  <si>
+    <t>VTr.093.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 3/4" нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>436.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721020</t>
+  </si>
+  <si>
+    <t>VTr.093.N.0006</t>
+  </si>
+  <si>
+    <t>Угольник 1" нар.-нар.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>699.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721021</t>
+  </si>
+  <si>
+    <t>VTr.094.N.04010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1/2"x10мм, вн.-нар.  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>276.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721022</t>
+  </si>
+  <si>
+    <t>VTr.094.N.04020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1/2"x20мм, вн.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>334.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721023</t>
+  </si>
+  <si>
+    <t>VTr.094.N.04030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1/2"x30мм, вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>368.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721024</t>
+  </si>
+  <si>
+    <t>VTr.094.N.05010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x10мм, вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>423.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721025</t>
+  </si>
+  <si>
+    <t>VTr.094.N.05020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x20мм, вн.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>485.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721026</t>
+  </si>
+  <si>
+    <t>VTr.094.N.05030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x30мм, вн.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>557.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721027</t>
+  </si>
+  <si>
+    <t>VTr.094.N.06010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x10мм, вн.-нар.   (5 /60шт)</t>
+  </si>
+  <si>
+    <t>613.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721028</t>
+  </si>
+  <si>
+    <t>VTr.094.N.06020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x20мм, вн.-нар.   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>617.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721029</t>
+  </si>
+  <si>
+    <t>VTr.094.N.06030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x30мм, вн.-нар.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>776.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721030</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0504010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x1/2"x10мм, нар.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>246.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721031</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0504020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x1/2"x20мм, нар.-нар.  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>314.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721032</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0504030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x1/2"x30мм, нар.-нар.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>257.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721033</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0605010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x3/4"x10мм, нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>381.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721034</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0605020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x3/4"x20мм, нар.-нар.   (10 /70шт)</t>
+  </si>
+  <si>
+    <t>444.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721035</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0605030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x3/4"x30мм, нар.-нар.   (5 /70шт)</t>
+  </si>
+  <si>
+    <t>494.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721036</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0004</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 1/2" вн.-нар.   (10 /90шт)</t>
+  </si>
+  <si>
+    <t>352.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721037</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0005</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 3/4" вн.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>610.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721038</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0006</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 1" вн.-нар.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 098.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721039</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0007</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 1 1/4" вн.-нар.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 764.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721040</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник 1/2" вн.-вн.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>283.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721041</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник 3/4" вн.-вн.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>439.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721042</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0006</t>
+  </si>
+  <si>
+    <t>Тройник 1" вн.-вн.-вн.  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>843.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721043</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0007</t>
+  </si>
+  <si>
+    <t>Тройник 1 1/4" вн.-вн.-вн.  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 507.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721044</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0008</t>
+  </si>
+  <si>
+    <t>Тройник 1 1/2" вн.-вн.-вн.  (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 823.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721045</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0009</t>
+  </si>
+  <si>
+    <t>Тройник 2" вн.-вн.-вн. (1 /9шт)</t>
+  </si>
+  <si>
+    <t>2 757.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721046</t>
+  </si>
+  <si>
+    <t>VTr.131.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник 1/2" нар.-нар.-нар.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>340.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721047</t>
+  </si>
+  <si>
+    <t>VTr.131.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник 3/4" нар.-нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>526.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721048</t>
+  </si>
+  <si>
+    <t>VTr.131.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х1/2" нар.-нар.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>384.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721049</t>
+  </si>
+  <si>
+    <t>VTr.131.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х3/4" нар.-нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>427.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721050</t>
+  </si>
+  <si>
+    <t>VTr.131.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х3/4"х1/2" нар.-нар.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>493.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721051</t>
+  </si>
+  <si>
+    <t>VTr.136.N.0404</t>
+  </si>
+  <si>
+    <t>Тройник косой 1/2"x1/2" для греющего кабеля или гильзы под погружной датчик (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 015.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721052</t>
+  </si>
+  <si>
+    <t>VTr.136.N.0504</t>
+  </si>
+  <si>
+    <t>Тройник косой 3/4"x1/2" для греющиего кабеля или гильзы под погружной датчик (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 212.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721053</t>
+  </si>
+  <si>
+    <t>VTr.136.N.0604</t>
+  </si>
+  <si>
+    <t>Тройник косой 1"х1/2" для греющего кабеля или гильзы под погружной датчик (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 366.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721054</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0410</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х10мм   (10 /350шт)</t>
+  </si>
+  <si>
+    <t>85.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721055</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0415</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х15мм   (10 /260шт)</t>
+  </si>
+  <si>
+    <t>118.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721056</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0420</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х20мм  (10 /210шт)</t>
+  </si>
+  <si>
+    <t>139.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721057</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0425</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х25мм   (10 /200шт)</t>
+  </si>
+  <si>
+    <t>149.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721058</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0430</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х30мм   (10 /170шт)</t>
+  </si>
+  <si>
+    <t>176.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721059</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0440</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х40мм   (10 /140шт)</t>
+  </si>
+  <si>
+    <t>206.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721060</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0450</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х50мм   (10 /100шт)</t>
+  </si>
+  <si>
+    <t>259.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721061</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0410</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х10мм (ХРОМ)   (10 /300шт)</t>
+  </si>
+  <si>
+    <t>116.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721062</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0415</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х15мм (ХРОМ)   (10 /250шт)</t>
+  </si>
+  <si>
+    <t>151.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721063</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0420</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х20мм (ХРОМ)   (10 /230шт)</t>
+  </si>
+  <si>
+    <t>166.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721064</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0425</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х25мм (ХРОМ)   (10 /200шт)</t>
+  </si>
+  <si>
+    <t>197.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721065</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0430</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х30мм (ХРОМ)   (10 /180шт)</t>
+  </si>
+  <si>
+    <t>222.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721066</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0440</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х40мм (ХРОМ)   (10 /140шт)</t>
+  </si>
+  <si>
+    <t>253.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721067</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0450</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х50мм (ХРОМ)  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>336.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721068</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0460</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х60мм (ХРОМ)  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>358.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721069</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0470</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х70мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>432.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721070</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0480</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х80мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>437.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721071</t>
+  </si>
+  <si>
+    <t>VTr.198.C.04100</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х100мм (ХРОМ)   (5 /65шт)</t>
+  </si>
+  <si>
+    <t>577.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721072</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0515</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х15мм (ХРОМ)   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>236.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721073</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0520</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х20мм (ХРОМ)  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>277.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721074</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0525</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х25мм (ХРОМ)  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>312.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721075</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0530</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х30мм (ХРОМ)  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>343.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721076</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0540</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х40мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>416.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721077</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0550</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х50мм (ХРОМ)  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>481.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721078</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0560</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х60мм (ХРОМ)  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721079</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0570</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х70мм (ХРОМ)   (5 /55шт)</t>
+  </si>
+  <si>
+    <t>666.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721080</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0580</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х80мм (ХРОМ)   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>806.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721081</t>
+  </si>
+  <si>
+    <t>VTr.198.C.05100</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х100мм (ХРОМ)   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>877.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721082</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0615</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х15мм (ХРОМ)  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>365.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721083</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0620</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х20мм (ХРОМ)  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>442.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721084</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0625</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х25мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>492.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721085</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0630</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х30мм (ХРОМ)   (5 /70шт)</t>
+  </si>
+  <si>
+    <t>567.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721086</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0640</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х40мм (ХРОМ)   (5 /45шт)</t>
+  </si>
+  <si>
+    <t>674.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721087</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0650</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х50мм (ХРОМ)  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>872.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721088</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0660</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х60мм (ХРОМ)  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 000.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721089</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0670</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х70мм (ХРОМ)    (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 145.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721090</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0680</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х80мм (ХРОМ)   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 241.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721091</t>
+  </si>
+  <si>
+    <t>VTr.198.C.06100</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х100мм (ХРОМ)  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 421.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721092</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0403</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1/2"х3/8" вн.-вн.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>141.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721093</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0502</t>
+  </si>
+  <si>
+    <t>Муфта переходная 3/4"х1/4" вн.-вн.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>235.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721094</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0504</t>
+  </si>
+  <si>
+    <t>Муфта переходная 3/4"х1/2" вн.-вн.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>VLC-721095</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0604</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1"х1/2" вн.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>307.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721096</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0605</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1"х3/4" вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>385.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721097</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0705</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/4"х3/4" вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>488.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721098</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0706</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/4"х1" вн.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>574.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721099</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0806</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/2"х1" вн.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>683.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721100</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0807</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/2"х1 1/4" вн.-вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>VLC-721101</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0907</t>
+  </si>
+  <si>
+    <t>Муфта переходная 2"х1 1/4" вн.-вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>945.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721102</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0908</t>
+  </si>
+  <si>
+    <t>Муфта переходная 2"х1 1/2" вн.-вн.   (5 /20шт)</t>
+  </si>
+  <si>
+    <t>971.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721103</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0906</t>
+  </si>
+  <si>
+    <t>Муфта переходная 2"х1" вн.-вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>925.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721104</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0704</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/4"х1/2" вн.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>467.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721105</t>
+  </si>
+  <si>
+    <t>VTr.250.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник под датчик теплосчётчика, 1/2"х M10 х1/2" вн.-вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>406.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721106</t>
+  </si>
+  <si>
+    <t>VTr.250.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник под датчик теплосчётчика, 3/4"х M10 х 3/4" вн.-вн.-вн. (10 /60шт)</t>
+  </si>
+  <si>
+    <t>486.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721107</t>
+  </si>
+  <si>
+    <t>VTr.250.N.0006</t>
+  </si>
+  <si>
+    <t>Тройник под датчик теплосчётчика, 1"х M10 х1" вн.-вн.-вн.  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>631.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721108</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0004</t>
+  </si>
+  <si>
+    <t>Муфта 1/2" вн.-вн. (10 /180шт)</t>
+  </si>
+  <si>
+    <t>129.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721109</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0005</t>
+  </si>
+  <si>
+    <t>Муфта 3/4" вн.-вн.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>218.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721110</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0006</t>
+  </si>
+  <si>
+    <t>Муфта 1" вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>322.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721111</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0007</t>
+  </si>
+  <si>
+    <t>Муфта 1 1/4" вн.-вн. (10 /40шт)</t>
+  </si>
+  <si>
+    <t>634.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721112</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0008</t>
+  </si>
+  <si>
+    <t>Муфта 1 1/2" вн.-вн.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>VLC-721113</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0009</t>
+  </si>
+  <si>
+    <t>Муфта 2" вн.-вн.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 374.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721114</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0004</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1/2" вн.-вн.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>338.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721115</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0005</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 3/4" вн.-вн.   (10 /50шт)</t>
+  </si>
+  <si>
+    <t>622.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721116</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0006</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1" вн.-вн.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>900.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721117</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0007</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1 1/4" вн.-вн.   (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 654.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721118</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0008</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1 1/2" вн.-вн.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 130.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721119</t>
+  </si>
+  <si>
+    <t>VTr.340.C.0004</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1/2" вн.-вн. Хром   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>395.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721120</t>
+  </si>
+  <si>
+    <t>VTr.340.C.0005</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 3/4" вн.-вн. Хром   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>743.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721121</t>
+  </si>
+  <si>
+    <t>VTr.340.C.0006</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1" вн.-вн. Хром  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>972.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721122</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0004</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1/2" вн.-нар.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>VLC-721123</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0005</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 3/4" вн.-нар. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>453.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721124</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0006</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1" вн.-нар.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>885.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721125</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0007</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/4" вн.-нар.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 365.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721126</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0008</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/2" вн.-нар.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 949.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721127</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0009</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 2" вн.-нар.  (1 /8шт)</t>
+  </si>
+  <si>
+    <t>4 259.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721129</t>
+  </si>
+  <si>
+    <t>VTr.424.N.M004</t>
+  </si>
+  <si>
+    <t>Переходник для подключения датчика температуры M10х1/2"   (10 /380шт)</t>
+  </si>
+  <si>
+    <t>107.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721130</t>
+  </si>
+  <si>
+    <t>VTr.424.N.M005</t>
+  </si>
+  <si>
+    <t>Переходник для подключения датчика температуры M10х3/4"   (10 /300шт)</t>
+  </si>
+  <si>
+    <t>VLC-721131</t>
+  </si>
+  <si>
+    <t>VTr.424.N.M006</t>
+  </si>
+  <si>
+    <t>Переходник для подключения датчика температуры M10х1"   (10 /170шт)</t>
+  </si>
+  <si>
+    <t>208.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721132</t>
+  </si>
+  <si>
+    <t>VTr.551.N.04064</t>
+  </si>
+  <si>
+    <t>Гильза для погружного датчика температуры 1/2"х64мм   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>324.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721133</t>
+  </si>
+  <si>
+    <t>VTr.551.N.04090</t>
+  </si>
+  <si>
+    <t>Гильза для погружного датчика температуры 1/2"х90мм  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>363.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721136</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0302</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 3/8"х1/4" нар.-нар.  (10 /500шт)</t>
+  </si>
+  <si>
+    <t>59.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721137</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0402</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1/2"х1/4" нар.-нар.  (10 /400шт)</t>
+  </si>
+  <si>
+    <t>77.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721138</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0403</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1/2"х3/8" нар.-нар.  (10 /400шт)</t>
+  </si>
+  <si>
+    <t>88.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721139</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0504</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 3/4"х1/2" нар.-нар.   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>127.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721140</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0604</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1"х1/2" нар.-нар.   (10 /130шт)</t>
+  </si>
+  <si>
+    <t>263.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721141</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0605</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1"х3/4" нар.-нар.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>VLC-721142</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0705</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/4"х3/4" нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>435.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721143</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0706</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/4"х1" нар.-нар. (10 /60шт)</t>
+  </si>
+  <si>
+    <t>479.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721144</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0704</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/4"х1/2" нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>438.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721145</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0804</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х1/2" нар.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>533.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721146</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0806</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х1" нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>556.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721147</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0807</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х1 1/4" нар.-нар.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>597.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721148</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0805</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х3/4" нар.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>537.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721149</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0906</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>915.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721150</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0907</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1 1/4" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>878.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721151</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0908</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1 1/2" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>831.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721152</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0905</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х3/4" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>859.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721153</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0904</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1/2" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>893.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721154</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0302</t>
+  </si>
+  <si>
+    <t>Футорка 3/8"х1/4" нар.-вн.  (10 /700шт)</t>
+  </si>
+  <si>
+    <t>32.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721155</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0402</t>
+  </si>
+  <si>
+    <t>Футорка 1/2"х1/4" нар.-вн.   (10 /450шт)</t>
+  </si>
+  <si>
+    <t>83.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721156</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0403</t>
+  </si>
+  <si>
+    <t>Футорка 1/2"х3/8" нар.-вн.   (10 /450шт)</t>
+  </si>
+  <si>
+    <t>VLC-721157</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0504</t>
+  </si>
+  <si>
+    <t>Футорка 3/4"х1/2" нар.-вн.   (10 /350шт)</t>
+  </si>
+  <si>
+    <t>103.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721158</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0604</t>
+  </si>
+  <si>
+    <t>Футорка 1"х1/2" нар.-вн.  (10 /180шт)</t>
   </si>
   <si>
     <t>271.00 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...323 lines deleted...]
-    <t>Эксцентрик 1"x30мм, вн.-нар.   (5 /40шт)</t>
+    <t>VLC-721159</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0605</t>
+  </si>
+  <si>
+    <t>Футорка 1"х3/4" нар.-вн.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>170.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721160</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0704</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/4" х1/2" нар.-вн.   (10 /100шт)</t>
+  </si>
+  <si>
+    <t>616.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721161</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0705</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/4"х3/4" нар.-вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>VLC-721162</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0706</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/4"х1" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>337.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721163</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0804</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х1/2" нар.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>965.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721164</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0805</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х3/4" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>864.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721165</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0806</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х1" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>672.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721166</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0807</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х1 1/4" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>323.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721167</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0904</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1/2" нар.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>1 075.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721168</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0905</t>
+  </si>
+  <si>
+    <t>Футорка 2"х3/4" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 030.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721169</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0907</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1 1/4" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>985.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721170</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0908</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1 1/2" нар.-вн.  (10 /40шт)</t>
   </si>
   <si>
     <t>712.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721030</t>
-[...101 lines deleted...]
-    <t>Сгон угловой разъемный (американка) 1" вн.-нар.   (5 /25шт)</t>
+    <t>VLC-721171</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0906</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 192.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721172</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0004</t>
+  </si>
+  <si>
+    <t>Ниппель 1/2" нар.-нар.  (10 /360шт)</t>
+  </si>
+  <si>
+    <t>76.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721173</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0005</t>
+  </si>
+  <si>
+    <t>Ниппель 3/4" нар.-нар.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>144.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721174</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0006</t>
+  </si>
+  <si>
+    <t>Ниппель 1" нар.-нар.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>294.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721175</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0007</t>
+  </si>
+  <si>
+    <t>Ниппель 1 1/4" нар.-нар.   (10 /60шт)</t>
+  </si>
+  <si>
+    <t>424.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721176</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0008</t>
+  </si>
+  <si>
+    <t>Ниппель 1 1/2" нар.-нар.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>VLC-721177</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0009</t>
+  </si>
+  <si>
+    <t>Ниппель 2" нар.-нар.  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>869.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721178</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0004</t>
+  </si>
+  <si>
+    <t>Пробка 1/2" нар.  (10 /450шт)</t>
+  </si>
+  <si>
+    <t>86.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721179</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0005</t>
+  </si>
+  <si>
+    <t>Пробка 3/4" нар.  (10 /320шт)</t>
+  </si>
+  <si>
+    <t>138.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721180</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0006</t>
+  </si>
+  <si>
+    <t>Пробка 1" нар.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>262.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721181</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0007</t>
+  </si>
+  <si>
+    <t>Пробка 1 1/4" нар.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>VLC-721182</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0008</t>
+  </si>
+  <si>
+    <t>Пробка 1 1/2" нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>528.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721183</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0009</t>
+  </si>
+  <si>
+    <t>Пробка 2" нар.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>951.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721184</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0004</t>
+  </si>
+  <si>
+    <t>Заглушка 1/2" вн.  (10 /440шт)</t>
+  </si>
+  <si>
+    <t>VLC-721185</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0005</t>
+  </si>
+  <si>
+    <t>Заглушка 3/4" вн.  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>137.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721186</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0006</t>
+  </si>
+  <si>
+    <t>Заглушка 1" вн.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>186.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721187</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0007</t>
+  </si>
+  <si>
+    <t>Заглушка 1 1/4" вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>398.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721188</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0008</t>
+  </si>
+  <si>
+    <t>Заглушка 1 1/2" вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>595.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721189</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0009</t>
+  </si>
+  <si>
+    <t>Заглушка 2" вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>952.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721190</t>
+  </si>
+  <si>
+    <t>VTr.592.NE.040E</t>
+  </si>
+  <si>
+    <t>Переходник 1/2" х евроконус вн.-нар.  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>201.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721191</t>
+  </si>
+  <si>
+    <t>VTr.592.NE.050E</t>
+  </si>
+  <si>
+    <t>Переходник 3/4" х евроконус вн.-нар.   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>226.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721192</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0302</t>
+  </si>
+  <si>
+    <t>Переходник 3/8"х1/4" вн.-нар.   (10 /480шт)</t>
+  </si>
+  <si>
+    <t>66.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721193</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0402</t>
+  </si>
+  <si>
+    <t>Переходник 1/2"х1/4" вн.-нар.  (10 /400шт)</t>
+  </si>
+  <si>
+    <t>VLC-721194</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0403</t>
+  </si>
+  <si>
+    <t>Переходник 1/2"х3/8" вн.-нар.  (10 /350шт)</t>
+  </si>
+  <si>
+    <t>89.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721195</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0504</t>
+  </si>
+  <si>
+    <t>Переходник 3/4"х1/2" вн.-нар.  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>205.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721196</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0604</t>
+  </si>
+  <si>
+    <t>Переходник 1"х1/2" вн.-нар.  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>VLC-721197</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0605</t>
+  </si>
+  <si>
+    <t>Переходник 1"х3/4" вн.-нар.  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>227.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721198</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0704</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/4"х1/2" вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>440.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721199</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0706</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/4"х1" вн.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721200</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0705</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/4"х3/4" вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>476.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721201</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0806</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/2"х1" вн.-нар.  (8 /64шт)</t>
+  </si>
+  <si>
+    <t>690.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721202</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0807</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/2"х 1 1/4" вн.-нар.   (8 /64шт)</t>
+  </si>
+  <si>
+    <t>664.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721203</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0906</t>
+  </si>
+  <si>
+    <t>Переходник 2"х1" вн.-нар.   (8 /48шт)</t>
+  </si>
+  <si>
+    <t>924.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721204</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0907</t>
+  </si>
+  <si>
+    <t>Переходник 2" х 1 1/4" вн.-нар.   (6 /36шт)</t>
+  </si>
+  <si>
+    <t>962.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721205</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0908</t>
+  </si>
+  <si>
+    <t>Переходник 2" х 1 1/2" вн.-нар.   (6 /36шт)</t>
+  </si>
+  <si>
+    <t>892.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721206</t>
+  </si>
+  <si>
+    <t>VTr.600.N.06110</t>
+  </si>
+  <si>
+    <t>Пятиходовое соединение для насоса, 1"х110 мм   (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 043.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721207</t>
+  </si>
+  <si>
+    <t>VTr.600.N.06080</t>
+  </si>
+  <si>
+    <t>Пятиходовое соединение для насоса, 1"х80 мм   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>VLC-721208</t>
+  </si>
+  <si>
+    <t>VTr.603.N.0004</t>
+  </si>
+  <si>
+    <t>Заглушка с ушком для пломбировки 1/2" вн.  (10 /450шт)</t>
+  </si>
+  <si>
+    <t>VLC-721209</t>
+  </si>
+  <si>
+    <t>VTr.603.N.0005</t>
+  </si>
+  <si>
+    <t>Заглушка с ушком для пломбировки 3/4" вн.  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>VLC-721210</t>
+  </si>
+  <si>
+    <t>VTr.611.N.0004</t>
+  </si>
+  <si>
+    <t>Полусгон с накидной гайкой 1/2"  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>VLC-721211</t>
+  </si>
+  <si>
+    <t>VTr.611.N.0005</t>
+  </si>
+  <si>
+    <t>Полусгон с накидной гайкой 3/4"  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>489.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721212</t>
+  </si>
+  <si>
+    <t>VTr.612.N.0004</t>
+  </si>
+  <si>
+    <t>Полусгон с накидной гайкой, с обратным клапаном 1/2"  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>VLC-721213</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0706</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 1 1/4"x1" (10 /50шт)</t>
+  </si>
+  <si>
+    <t>686.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721214</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0605</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 1"x3/4" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>VLC-721215</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0404</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 1/2"x1/2"  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>181.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721216</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0504</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 3/4"x1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>220.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721217</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0505</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 3/4"x3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>VLC-721218</t>
+  </si>
+  <si>
+    <t>VTr.614.N.0504</t>
+  </si>
+  <si>
+    <t>Полусгон  прямой с накидной гайкой ВН, 3/4"х1/2  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>203.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721219</t>
+  </si>
+  <si>
+    <t>VTr.614.N.0605</t>
+  </si>
+  <si>
+    <t>Полусгон  прямой с накидной гайкой ВН, 1"х3/4"  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>VLC-721220</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0410</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х10мм   (10 /330шт)</t>
+  </si>
+  <si>
+    <t>114.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721221</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0412</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х12мм  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>120.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721222</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0414</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х14мм   (10 /280шт)</t>
+  </si>
+  <si>
+    <t>119.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721223</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0416</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х16мм    (10 /260шт)</t>
+  </si>
+  <si>
+    <t>130.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721224</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0418</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х18мм  (10 /260шт)</t>
+  </si>
+  <si>
+    <t>143.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721225</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0420</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х20мм  (10 /240шт)</t>
+  </si>
+  <si>
+    <t>147.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721226</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0520</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 3/4" нар. Х20мм  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>198.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721227</t>
+  </si>
+  <si>
+    <t>VTr.651.N.0004</t>
+  </si>
+  <si>
+    <t>Ниппель под сгонный ключ 1/2" нар.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>155.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721228</t>
+  </si>
+  <si>
+    <t>VTr.651.N.0005</t>
+  </si>
+  <si>
+    <t>Ниппель под сгонный ключ 3/4" нар. (10 /130шт)</t>
+  </si>
+  <si>
+    <t>VLC-721229</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0406</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х60мм  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>238.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721230</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0408</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х80мм (10 /110шт)</t>
+  </si>
+  <si>
+    <t>359.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721231</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0410</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х100мм  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>402.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721232</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0415</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х150мм (10 /70шт)</t>
+  </si>
+  <si>
+    <t>626.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721233</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0420</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х200мм (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721234</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0425</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х250мм  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>1 131.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721235</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0408</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х80мм  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>VLC-721236</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0410</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х100мм  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>413.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721237</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0415</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х150мм   (10 /70шт)</t>
+  </si>
+  <si>
+    <t>583.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721238</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0420</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х200мм  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721239</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0425</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х250мм  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>1 003.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721240</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0410</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х10мм   (10 /300шт)</t>
+  </si>
+  <si>
+    <t>VLC-721241</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0412</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х12мм (10 /280шт)</t>
+  </si>
+  <si>
+    <t>125.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721242</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0414</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х14мм (10 /280шт)</t>
+  </si>
+  <si>
+    <t>131.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721243</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0416</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х16мм  (10 /240шт)</t>
+  </si>
+  <si>
+    <t>VLC-721244</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0418</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х18мм  (10 /230шт)</t>
+  </si>
+  <si>
+    <t>VLC-721245</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0420</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х20мм   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>148.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721246</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0520</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 3/4" внутр. Х20мм (10 /150шт)</t>
+  </si>
+  <si>
+    <t>VLC-721247</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0004</t>
+  </si>
+  <si>
+    <t>Контргайка 1/2" (10 /550шт)</t>
+  </si>
+  <si>
+    <t>40.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721248</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0005</t>
+  </si>
+  <si>
+    <t>Контргайка 3/4" (10 /500шт)</t>
+  </si>
+  <si>
+    <t>79.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721249</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0006</t>
+  </si>
+  <si>
+    <t>Контргайка 1"   (10 /350шт)</t>
+  </si>
+  <si>
+    <t>VLC-721250</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0007</t>
+  </si>
+  <si>
+    <t>Контргайка 1 1/4"  (10 2060шт)</t>
+  </si>
+  <si>
+    <t>126.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721251</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0008</t>
+  </si>
+  <si>
+    <t>Контргайка 1 1/2"   (10 /120шт)</t>
+  </si>
+  <si>
+    <t>194.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721252</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0009</t>
+  </si>
+  <si>
+    <t>Контргайка 2" (10 /60шт)</t>
+  </si>
+  <si>
+    <t>443.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721253</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0004</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 1/2"  (10 /500шт)</t>
+  </si>
+  <si>
+    <t>100.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721254</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0005</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 3/4"  (10 /420шт)</t>
+  </si>
+  <si>
+    <t>111.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721255</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0006</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 1"   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>VLC-721256</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0007</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 1 1/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>317.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721257</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1010</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 10мм  (10 /680шт)</t>
+  </si>
+  <si>
+    <t>52.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721258</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1212</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 12мм (10 /600шт)</t>
+  </si>
+  <si>
+    <t>VLC-721259</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1414</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 14мм  (10 /440шт)</t>
+  </si>
+  <si>
+    <t>95.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721260</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1616</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 16мм   (10 /320шт)</t>
+  </si>
+  <si>
+    <t>112.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721261</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1818</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 18мм  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>VLC-721262</t>
+  </si>
+  <si>
+    <t>VTr.657.N.2020</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 20мм (10 /230шт)</t>
+  </si>
+  <si>
+    <t>154.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721263</t>
+  </si>
+  <si>
+    <t>VTr.660.N.0605</t>
+  </si>
+  <si>
+    <t>Футорка под шестигранник 1"х3/4" нар.-вн.   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>178.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721264</t>
+  </si>
+  <si>
+    <t>VTr.660.N.0403</t>
+  </si>
+  <si>
+    <t>Футорка под шестигранник 1/2"х3/8" нар.-вн. (10 /500шт)</t>
+  </si>
+  <si>
+    <t>63.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721265</t>
+  </si>
+  <si>
+    <t>VTr.660.N.0405</t>
+  </si>
+  <si>
+    <t>Футорка под шестигранник 3/4"х1/2" нар.-вн.  (10 /350шт)</t>
+  </si>
+  <si>
+    <t>104.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721266</t>
+  </si>
+  <si>
+    <t>VTr.661.N.0004</t>
+  </si>
+  <si>
+    <t>Крестовина двухплоскостная 1/2 нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>VLC-721267</t>
+  </si>
+  <si>
+    <t>VTr.670.N.0504</t>
+  </si>
+  <si>
+    <t>Эксцентрик с декоративной чашкой 3/4"х1/2"   (1 /35шт)</t>
+  </si>
+  <si>
+    <t>251.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721268</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0004</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1/2" нар.-нар.   (10 /120шт)</t>
+  </si>
+  <si>
+    <t>295.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721269</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0005</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 3/4" нар.-нар. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721270</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0006</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1" нар.-нар.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>982.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721271</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0007</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/4" нар.-нар.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 413.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721272</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0008</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/2" нар.-нар.    (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 901.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721273</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0009</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 2" нар.-нар.   (1 /8шт)</t>
+  </si>
+  <si>
+    <t>4 625.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721274</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х3/4" вн.-вн.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>462.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721275</t>
+  </si>
+  <si>
+    <t>VTr.750.RN.040504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1/2"х3/4"х1/2" вн.-вн.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>378.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721276</t>
+  </si>
+  <si>
+    <t>VTr.750.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х1/2" вн.-вн.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721277</t>
+  </si>
+  <si>
+    <t>VTr.750.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х3/4"х1/2" вн.-вн.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>470.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721278</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0604</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1"х1/2"х1" вн.-вн.-вн.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>VLC-721279</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0605</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1"х3/4"х1" вн.-вн.-вн.   (5 /30шт)</t>
+  </si>
+  <si>
+    <t>660.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721280</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0706</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1 1/4"х1"х1 1/4" вн.-вн.-вн.    (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 375.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721281</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0704</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1 1/4"х1/2"х1 1/4" вн.-вн.-вн. (10 /20шт)</t>
+  </si>
+  <si>
+    <t>1 014.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721282</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0705</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1 1/4"х3/4"х1 1/4" вн.-вн.-вн.    (5 /20шт)</t>
+  </si>
+  <si>
+    <t>VLC-721283</t>
+  </si>
+  <si>
+    <t>VTr.751.N.0004</t>
+  </si>
+  <si>
+    <t>Водорозетка 1/2" вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>310.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721284</t>
+  </si>
+  <si>
+    <t>VTr.756.N.0004</t>
+  </si>
+  <si>
+    <t>Переходник для греющего кабеля (с набором уплотнителей)  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>229.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721285</t>
+  </si>
+  <si>
+    <t>VTr.760.N.0004</t>
+  </si>
+  <si>
+    <t>Крестовина 1/2" вн.  (10 /80шт)</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721286</t>
+  </si>
+  <si>
+    <t>VTr.760.N.0005</t>
+  </si>
+  <si>
+    <t>Крестовина 3/4" вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721287</t>
+  </si>
+  <si>
+    <t>VTr.760.N.0006</t>
+  </si>
+  <si>
+    <t>Крестовина 1" вн.  (5 /20шт)</t>
   </si>
   <si>
     <t>1 007.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721039</t>
-[...392 lines deleted...]
-    <t>Удлинитель 1/2" вн. х100мм (ХРОМ)   (5 /65шт)</t>
+    <t>VLC-721288</t>
+  </si>
+  <si>
+    <t>VTr.132.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 1/2" вн.-нар.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>351.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721289</t>
+  </si>
+  <si>
+    <t>VTr.132.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4" вн.-нар.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>518.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721290</t>
+  </si>
+  <si>
+    <t>VTr.132.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х1/2" вн.-нар.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721291</t>
+  </si>
+  <si>
+    <t>VTr.132.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х3/4" вн.-нар.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721292</t>
+  </si>
+  <si>
+    <t>VTr.132.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х3/4"х1/2" вн.-нар.-вн.  (10 /60шт)</t>
   </si>
   <si>
     <t>529.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721072</t>
-[...86 lines deleted...]
-    <t>Удлинитель 3/4" вн. х70мм (ХРОМ)   (5 /55шт)</t>
+    <t>VLC-721293</t>
+  </si>
+  <si>
+    <t>VTr.133.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 1/2" вн.-нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>387.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721294</t>
+  </si>
+  <si>
+    <t>VTr.133.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4" вн.-нар.-нар.  (10 /50шт)</t>
   </si>
   <si>
     <t>611.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721080</t>
-[...230 lines deleted...]
-    <t>Муфта переходная 1 1/2"х1" вн.-вн.  (10 /40шт)</t>
+    <t>VLC-721295</t>
+  </si>
+  <si>
+    <t>VTr.133.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4"х1/2"х1/2"" вн.-нар.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721296</t>
+  </si>
+  <si>
+    <t>VTr.133.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4"х1/2"х3/4"" вн.-нар.-нар  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721297</t>
+  </si>
+  <si>
+    <t>VTr.133.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4"х3/4"х1/2"" вн.-нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721298</t>
+  </si>
+  <si>
+    <t>VTr.134.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 1/2" вн.-вн.-нар.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>369.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721299</t>
+  </si>
+  <si>
+    <t>VTr.134.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4" вн.-вн.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>615.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721300</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.040505</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 1/2"х3/4"х3/4" вн.-вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721301</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х1/2" вн.-вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>505.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721302</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х3/4"х1/2" вн.-вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>565.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721303</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х3/4" вн.-вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>523.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-722001</t>
+  </si>
+  <si>
+    <t>VTr.754.N.04</t>
+  </si>
+  <si>
+    <t>Хомут ремонтный Ду15  (10 /60шт)</t>
   </si>
   <si>
     <t>627.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721100</t>
-[...380 lines deleted...]
-    <t>Гильза для погружного датчика температуры 1/2"х90мм  (10 /140шт)</t>
+    <t>VLC-722002</t>
+  </si>
+  <si>
+    <t>VTr.754.N.05</t>
+  </si>
+  <si>
+    <t>Хомут ремонтный Ду20   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>711.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-722003</t>
+  </si>
+  <si>
+    <t>VTr.754.N.06</t>
+  </si>
+  <si>
+    <t>Хомут ремонтный Ду25   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>VLC-722006</t>
+  </si>
+  <si>
+    <t>VTr.801.N.0606</t>
+  </si>
+  <si>
+    <t>Соединитель для стальных труб Ду25  с переходом на  нар. р. 1"   (2 /24шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-723001</t>
+  </si>
+  <si>
+    <t>VTr.755.G.0404</t>
+  </si>
+  <si>
+    <t>Обойма-тройник ремонтная 1/2"х1/2"х1/2" вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>736.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-723002</t>
+  </si>
+  <si>
+    <t>VTr.755.G.0504</t>
+  </si>
+  <si>
+    <t>Обойма-тройник ремонтная 3/4"х1/2"х3/4" вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>780.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900100</t>
+  </si>
+  <si>
+    <t>VTr.434.N.M10</t>
+  </si>
+  <si>
+    <t>Адаптер, для датчика температуры теплосчетчика, M10</t>
+  </si>
+  <si>
+    <t>VLC-900314</t>
+  </si>
+  <si>
+    <t>Пятиходовое соединение для насоса. 1"х80 мм</t>
+  </si>
+  <si>
+    <t>728.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900547</t>
+  </si>
+  <si>
+    <t>VTr.583.NR.0004</t>
+  </si>
+  <si>
+    <t>Пробка резьбовая с уплотнением 1/2"</t>
+  </si>
+  <si>
+    <t>106.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900845</t>
+  </si>
+  <si>
+    <t>VTr.583.NR.1010</t>
+  </si>
+  <si>
+    <t>Пробка резьбовая с уплотнением М10х1.0</t>
+  </si>
+  <si>
+    <t>28.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900900</t>
+  </si>
+  <si>
+    <t>VTr.580.NE.050E</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 3/4" х евроконус нар.-нар.</t>
+  </si>
+  <si>
+    <t>VLC-900961</t>
+  </si>
+  <si>
+    <t>VTr.583.NR.0002</t>
+  </si>
+  <si>
+    <t>Пробка резьбовая с уплотнением 1/4"</t>
+  </si>
+  <si>
+    <t>54.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901028</t>
+  </si>
+  <si>
+    <t>VTr.092.NE.0505</t>
+  </si>
+  <si>
+    <t>Фитинг резьбовой, угольник под евроконус 3/4"(EK вн.р.)х3/4"(EK нар.р.)</t>
   </si>
   <si>
     <t>333.00 руб.</t>
-  </si>
-[...2020 lines deleted...]
-    <t>Фитинг резьбовой, угольник под евроконус 3/4"(EK вн.р.)х3/4"(EK нар.р.)</t>
   </si>
   <si>
     <t>VLC-901029</t>
   </si>
   <si>
     <t>VTr.581.N.0502</t>
   </si>
   <si>
     <t>Футорка 3/4"х1/4" нар.-вн.</t>
   </si>
   <si>
     <t>VLC-999116</t>
   </si>
   <si>
     <t>VTr.424.N.D604</t>
   </si>
   <si>
     <t>Переходник для подключения датчика температуры 6мм * 1/2" нар.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -13712,11088 +13727,11088 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>824507</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*152.00</f>
+        <f>J4*167.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820106</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*174.00</f>
+        <f>J5*190.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820107</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*271.00</f>
+        <f>J6*296.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820108</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*221.00</f>
+        <f>J7*241.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820109</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*376.00</f>
+        <f>J8*410.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820110</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*654.00</f>
+        <f>J9*713.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820111</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G10" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1319.00</f>
+        <f>J10*1438.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820112</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>28</v>
+      <c r="G11" s="2">
+        <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1507.00</f>
+        <f>J11*1643.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820113</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="2">
         <v>6</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2671.00</f>
+        <f>J12*2911.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820114</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*206.00</f>
+        <f>J13*224.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820115</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*292.00</f>
+        <f>J14*319.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820116</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*91.00</f>
+        <f>J15*99.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820117</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*206.00</f>
+        <f>J16*224.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820118</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*360.00</f>
+        <f>J17*393.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820119</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*556.00</f>
+        <f>J18*606.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820120</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G19" s="2">
         <v>7</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1317.00</f>
+        <f>J19*1435.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820121</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G20" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1722.00</f>
+        <f>J20*1877.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820122</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G21" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2891.00</f>
+        <f>J21*3151.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820123</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*192.00</f>
+        <f>J22*210.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820124</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*400.00</f>
+        <f>J23*436.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820125</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G24" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*641.00</f>
+        <f>J24*699.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>820126</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="G25" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="2">
+        <v>2</v>
+      </c>
+      <c r="H25" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*253.00</f>
+        <f>J25*276.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>820127</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G26" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*306.00</f>
+        <f>J26*334.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>820128</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>114</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*338.00</f>
+        <f>J27*368.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>820129</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G28" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*388.00</f>
+        <f>J28*423.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>820130</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="G29" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="2">
+        <v>9</v>
+      </c>
+      <c r="H29" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*445.00</f>
+        <f>J29*485.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>820131</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G30" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*511.00</f>
+        <f>J30*557.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>820132</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G31" s="2">
         <v>9</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*562.00</f>
+        <f>J31*613.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>820133</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G32" s="2">
         <v>6</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*566.00</f>
+        <f>J32*617.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>820134</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G33" s="2">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*712.00</f>
+        <f>J33*776.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>820135</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*225.00</f>
+        <f>J34*246.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>820136</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*288.00</f>
+        <f>J35*314.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>820137</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G36" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*236.00</f>
+        <f>J36*257.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>820138</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*349.00</f>
+        <f>J37*381.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>820139</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G38" s="2">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*407.00</f>
+        <f>J38*444.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>820140</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G39" s="2">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*453.00</f>
+        <f>J39*494.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>820141</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*323.00</f>
+        <f>J40*352.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>820142</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*560.00</f>
+        <f>J41*610.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>820143</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G42" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1007.00</f>
+        <f>J42*1098.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>820144</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1618.00</f>
+        <f>J43*1764.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>820145</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*260.00</f>
+        <f>J44*283.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>820146</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*403.00</f>
+        <f>J45*439.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>820147</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*773.00</f>
+        <f>J46*843.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>820148</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G47" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1382.00</f>
+        <f>J47*1507.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>820149</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G48" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1672.00</f>
+        <f>J48*1823.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>820150</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*2530.00</f>
+        <f>J49*2757.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>820151</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*312.00</f>
+        <f>J50*340.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>820152</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*482.00</f>
+        <f>J51*526.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>820153</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G52" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*352.00</f>
+        <f>J52*384.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>820154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="G53" s="2" t="s">
+      <c r="G53" s="2">
+        <v>8</v>
+      </c>
+      <c r="H53" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H53" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*392.00</f>
+        <f>J53*427.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>820155</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*452.00</f>
+        <f>J54*493.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>820156</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G55" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*932.00</f>
+        <f>J55*1015.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>820157</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G56" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H56" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1112.00</f>
+        <f>J56*1212.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>820158</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1253.00</f>
+        <f>J57*1366.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>820159</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*78.00</f>
+        <f>J58*85.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>820160</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*108.00</f>
+        <f>J59*118.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>820161</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*128.00</f>
+        <f>J60*139.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>820162</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*137.00</f>
+        <f>J61*149.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>820163</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*161.00</f>
+        <f>J62*176.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>820164</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*189.00</f>
+        <f>J63*206.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>820165</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*238.00</f>
+        <f>J64*259.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>820166</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*107.00</f>
+        <f>J65*116.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>820167</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*139.00</f>
+        <f>J66*151.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>820168</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="G67" s="2" t="s">
-        <v>29</v>
+      <c r="G67" s="2">
+        <v>7</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*153.00</f>
+        <f>J67*166.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>820169</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*181.00</f>
+        <f>J68*197.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>820170</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*203.00</f>
+        <f>J69*222.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>820171</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>286</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*232.00</f>
+        <f>J70*253.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>820172</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*308.00</f>
+        <f>J71*336.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>820173</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*329.00</f>
+        <f>J72*358.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>820174</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>298</v>
       </c>
       <c r="G73" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H73" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*397.00</f>
+        <f>J73*432.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>820175</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G74" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H74" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*401.00</f>
+        <f>J74*437.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>820176</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="G75" s="2" t="s">
-        <v>28</v>
+      <c r="G75" s="2">
+        <v>0</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*529.00</f>
+        <f>J75*577.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>820177</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*217.00</f>
+        <f>J76*236.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>820178</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*254.00</f>
+        <f>J77*277.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>820179</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="G78" s="2" t="s">
+      <c r="G78" s="2">
+        <v>4</v>
+      </c>
+      <c r="H78" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*286.00</f>
+        <f>J78*312.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>820180</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*315.00</f>
+        <f>J79*343.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>820181</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G80" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H80" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*382.00</f>
+        <f>J80*416.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>820182</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="G81" s="2" t="s">
+      <c r="G81" s="2">
+        <v>10</v>
+      </c>
+      <c r="H81" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*441.00</f>
+        <f>J81*481.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>820183</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G82" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*566.00</f>
+        <f>J82*617.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>820184</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G83" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*611.00</f>
+        <f>J83*666.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>820185</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>341</v>
       </c>
       <c r="G84" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*739.00</f>
+        <f>J84*806.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>820186</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>345</v>
       </c>
       <c r="G85" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*805.00</f>
+        <f>J85*877.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>820187</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>349</v>
       </c>
       <c r="G86" s="2">
         <v>6</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*335.00</f>
+        <f>J86*365.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>820188</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G87" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*406.00</f>
+        <f>J87*442.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>820189</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G88" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*451.00</f>
+        <f>J88*492.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>820190</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G89" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*520.00</f>
+        <f>J89*567.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>820191</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>365</v>
       </c>
       <c r="G90" s="2">
         <v>3</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*618.00</f>
+        <f>J90*674.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>820192</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>369</v>
       </c>
       <c r="G91" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*800.00</f>
+        <f>J91*872.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>820193</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>373</v>
       </c>
       <c r="G92" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*917.00</f>
+        <f>J92*1000.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>820194</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>377</v>
       </c>
       <c r="G93" s="2">
         <v>3</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*1050.00</f>
+        <f>J93*1145.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>820195</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>381</v>
       </c>
       <c r="G94" s="2">
         <v>3</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*1139.00</f>
+        <f>J94*1241.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>820196</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>385</v>
       </c>
       <c r="G95" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*1304.00</f>
+        <f>J95*1421.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>820197</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>389</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*129.00</f>
+        <f>J96*141.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>820198</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="G97" s="2" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="G97" s="2">
+        <v>0</v>
+      </c>
+      <c r="H97" s="2">
+        <v>1</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*216.00</f>
+        <f>J97*235.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>820199</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F98" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H98" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="G98" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*221.00</f>
+        <f>J98*241.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>820200</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*281.00</f>
+        <f>J99*307.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>820201</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*354.00</f>
+        <f>J100*385.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>820202</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G101" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H101" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H101" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*447.00</f>
+        <f>J101*488.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>820203</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G102" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H102" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H102" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*526.00</f>
+        <f>J102*574.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>820204</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>416</v>
       </c>
       <c r="G103" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H103" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*627.00</f>
+        <f>J103*683.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>820205</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G104" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H104" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*611.00</f>
+        <f>J104*666.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>820206</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>423</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*867.00</f>
+        <f>J105*945.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>820207</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="G106" s="2" t="s">
-        <v>28</v>
+      <c r="G106" s="2">
+        <v>1</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*891.00</f>
+        <f>J106*971.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>820208</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>431</v>
       </c>
       <c r="G107" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*848.00</f>
+        <f>J107*925.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>820209</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>435</v>
       </c>
       <c r="G108" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H108" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*429.00</f>
+        <f>J108*467.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>820210</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>439</v>
       </c>
       <c r="G109" s="2">
         <v>0</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*372.00</f>
+        <f>J109*406.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>820211</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>443</v>
       </c>
       <c r="G110" s="2">
         <v>0</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*446.00</f>
+        <f>J110*486.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>820212</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>447</v>
       </c>
       <c r="G111" s="2">
         <v>0</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*579.00</f>
+        <f>J111*631.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>820213</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*119.00</f>
+        <f>J112*129.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>820214</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>455</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*200.00</f>
+        <f>J113*218.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>820215</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>459</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*295.00</f>
+        <f>J114*322.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>820216</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>463</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*582.00</f>
+        <f>J115*634.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>820217</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>467</v>
-[...1 lines deleted...]
-      <c r="G116" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="G116" s="2">
+        <v>10</v>
+      </c>
+      <c r="H116" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H116" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*849.00</f>
+        <f>J116*925.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>820218</v>
       </c>
       <c r="C117" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="D117" s="1" t="s">
+      <c r="E117" s="2" t="s">
         <v>469</v>
       </c>
-      <c r="E117" s="2" t="s">
+      <c r="F117" s="2" t="s">
         <v>470</v>
       </c>
-      <c r="F117" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G117" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H117" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*1261.00</f>
+        <f>J117*1374.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>820219</v>
       </c>
       <c r="C118" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>472</v>
       </c>
-      <c r="D118" s="1" t="s">
+      <c r="E118" s="2" t="s">
         <v>473</v>
       </c>
-      <c r="E118" s="2" t="s">
+      <c r="F118" s="2" t="s">
         <v>474</v>
       </c>
-      <c r="F118" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G118" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H118" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*310.00</f>
+        <f>J118*338.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>820220</v>
       </c>
       <c r="C119" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="D119" s="1" t="s">
+      <c r="E119" s="2" t="s">
         <v>477</v>
       </c>
-      <c r="E119" s="2" t="s">
+      <c r="F119" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="F119" s="2" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="G119" s="2">
+        <v>3</v>
       </c>
       <c r="H119" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*571.00</f>
+        <f>J119*622.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>820221</v>
       </c>
       <c r="C120" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="D120" s="1" t="s">
+      <c r="E120" s="2" t="s">
         <v>481</v>
       </c>
-      <c r="E120" s="2" t="s">
+      <c r="F120" s="2" t="s">
         <v>482</v>
       </c>
-      <c r="F120" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G120" s="2">
+        <v>6</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*826.00</f>
+        <f>J120*900.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>820222</v>
       </c>
       <c r="C121" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="D121" s="1" t="s">
+      <c r="E121" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="E121" s="2" t="s">
+      <c r="F121" s="2" t="s">
         <v>486</v>
       </c>
-      <c r="F121" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G121" s="2" t="s">
+      <c r="G121" s="2">
+        <v>7</v>
+      </c>
+      <c r="H121" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H121" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*1518.00</f>
+        <f>J121*1654.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>820223</v>
       </c>
       <c r="C122" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="D122" s="1" t="s">
+      <c r="E122" s="2" t="s">
         <v>489</v>
       </c>
-      <c r="E122" s="2" t="s">
+      <c r="F122" s="2" t="s">
         <v>490</v>
       </c>
-      <c r="F122" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G122" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H122" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*1954.00</f>
+        <f>J122*2130.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>820224</v>
       </c>
       <c r="C123" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D123" s="1" t="s">
+      <c r="E123" s="2" t="s">
         <v>493</v>
       </c>
-      <c r="E123" s="2" t="s">
+      <c r="F123" s="2" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*362.00</f>
+        <f>J123*395.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>820225</v>
       </c>
       <c r="C124" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="D124" s="1" t="s">
+      <c r="E124" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="E124" s="2" t="s">
+      <c r="F124" s="2" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="G124" s="2">
         <v>4</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*652.00</f>
+        <f>J124*743.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>820226</v>
       </c>
       <c r="C125" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="D125" s="1" t="s">
+      <c r="E125" s="2" t="s">
         <v>501</v>
       </c>
-      <c r="E125" s="2" t="s">
+      <c r="F125" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="F125" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G125" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*892.00</f>
+        <f>J125*972.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>820227</v>
       </c>
       <c r="C126" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="D126" s="1" t="s">
+      <c r="E126" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="E126" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*253.00</f>
+        <f>J126*276.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>820228</v>
       </c>
       <c r="C127" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="D127" s="1" t="s">
+      <c r="E127" s="2" t="s">
         <v>508</v>
       </c>
-      <c r="E127" s="2" t="s">
+      <c r="F127" s="2" t="s">
         <v>509</v>
       </c>
-      <c r="F127" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G127" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*416.00</f>
+        <f>J127*453.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>820229</v>
       </c>
       <c r="C128" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D128" s="1" t="s">
+      <c r="E128" s="2" t="s">
         <v>512</v>
       </c>
-      <c r="E128" s="2" t="s">
+      <c r="F128" s="2" t="s">
         <v>513</v>
       </c>
-      <c r="F128" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G128" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*812.00</f>
+        <f>J128*885.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>820230</v>
       </c>
       <c r="C129" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="D129" s="1" t="s">
+      <c r="E129" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="E129" s="2" t="s">
+      <c r="F129" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="F129" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G129" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*1253.00</f>
+        <f>J129*1365.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>820231</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="G130" s="2" t="s">
-        <v>28</v>
+      <c r="G130" s="2">
+        <v>7</v>
       </c>
       <c r="H130" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*1788.00</f>
+        <f>J130*1949.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>820232</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>525</v>
       </c>
       <c r="G131" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H131" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H131" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*3907.00</f>
+        <f>J131*4259.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>820234</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>529</v>
       </c>
       <c r="G132" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*98.00</f>
+        <f>J132*107.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>820235</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>533</v>
+        <v>451</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*118.00</f>
+        <f>J133*129.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>820236</v>
       </c>
       <c r="C134" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="D134" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="D134" s="1" t="s">
+      <c r="E134" s="2" t="s">
         <v>535</v>
       </c>
-      <c r="E134" s="2" t="s">
+      <c r="F134" s="2" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="G134" s="2">
         <v>1</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*190.00</f>
+        <f>J134*208.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>820237</v>
       </c>
       <c r="C135" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="D135" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="D135" s="1" t="s">
+      <c r="E135" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="E135" s="2" t="s">
+      <c r="F135" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="F135" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G135" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*297.00</f>
+        <f>J135*324.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>820238</v>
       </c>
       <c r="C136" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D136" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="D136" s="1" t="s">
+      <c r="E136" s="2" t="s">
         <v>543</v>
       </c>
-      <c r="E136" s="2" t="s">
+      <c r="F136" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="F136" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G136" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*333.00</f>
+        <f>J136*363.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>820241</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="D137" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="D137" s="1" t="s">
+      <c r="E137" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="E137" s="2" t="s">
+      <c r="F137" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="F137" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G137" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H137" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*54.00</f>
+        <f>J137*59.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>820242</v>
       </c>
       <c r="C138" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="D138" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="D138" s="1" t="s">
+      <c r="E138" s="2" t="s">
         <v>551</v>
       </c>
-      <c r="E138" s="2" t="s">
+      <c r="F138" s="2" t="s">
         <v>552</v>
       </c>
-      <c r="F138" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G138" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*71.00</f>
+        <f>J138*77.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>820243</v>
       </c>
       <c r="C139" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="D139" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="D139" s="1" t="s">
+      <c r="E139" s="2" t="s">
         <v>555</v>
       </c>
-      <c r="E139" s="2" t="s">
+      <c r="F139" s="2" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="G139" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*81.00</f>
+        <f>J139*88.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>820244</v>
       </c>
       <c r="C140" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D140" s="1" t="s">
         <v>558</v>
       </c>
-      <c r="D140" s="1" t="s">
+      <c r="E140" s="2" t="s">
         <v>559</v>
       </c>
-      <c r="E140" s="2" t="s">
+      <c r="F140" s="2" t="s">
         <v>560</v>
       </c>
-      <c r="F140" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G140" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*117.00</f>
+        <f>J140*127.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>820245</v>
       </c>
       <c r="C141" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D141" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="D141" s="1" t="s">
+      <c r="E141" s="2" t="s">
         <v>563</v>
       </c>
-      <c r="E141" s="2" t="s">
+      <c r="F141" s="2" t="s">
         <v>564</v>
       </c>
-      <c r="F141" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G141" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*241.00</f>
+        <f>J141*263.00</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>820246</v>
       </c>
       <c r="C142" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="D142" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="D142" s="1" t="s">
+      <c r="E142" s="2" t="s">
         <v>567</v>
       </c>
-      <c r="E142" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="2" t="s">
-        <v>569</v>
+        <v>262</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K142" s="2" t="str">
-        <f>J142*237.00</f>
+        <f>J142*259.00</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>820247</v>
       </c>
       <c r="C143" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="E143" s="2" t="s">
         <v>570</v>
       </c>
-      <c r="D143" s="1" t="s">
+      <c r="F143" s="2" t="s">
         <v>571</v>
       </c>
-      <c r="E143" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G143" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*399.00</f>
+        <f>J143*435.00</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>820248</v>
       </c>
       <c r="C144" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="E144" s="2" t="s">
         <v>574</v>
       </c>
-      <c r="D144" s="1" t="s">
+      <c r="F144" s="2" t="s">
         <v>575</v>
       </c>
-      <c r="E144" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G144" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H144" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H144" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K144" s="2" t="str">
-        <f>J144*439.00</f>
+        <f>J144*479.00</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>820249</v>
       </c>
       <c r="C145" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="E145" s="2" t="s">
         <v>578</v>
       </c>
-      <c r="D145" s="1" t="s">
+      <c r="F145" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="E145" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G145" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H145" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K145" s="2" t="str">
-        <f>J145*401.00</f>
+        <f>J145*438.00</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>820250</v>
       </c>
       <c r="C146" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="D146" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="D146" s="1" t="s">
+      <c r="E146" s="2" t="s">
         <v>582</v>
       </c>
-      <c r="E146" s="2" t="s">
+      <c r="F146" s="2" t="s">
         <v>583</v>
       </c>
-      <c r="F146" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G146" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H146" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*489.00</f>
+        <f>J146*533.00</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>820251</v>
       </c>
       <c r="C147" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D147" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="D147" s="1" t="s">
+      <c r="E147" s="2" t="s">
         <v>586</v>
       </c>
-      <c r="E147" s="2" t="s">
+      <c r="F147" s="2" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*510.00</f>
+        <f>J147*556.00</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>820252</v>
       </c>
       <c r="C148" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D148" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="D148" s="1" t="s">
+      <c r="E148" s="2" t="s">
         <v>590</v>
       </c>
-      <c r="E148" s="2" t="s">
+      <c r="F148" s="2" t="s">
         <v>591</v>
       </c>
-      <c r="F148" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G148" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H148" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H148" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*547.00</f>
+        <f>J148*597.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>820253</v>
       </c>
       <c r="C149" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="D149" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="D149" s="1" t="s">
+      <c r="E149" s="2" t="s">
         <v>594</v>
       </c>
-      <c r="E149" s="2" t="s">
+      <c r="F149" s="2" t="s">
         <v>595</v>
       </c>
-      <c r="F149" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G149" s="2" t="s">
+      <c r="G149" s="2">
+        <v>9</v>
+      </c>
+      <c r="H149" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H149" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*493.00</f>
+        <f>J149*537.00</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>820254</v>
       </c>
       <c r="C150" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="D150" s="1" t="s">
+      <c r="E150" s="2" t="s">
         <v>598</v>
       </c>
-      <c r="E150" s="2" t="s">
+      <c r="F150" s="2" t="s">
         <v>599</v>
       </c>
-      <c r="F150" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G150" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*840.00</f>
+        <f>J150*915.00</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>820255</v>
       </c>
       <c r="C151" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="D151" s="1" t="s">
+      <c r="E151" s="2" t="s">
         <v>602</v>
       </c>
-      <c r="E151" s="2" t="s">
+      <c r="F151" s="2" t="s">
         <v>603</v>
       </c>
-      <c r="F151" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G151" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*805.00</f>
+        <f>J151*878.00</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>820256</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>607</v>
       </c>
       <c r="G152" s="2">
         <v>6</v>
       </c>
       <c r="H152" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K152" s="2" t="str">
-        <f>J152*763.00</f>
+        <f>J152*831.00</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>820257</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>611</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*788.00</f>
+        <f>J153*859.00</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>820258</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>615</v>
       </c>
       <c r="G154" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H154" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*819.00</f>
+        <f>J154*893.00</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>820259</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>619</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*29.00</f>
+        <f>J155*32.00</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>820260</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>623</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*76.00</f>
+        <f>J156*83.00</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>820261</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*54.00</f>
+        <f>J157*59.00</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>820262</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>630</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H158" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*95.00</f>
+        <f>J158*103.00</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>820263</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*249.00</f>
+        <f>J159*271.00</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>820264</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>638</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H160" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*156.00</f>
+        <f>J160*170.00</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>820265</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="G161" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="G161" s="2">
+        <v>7</v>
+      </c>
+      <c r="H161" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H161" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K161" s="2" t="str">
-        <f>J161*566.00</f>
+        <f>J161*616.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>820266</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="G162" s="2" t="s">
-        <v>28</v>
+      <c r="G162" s="2">
+        <v>6</v>
       </c>
       <c r="H162" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*452.00</f>
+        <f>J162*493.00</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>820267</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K163" s="2" t="str">
-        <f>J163*309.00</f>
+        <f>J163*337.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>820268</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="G164" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H164" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H164" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K164" s="2" t="str">
-        <f>J164*885.00</f>
+        <f>J164*965.00</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>820269</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G165" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H165" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H165" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*793.00</f>
+        <f>J165*864.00</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>820270</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K166" s="2" t="str">
-        <f>J166*617.00</f>
+        <f>J166*672.00</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>820271</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>541</v>
+        <v>665</v>
       </c>
       <c r="G167" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H167" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H167" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*297.00</f>
+        <f>J167*323.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>820272</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="G168" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H168" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H168" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*986.00</f>
+        <f>J168*1075.00</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>820273</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K169" s="2" t="str">
-        <f>J169*945.00</f>
+        <f>J169*1030.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>820274</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="G170" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H170" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H170" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*904.00</f>
+        <f>J170*985.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>820275</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="G171" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="G171" s="2">
+        <v>10</v>
+      </c>
+      <c r="H171" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H171" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*653.00</f>
+        <f>J171*712.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>820276</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*1093.00</f>
+        <f>J172*1192.00</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>820277</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*70.00</f>
+        <f>J173*76.00</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>820278</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H174" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*132.00</f>
+        <f>J174*144.00</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>820279</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="G175" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*270.00</f>
+        <f>J175*294.00</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>820280</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H176" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*389.00</f>
+        <f>J176*424.00</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>820281</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="G177" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H177" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H177" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*510.00</f>
+        <f>J177*556.00</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>820282</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="G178" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="G178" s="2">
+        <v>10</v>
+      </c>
+      <c r="H178" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H178" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*797.00</f>
+        <f>J178*869.00</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>820283</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K179" s="2" t="str">
-        <f>J179*79.00</f>
+        <f>J179*86.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>820284</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="G180" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K180" s="2" t="str">
-        <f>J180*126.00</f>
+        <f>J180*138.00</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>820285</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K181" s="2" t="str">
-        <f>J181*240.00</f>
+        <f>J181*262.00</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>820286</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H182" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K182" s="2" t="str">
-        <f>J182*453.00</f>
+        <f>J182*494.00</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>820287</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>727</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K183" s="2" t="str">
-        <f>J183*484.00</f>
+        <f>J183*528.00</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>820288</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="G184" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H184" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K184" s="2" t="str">
-        <f>J184*872.00</f>
+        <f>J184*951.00</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>820289</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="G185" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H185" s="2" t="s">
-        <v>182</v>
+        <v>70</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K185" s="2" t="str">
-        <f>J185*70.00</f>
+        <f>J185*76.00</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>820290</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H186" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K186" s="2" t="str">
-        <f>J186*125.00</f>
+        <f>J186*137.00</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>820291</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K187" s="2" t="str">
-        <f>J187*171.00</f>
+        <f>J187*186.00</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>820292</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="G188" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H188" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H188" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K188" s="2" t="str">
-        <f>J188*366.00</f>
+        <f>J188*398.00</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
     <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>820293</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="G189" s="2">
         <v>8</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K189" s="2" t="str">
-        <f>J189*546.00</f>
+        <f>J189*595.00</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>820294</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="G190" s="2">
         <v>5</v>
       </c>
       <c r="H190" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K190" s="2" t="str">
-        <f>J190*874.00</f>
+        <f>J190*952.00</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>820295</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>42</v>
+      </c>
+      <c r="H191" s="2">
+        <v>0</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*184.00</f>
+        <f>J191*201.00</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>820296</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="G192" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H192" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H192" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K192" s="2" t="str">
-        <f>J192*207.00</f>
+        <f>J192*226.00</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>820297</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H193" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K193" s="2" t="str">
-        <f>J193*61.00</f>
+        <f>J193*66.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>820298</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>712</v>
+      </c>
+      <c r="G194" s="2">
+        <v>4</v>
       </c>
       <c r="H194" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K194" s="2" t="str">
-        <f>J194*79.00</f>
+        <f>J194*86.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>820299</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K195" s="2" t="str">
-        <f>J195*82.00</f>
+        <f>J195*89.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>820300</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="G196" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H196" s="2" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K196" s="2" t="str">
-        <f>J196*188.00</f>
+        <f>J196*205.00</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>820301</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K197" s="2" t="str">
-        <f>J197*206.00</f>
+        <f>J197*224.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>820302</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H198" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K198" s="2" t="str">
-        <f>J198*208.00</f>
+        <f>J198*227.00</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>820303</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="G199" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="G199" s="2">
+        <v>7</v>
+      </c>
+      <c r="H199" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H199" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K199" s="2" t="str">
-        <f>J199*403.00</f>
+        <f>J199*440.00</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>820304</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H200" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*452.00</f>
+        <f>J200*493.00</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>820305</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="G201" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="G201" s="2">
+        <v>7</v>
+      </c>
+      <c r="H201" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H201" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*436.00</f>
+        <f>J201*476.00</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>820306</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>796</v>
-[...1 lines deleted...]
-      <c r="G202" s="2" t="s">
+        <v>799</v>
+      </c>
+      <c r="G202" s="2">
+        <v>4</v>
+      </c>
+      <c r="H202" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H202" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*633.00</f>
+        <f>J202*690.00</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>820307</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="G203" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H203" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H203" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*610.00</f>
+        <f>J203*664.00</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>820308</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>431</v>
+        <v>807</v>
       </c>
       <c r="G204" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K204" s="2" t="str">
-        <f>J204*848.00</f>
+        <f>J204*924.00</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>820309</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="G205" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H205" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*882.00</f>
+        <f>J205*962.00</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>820310</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="G206" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*818.00</f>
+        <f>J206*892.00</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>820311</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="G207" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*957.00</f>
+        <f>J207*1043.00</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>820312</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>819</v>
+        <v>607</v>
       </c>
       <c r="G208" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H208" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*762.00</f>
+        <f>J208*831.00</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>820313</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>623</v>
       </c>
-      <c r="G209" s="2">
-        <v>1</v>
+      <c r="G209" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K209" s="2" t="str">
-        <f>J209*76.00</f>
+        <f>J209*83.00</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>820314</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>826</v>
+        <v>716</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H210" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K210" s="2" t="str">
-        <f>J210*127.00</f>
+        <f>J210*138.00</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>820315</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>830</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>27</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H211" s="2" t="s">
+        <v>33</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K211" s="2" t="str">
-        <f>J211*272.00</f>
+        <f>J211*296.00</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
     <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>820316</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G212" s="2">
         <v>10</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K212" s="2" t="str">
-        <f>J212*449.00</f>
+        <f>J212*489.00</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
     <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>820317</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G213" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H213" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K213" s="2" t="str">
-        <f>J213*306.00</f>
+        <f>J213*334.00</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
     <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>820318</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>842</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K214" s="2" t="str">
-        <f>J214*629.00</f>
+        <f>J214*686.00</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>820319</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="G215" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G215" s="2">
+        <v>8</v>
+      </c>
+      <c r="H215" s="2">
+        <v>0</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K215" s="2" t="str">
-        <f>J215*429.00</f>
+        <f>J215*467.00</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
     <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>820320</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G216" s="2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0</v>
+      </c>
+      <c r="H216" s="2">
+        <v>0</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K216" s="2" t="str">
-        <f>J216*166.00</f>
+        <f>J216*181.00</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
     <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>820321</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H217" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*202.00</f>
+        <f>J217*220.00</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
     <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>820322</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>565</v>
+        <v>720</v>
       </c>
       <c r="G218" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H218" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H218" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*241.00</f>
+        <f>J218*262.00</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>820323</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="G219" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H219" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K219" s="2" t="str">
-        <f>J219*186.00</f>
+        <f>J219*203.00</f>
         <v>0</v>
       </c>
       <c r="L219" s="5"/>
     </row>
     <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>820324</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="G220" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H220" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H220" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K220" s="2" t="str">
-        <f>J220*297.00</f>
+        <f>J220*324.00</f>
         <v>0</v>
       </c>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>820325</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H221" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K221" s="2" t="str">
-        <f>J221*105.00</f>
+        <f>J221*114.00</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>820326</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H222" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K222" s="2" t="str">
-        <f>J222*110.00</f>
+        <f>J222*120.00</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>820327</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H223" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*110.00</f>
+        <f>J223*119.00</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>820328</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>451</v>
+        <v>879</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H224" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*119.00</f>
+        <f>J224*130.00</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>820329</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H225" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*131.00</f>
+        <f>J225*143.00</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>820330</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H226" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*135.00</f>
+        <f>J226*147.00</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>820331</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H227" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K227" s="2" t="str">
-        <f>J227*182.00</f>
+        <f>J227*198.00</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>820332</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>16</v>
+      </c>
+      <c r="H228" s="2">
+        <v>0</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K228" s="2" t="str">
-        <f>J228*142.00</f>
+        <f>J228*155.00</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>820333</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="G229" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H229" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H229" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K229" s="2" t="str">
-        <f>J229*240.00</f>
+        <f>J229*262.00</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>820334</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H230" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K230" s="2" t="str">
-        <f>J230*219.00</f>
+        <f>J230*238.00</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>820335</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>294</v>
+        <v>906</v>
       </c>
       <c r="G231" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H231" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H231" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K231" s="2" t="str">
-        <f>J231*329.00</f>
+        <f>J231*359.00</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>820336</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="G232" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H232" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H232" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*369.00</f>
+        <f>J232*402.00</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>820337</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="G233" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H233" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H233" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K233" s="2" t="str">
-        <f>J233*574.00</f>
+        <f>J233*626.00</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
     <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>820338</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>431</v>
+        <v>807</v>
       </c>
       <c r="G234" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H234" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K234" s="2" t="str">
-        <f>J234*848.00</f>
+        <f>J234*924.00</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
     <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>820339</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="G235" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H235" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K235" s="2" t="str">
-        <f>J235*1038.00</f>
+        <f>J235*1131.00</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
     <row r="236" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>820340</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G236" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H236" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H236" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K236" s="2" t="str">
-        <f>J236*329.00</f>
+        <f>J236*358.00</f>
         <v>0</v>
       </c>
       <c r="L236" s="5"/>
     </row>
     <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>820341</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="G237" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H237" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H237" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K237" s="2" t="str">
-        <f>J237*379.00</f>
+        <f>J237*413.00</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>820342</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="G238" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H238" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H238" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K238" s="2" t="str">
-        <f>J238*535.00</f>
+        <f>J238*583.00</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>820343</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G239" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H239" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K239" s="2" t="str">
-        <f>J239*793.00</f>
+        <f>J239*864.00</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>820344</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="G240" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H240" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K240" s="2" t="str">
-        <f>J240*921.00</f>
+        <f>J240*1003.00</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>820345</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>939</v>
+        <v>875</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H241" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K241" s="2" t="str">
-        <f>J241*109.00</f>
+        <f>J241*119.00</f>
         <v>0</v>
       </c>
       <c r="L241" s="5"/>
     </row>
     <row r="242" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>820346</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H242" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K242" s="2" t="str">
-        <f>J242*115.00</f>
+        <f>J242*125.00</f>
         <v>0</v>
       </c>
       <c r="L242" s="5"/>
     </row>
     <row r="243" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>820347</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H243" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K243" s="2" t="str">
-        <f>J243*120.00</f>
+        <f>J243*131.00</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>820348</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="G244" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H244" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K244" s="2" t="str">
-        <f>J244*126.00</f>
+        <f>J244*137.00</f>
         <v>0</v>
       </c>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>820349</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="G245" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H245" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K245" s="2" t="str">
-        <f>J245*120.00</f>
+        <f>J245*131.00</f>
         <v>0</v>
       </c>
       <c r="L245" s="5"/>
     </row>
     <row r="246" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>820350</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>884</v>
+        <v>960</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H246" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K246" s="2" t="str">
-        <f>J246*135.00</f>
+        <f>J246*148.00</f>
         <v>0</v>
       </c>
       <c r="L246" s="5"/>
     </row>
     <row r="247" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>820351</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H247" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K247" s="2" t="str">
-        <f>J247*207.00</f>
+        <f>J247*226.00</f>
         <v>0</v>
       </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>820352</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H248" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K248" s="2" t="str">
-        <f>J248*37.00</f>
+        <f>J248*40.00</f>
         <v>0</v>
       </c>
       <c r="L248" s="5"/>
     </row>
     <row r="249" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>820353</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H249" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K249" s="2" t="str">
-        <f>J249*73.00</f>
+        <f>J249*79.00</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>820354</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>971</v>
+        <v>556</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K250" s="2" t="str">
-        <f>J250*80.00</f>
+        <f>J250*88.00</f>
         <v>0</v>
       </c>
       <c r="L250" s="5"/>
     </row>
     <row r="251" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>820355</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>975</v>
-[...1 lines deleted...]
-      <c r="G251" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="G251" s="2">
+        <v>0</v>
+      </c>
+      <c r="H251" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H251" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K251" s="2" t="str">
-        <f>J251*116.00</f>
+        <f>J251*126.00</f>
         <v>0</v>
       </c>
       <c r="L251" s="5"/>
     </row>
     <row r="252" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>820356</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="G252" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H252" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H252" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K252" s="2" t="str">
-        <f>J252*178.00</f>
+        <f>J252*194.00</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>820357</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>353</v>
+        <v>986</v>
       </c>
       <c r="G253" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H253" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H253" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K253" s="2" t="str">
-        <f>J253*406.00</f>
+        <f>J253*443.00</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>820358</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H254" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K254" s="2" t="str">
-        <f>J254*92.00</f>
+        <f>J254*100.00</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>820359</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="H255" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K255" s="2" t="str">
-        <f>J255*102.00</f>
+        <f>J255*111.00</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>820360</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="G256" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H256" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K256" s="2" t="str">
-        <f>J256*178.00</f>
+        <f>J256*194.00</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>820361</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="G257" s="2">
         <v>8</v>
       </c>
       <c r="H257" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K257" s="2" t="str">
-        <f>J257*290.00</f>
+        <f>J257*317.00</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>820362</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H258" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K258" s="2" t="str">
-        <f>J258*48.00</f>
+        <f>J258*52.00</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>820363</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>687</v>
+        <v>552</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H259" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K259" s="2" t="str">
-        <f>J259*70.00</f>
+        <f>J259*77.00</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>820364</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H260" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K260" s="2" t="str">
-        <f>J260*87.00</f>
+        <f>J260*95.00</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>820365</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H261" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K261" s="2" t="str">
-        <f>J261*103.00</f>
+        <f>J261*112.00</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>820366</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1013</v>
+        <v>1017</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1014</v>
+        <v>1018</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1015</v>
+        <v>1019</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>939</v>
+        <v>242</v>
       </c>
       <c r="G262" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H262" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K262" s="2" t="str">
-        <f>J262*109.00</f>
+        <f>J262*118.00</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>820367</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1016</v>
+        <v>1020</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1017</v>
+        <v>1021</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1018</v>
+        <v>1022</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1019</v>
+        <v>1023</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H263" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K263" s="2" t="str">
-        <f>J263*141.00</f>
+        <f>J263*154.00</f>
         <v>0</v>
       </c>
       <c r="L263" s="5"/>
     </row>
     <row r="264" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>820368</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1020</v>
+        <v>1024</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1022</v>
+        <v>1026</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="G264" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H264" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H264" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K264" s="2" t="str">
-        <f>J264*164.00</f>
+        <f>J264*178.00</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>820369</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1025</v>
+        <v>1029</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1026</v>
+        <v>1030</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>1031</v>
+      </c>
+      <c r="G265" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H265" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K265" s="2" t="str">
-        <f>J265*58.00</f>
+        <f>J265*63.00</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>820370</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1028</v>
+        <v>1032</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1030</v>
+        <v>1034</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="G266" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H266" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H266" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K266" s="2" t="str">
-        <f>J266*96.00</f>
+        <f>J266*104.00</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>820371</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G267" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H267" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K267" s="2" t="str">
-        <f>J267*315.00</f>
+        <f>J267*343.00</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>820372</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1038</v>
-[...1 lines deleted...]
-      <c r="G268" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G268" s="2">
+        <v>4</v>
+      </c>
+      <c r="H268" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H268" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K268" s="2" t="str">
-        <f>J268*230.00</f>
+        <f>J268*251.00</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>820373</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1040</v>
+        <v>1044</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>27</v>
+        <v>1046</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H269" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K269" s="2" t="str">
-        <f>J269*271.00</f>
+        <f>J269*295.00</f>
         <v>0</v>
       </c>
       <c r="L269" s="5"/>
     </row>
     <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>820374</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>1045</v>
+        <v>408</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="H270" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K270" s="2" t="str">
-        <f>J270*448.00</f>
+        <f>J270*488.00</f>
         <v>0</v>
       </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>820375</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1049</v>
-[...1 lines deleted...]
-      <c r="G271" s="2" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G271" s="2">
+        <v>0</v>
+      </c>
+      <c r="H271" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H271" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K271" s="2" t="str">
-        <f>J271*901.00</f>
+        <f>J271*982.00</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>820376</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="G272" s="2">
         <v>6</v>
       </c>
-      <c r="H272" s="2" t="s">
-        <v>29</v>
+      <c r="H272" s="2">
+        <v>0</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K272" s="2" t="str">
-        <f>J272*1296.00</f>
+        <f>J272*1413.00</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>820377</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
       <c r="G273" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>6</v>
+      </c>
+      <c r="H273" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K273" s="2" t="str">
-        <f>J273*1744.00</f>
+        <f>J273*1901.00</f>
         <v>0</v>
       </c>
       <c r="L273" s="5"/>
     </row>
     <row r="274" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>820378</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1061</v>
+        <v>1065</v>
       </c>
       <c r="G274" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H274" s="2" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K274" s="2" t="str">
-        <f>J274*4243.00</f>
+        <f>J274*4625.00</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>820379</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1062</v>
+        <v>1066</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1063</v>
+        <v>1067</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1064</v>
+        <v>1068</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1065</v>
+        <v>1069</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H275" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K275" s="2" t="str">
-        <f>J275*424.00</f>
+        <f>J275*462.00</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>820380</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1066</v>
+        <v>1070</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1068</v>
+        <v>1072</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H276" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K276" s="2" t="str">
-        <f>J276*347.00</f>
+        <f>J276*378.00</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>820381</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1072</v>
+        <v>1076</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="G277" s="2" t="s">
+        <v>788</v>
+      </c>
+      <c r="G277" s="2">
+        <v>6</v>
+      </c>
+      <c r="H277" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H277" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K277" s="2" t="str">
-        <f>J277*403.00</f>
+        <f>J277*440.00</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>820382</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1073</v>
+        <v>1077</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="G278" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H278" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H278" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K278" s="2" t="str">
-        <f>J278*431.00</f>
+        <f>J278*470.00</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>820383</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>914</v>
+      </c>
+      <c r="G279" s="2">
+        <v>0</v>
       </c>
       <c r="H279" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K279" s="2" t="str">
-        <f>J279*574.00</f>
+        <f>J279*626.00</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>820384</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1080</v>
+        <v>1084</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1083</v>
-[...1 lines deleted...]
-      <c r="G280" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G280" s="2">
+        <v>10</v>
+      </c>
+      <c r="H280" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H280" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K280" s="2" t="str">
-        <f>J280*606.00</f>
+        <f>J280*660.00</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>820385</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1086</v>
+        <v>1090</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1087</v>
+        <v>1091</v>
       </c>
       <c r="G281" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H281" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K281" s="2" t="str">
-        <f>J281*1262.00</f>
+        <f>J281*1375.00</f>
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>820386</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1088</v>
+        <v>1092</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1089</v>
+        <v>1093</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1090</v>
+        <v>1094</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1091</v>
+        <v>1095</v>
       </c>
       <c r="G282" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H282" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H282" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K282" s="2" t="str">
-        <f>J282*930.00</f>
+        <f>J282*1014.00</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>820387</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1092</v>
+        <v>1096</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1093</v>
+        <v>1097</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G283" s="2">
         <v>10</v>
       </c>
       <c r="H283" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K283" s="2" t="str">
-        <f>J283*1112.00</f>
+        <f>J283*1212.00</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
     <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>820388</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1098</v>
+        <v>1102</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="H284" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K284" s="2" t="str">
-        <f>J284*285.00</f>
+        <f>J284*310.00</f>
         <v>0</v>
       </c>
       <c r="L284" s="5"/>
     </row>
     <row r="285" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>820389</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1099</v>
+        <v>1103</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="G285" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="H285" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H285" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K285" s="2" t="str">
-        <f>J285*210.00</f>
+        <f>J285*229.00</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
     <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>820390</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1106</v>
+        <v>1110</v>
       </c>
       <c r="G286" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H286" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H286" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K286" s="2" t="str">
-        <f>J286*321.00</f>
+        <f>J286*350.00</f>
         <v>0</v>
       </c>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>820391</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1108</v>
+        <v>1112</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1109</v>
+        <v>1113</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1110</v>
+        <v>1114</v>
       </c>
       <c r="G287" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H287" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H287" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K287" s="2" t="str">
-        <f>J287*503.00</f>
+        <f>J287*548.00</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>820392</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1111</v>
+        <v>1115</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1114</v>
-[...1 lines deleted...]
-      <c r="G288" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="G288" s="2">
+        <v>3</v>
+      </c>
+      <c r="H288" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H288" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K288" s="2" t="str">
-        <f>J288*924.00</f>
+        <f>J288*1007.00</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>820393</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1115</v>
+        <v>1119</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1116</v>
+        <v>1120</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H289" s="2" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K289" s="2" t="str">
-        <f>J289*322.00</f>
+        <f>J289*351.00</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>820394</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1120</v>
+        <v>1124</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1121</v>
+        <v>1125</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1122</v>
+        <v>1126</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H290" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K290" s="2" t="str">
-        <f>J290*475.00</f>
+        <f>J290*518.00</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>820395</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1123</v>
+        <v>1127</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1124</v>
+        <v>1128</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1125</v>
+        <v>1129</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G291" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H291" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K291" s="2" t="str">
-        <f>J291*445.00</f>
+        <f>J291*485.00</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>820396</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>330</v>
       </c>
       <c r="G292" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H292" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K292" s="2" t="str">
-        <f>J292*441.00</f>
+        <f>J292*481.00</f>
         <v>0</v>
       </c>
       <c r="L292" s="5"/>
     </row>
     <row r="293" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>820397</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1132</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>1136</v>
+      </c>
+      <c r="G293" s="2">
+        <v>9</v>
       </c>
       <c r="H293" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K293" s="2" t="str">
-        <f>J293*486.00</f>
+        <f>J293*529.00</f>
         <v>0</v>
       </c>
       <c r="L293" s="5"/>
     </row>
     <row r="294" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>820398</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1136</v>
+        <v>1140</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="H294" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K294" s="2" t="str">
-        <f>J294*355.00</f>
+        <f>J294*387.00</f>
         <v>0</v>
       </c>
       <c r="L294" s="5"/>
     </row>
     <row r="295" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>820399</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1137</v>
+        <v>1141</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1138</v>
+        <v>1142</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1139</v>
+        <v>1143</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="H295" s="2">
-        <v>0</v>
+      <c r="H295" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K295" s="2" t="str">
-        <f>J295*561.00</f>
+        <f>J295*611.00</f>
         <v>0</v>
       </c>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>820400</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1141</v>
+        <v>1145</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1142</v>
+        <v>1146</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H296" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K296" s="2" t="str">
-        <f>J296*401.00</f>
+        <f>J296*437.00</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>820401</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>1045</v>
+        <v>408</v>
       </c>
       <c r="G297" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H297" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H297" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K297" s="2" t="str">
-        <f>J297*448.00</f>
+        <f>J297*488.00</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>820402</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1149</v>
+        <v>1153</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1150</v>
+        <v>1136</v>
       </c>
       <c r="G298" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H298" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K298" s="2" t="str">
-        <f>J298*485.00</f>
+        <f>J298*529.00</f>
         <v>0</v>
       </c>
       <c r="L298" s="5"/>
     </row>
     <row r="299" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>820403</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H299" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K299" s="2" t="str">
-        <f>J299*339.00</f>
+        <f>J299*369.00</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>820404</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="G300" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H300" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H300" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K300" s="2" t="str">
-        <f>J300*564.00</f>
+        <f>J300*615.00</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>820405</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>161</v>
+        <v>222</v>
       </c>
       <c r="G301" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H301" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K301" s="2" t="str">
-        <f>J301*453.00</f>
+        <f>J301*493.00</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>820406</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="G302" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H302" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K302" s="2" t="str">
-        <f>J302*463.00</f>
+        <f>J302*505.00</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>820407</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="G303" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H303" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K303" s="2" t="str">
-        <f>J303*518.00</f>
+        <f>J303*565.00</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>820408</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1173</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>1176</v>
+      </c>
+      <c r="G304" s="2">
+        <v>7</v>
+      </c>
+      <c r="H304" s="2">
+        <v>0</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K304" s="2" t="str">
-        <f>J304*479.00</f>
+        <f>J304*523.00</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
     <row r="305" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>820409</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="G305" s="2">
         <v>0</v>
       </c>
-      <c r="H305" s="2">
-        <v>0</v>
+      <c r="H305" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K305" s="2" t="str">
-        <f>J305*575.00</f>
+        <f>J305*627.00</f>
         <v>0</v>
       </c>
       <c r="L305" s="5"/>
     </row>
     <row r="306" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>820410</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>499</v>
+        <v>1184</v>
       </c>
       <c r="G306" s="2">
         <v>0</v>
       </c>
       <c r="H306" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K306" s="2" t="str">
-        <f>J306*652.00</f>
+        <f>J306*711.00</f>
         <v>0</v>
       </c>
       <c r="L306" s="5"/>
     </row>
     <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>820411</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="G307" s="2">
         <v>0</v>
       </c>
       <c r="H307" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K307" s="2" t="str">
-        <f>J307*885.00</f>
+        <f>J307*965.00</f>
         <v>0</v>
       </c>
       <c r="L307" s="5"/>
     </row>
     <row r="308" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>883032</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1184</v>
+        <v>1188</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="G308" s="2">
         <v>9</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K308" s="2" t="str">
-        <f>J308*1967.00</f>
+        <f>J308*0.00</f>
         <v>0</v>
       </c>
       <c r="L308" s="5"/>
     </row>
     <row r="309" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>820420</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="G309" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H309" s="2" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K309" s="2" t="str">
-        <f>J309*676.00</f>
+        <f>J309*736.00</f>
         <v>0</v>
       </c>
       <c r="L309" s="5"/>
     </row>
     <row r="310" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>820421</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1192</v>
+        <v>1196</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1193</v>
+        <v>1197</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1194</v>
+        <v>1198</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1195</v>
+        <v>1199</v>
       </c>
       <c r="G310" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H310" s="2">
         <v>0</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K310" s="2" t="str">
-        <f>J310*716.00</f>
+        <f>J310*780.00</f>
         <v>0</v>
       </c>
       <c r="L310" s="5"/>
     </row>
     <row r="311" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>836189</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1196</v>
+        <v>1200</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1197</v>
+        <v>1201</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1198</v>
+        <v>1202</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="G311" s="2">
         <v>0</v>
       </c>
       <c r="H311" s="2" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K311" s="2" t="str">
-        <f>J311*92.00</f>
+        <f>J311*100.00</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>836302</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="D312" s="1">
         <v>600</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
       <c r="G312" s="2">
         <v>0</v>
       </c>
       <c r="H312" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K312" s="2" t="str">
-        <f>J312*700.00</f>
+        <f>J312*728.00</f>
         <v>0</v>
       </c>
       <c r="L312" s="5"/>
     </row>
     <row r="313" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>889952</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1202</v>
+        <v>1206</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1203</v>
+        <v>1207</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
       <c r="G313" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H313" s="2">
         <v>0</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K313" s="2" t="str">
         <f>J313*106.00</f>
         <v>0</v>
       </c>
       <c r="L313" s="5"/>
     </row>
     <row r="314" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>889989</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="G314" s="2">
         <v>0</v>
       </c>
       <c r="H314" s="2" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K314" s="2" t="str">
-        <f>J314*25.00</f>
+        <f>J314*28.00</f>
         <v>0</v>
       </c>
       <c r="L314" s="5"/>
     </row>
     <row r="315" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>890013</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="G315" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H315" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H315" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K315" s="2" t="str">
-        <f>J315*188.00</f>
+        <f>J315*205.00</f>
         <v>0</v>
       </c>
       <c r="L315" s="5"/>
     </row>
     <row r="316" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>890025</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="G316" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H316" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="H316" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K316" s="2" t="str">
-        <f>J316*49.00</f>
+        <f>J316*54.00</f>
         <v>0</v>
       </c>
       <c r="L316" s="5"/>
     </row>
     <row r="317" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>890076</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>109</v>
+        <v>1224</v>
       </c>
       <c r="G317" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5</v>
+      </c>
+      <c r="H317" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K317" s="2" t="str">
-        <f>J317*306.00</f>
+        <f>J317*333.00</f>
         <v>0</v>
       </c>
       <c r="L317" s="5"/>
     </row>
     <row r="318" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>890077</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1221</v>
+        <v>1226</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>742</v>
+      </c>
+      <c r="G318" s="2">
+        <v>0</v>
       </c>
       <c r="H318" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K318" s="2" t="str">
-        <f>J318*171.00</f>
+        <f>J318*186.00</f>
         <v>0</v>
       </c>
       <c r="L318" s="5"/>
     </row>
     <row r="319" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>837109</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>1223</v>
+        <v>1228</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>1224</v>
+        <v>1229</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>1225</v>
+        <v>1230</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>826</v>
+        <v>1191</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K319" s="2" t="str">
-        <f>J319*127.00</f>
+        <f>J319*0.00</f>
         <v>0</v>
       </c>
       <c r="L319" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>