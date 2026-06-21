--- v1 (2026-05-01)
+++ v2 (2026-06-21)
@@ -66,155 +66,155 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фитинги латунные резьбовые</t>
   </si>
   <si>
     <t>Фитинги резьбовые латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-1313005</t>
   </si>
   <si>
     <t>VTr.583.U.0004</t>
   </si>
   <si>
     <t>Пробка-уровень 1/2" нар. с доп. уплотнением</t>
   </si>
   <si>
     <t>167.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-721001</t>
+  </si>
+  <si>
+    <t>VTr.015.N.04</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" с накидной гайкой  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>190.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-721002</t>
+  </si>
+  <si>
+    <t>VTr.015.N.05</t>
+  </si>
+  <si>
+    <t>Сгон 3/4" с накидной гайкой  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>296.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721003</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 1/2" вн.-вн.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>241.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-721004</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 3/4" вн.-вн. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>410.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721005</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0006</t>
+  </si>
+  <si>
+    <t>Угольник 1" вн.-вн.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>713.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-721006</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0007</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/4" вн.-вн.  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 438.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721007</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0008</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/2" вн.-вн.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 643.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...100 lines deleted...]
-  <si>
     <t>VLC-721008</t>
   </si>
   <si>
     <t>VTr.090.N.0009</t>
   </si>
   <si>
     <t>Угольник 2" вн.-вн.  (1 /7шт)</t>
   </si>
   <si>
     <t>2 911.00 руб.</t>
   </si>
   <si>
     <t>VLC-721009</t>
   </si>
   <si>
     <t>VTr.091.N.0004</t>
   </si>
   <si>
     <t>Угольник 45, 1/2" вн.-вн.   (10 /160шт)</t>
   </si>
   <si>
     <t>224.00 руб.</t>
   </si>
   <si>
     <t>VLC-721010</t>
@@ -3591,51 +3591,51 @@
   <si>
     <t>Хомут ремонтный Ду20   (5 /50шт)</t>
   </si>
   <si>
     <t>711.00 руб.</t>
   </si>
   <si>
     <t>VLC-722003</t>
   </si>
   <si>
     <t>VTr.754.N.06</t>
   </si>
   <si>
     <t>Хомут ремонтный Ду25   (5 /40шт)</t>
   </si>
   <si>
     <t>VLC-722006</t>
   </si>
   <si>
     <t>VTr.801.N.0606</t>
   </si>
   <si>
     <t>Соединитель для стальных труб Ду25  с переходом на  нар. р. 1"   (2 /24шт)</t>
   </si>
   <si>
-    <t>0.00 руб.</t>
+    <t>1 967.00 руб.</t>
   </si>
   <si>
     <t>VLC-723001</t>
   </si>
   <si>
     <t>VTr.755.G.0404</t>
   </si>
   <si>
     <t>Обойма-тройник ремонтная 1/2"х1/2"х1/2" вн.  (10 /50шт)</t>
   </si>
   <si>
     <t>736.00 руб.</t>
   </si>
   <si>
     <t>VLC-723002</t>
   </si>
   <si>
     <t>VTr.755.G.0504</t>
   </si>
   <si>
     <t>Обойма-тройник ремонтная 3/4"х1/2"х3/4" вн.  (10 /40шт)</t>
   </si>
   <si>
     <t>780.00 руб.</t>
   </si>
@@ -13800,226 +13800,226 @@
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820107</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*296.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820108</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*241.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820109</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*410.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820110</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="2" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*713.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820111</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1438.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820112</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1643.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820113</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
@@ -14042,299 +14042,299 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2911.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820114</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*224.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820115</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*319.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820116</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*99.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820117</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*224.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820118</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*393.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820119</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*606.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820120</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1435.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820121</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1877.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820122</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E21" s="2" t="s">
@@ -14357,614 +14357,614 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3151.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820123</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*210.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820124</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*436.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820125</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*699.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>820126</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="G25" s="2">
-        <v>2</v>
+      <c r="G25" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*276.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>820127</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*334.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>820128</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G27" s="2" t="s">
-        <v>22</v>
+      <c r="G27" s="2">
+        <v>10</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*368.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>820129</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*423.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>820130</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="G29" s="2">
-        <v>9</v>
+      <c r="G29" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*485.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>820131</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*557.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>820132</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G31" s="2">
         <v>9</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*613.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>820133</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G32" s="2">
         <v>6</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*617.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>820134</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G33" s="2">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*776.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>820135</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="H34" s="2">
-        <v>0</v>
+      <c r="H34" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*246.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>820136</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*314.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>820137</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*257.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>820138</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*381.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>820139</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="2">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*444.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>820140</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E39" s="2" t="s">
@@ -14990,3516 +14990,3516 @@
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>820141</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*352.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>820142</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>22</v>
+      <c r="G41" s="2">
+        <v>10</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*610.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>820143</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1098.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>820144</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1764.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>820145</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*283.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>820146</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>186</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*439.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>820147</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*843.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>820148</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="G47" s="2">
-        <v>6</v>
+      <c r="G47" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1507.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>820149</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G48" s="2">
         <v>4</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1823.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>820150</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G49" s="2">
         <v>4</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*2757.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>820151</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>205</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*340.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>820152</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*526.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>820153</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="G52" s="2">
-        <v>8</v>
+      <c r="G52" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*384.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>820154</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>217</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="G53" s="2">
-        <v>8</v>
+      <c r="G53" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*427.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>820155</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*493.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>820156</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G55" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*1015.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>820157</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*1212.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>820158</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="G57" s="2" t="s">
-        <v>22</v>
+      <c r="G57" s="2">
+        <v>0</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*1366.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>820159</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>238</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*85.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>820160</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*118.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>820161</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>245</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="G60" s="2" t="s">
-        <v>16</v>
+      <c r="G60" s="2">
+        <v>8</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*139.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>820162</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*149.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>820163</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="G62" s="2" t="s">
-        <v>42</v>
+      <c r="G62" s="2">
+        <v>3</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*176.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>820164</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*206.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>820165</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>261</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="G64" s="2" t="s">
-        <v>42</v>
+      <c r="G64" s="2">
+        <v>4</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*259.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>820166</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*116.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>820167</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>270</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*151.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>820168</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="G67" s="2">
-        <v>7</v>
+      <c r="G67" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*166.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>820169</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*197.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>820170</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>16</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*222.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>820171</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>286</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*253.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>820172</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>289</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>290</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*336.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>820173</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*358.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>820174</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>297</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>298</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*432.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>820175</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>301</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>302</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*437.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>820176</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>305</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="G75" s="2">
-        <v>0</v>
+      <c r="G75" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*577.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>820177</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>309</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>310</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*236.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>820178</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>314</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*277.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>820179</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>317</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="G78" s="2">
-        <v>4</v>
+      <c r="G78" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*312.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>820180</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>321</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>322</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*343.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>820181</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>325</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*416.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>820182</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>329</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="G81" s="2">
-        <v>10</v>
+      <c r="G81" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*481.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>820183</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*617.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>820184</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G83" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*666.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>820185</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>341</v>
       </c>
       <c r="G84" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*806.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>820186</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>345</v>
       </c>
       <c r="G85" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*877.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>820187</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>349</v>
       </c>
       <c r="G86" s="2">
         <v>6</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*365.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>820188</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G87" s="2">
         <v>7</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*442.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>820189</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G88" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*492.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>820190</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G89" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*567.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>820191</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>365</v>
       </c>
       <c r="G90" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*674.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>820192</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>369</v>
       </c>
       <c r="G91" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
         <f>J91*872.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>820193</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>373</v>
       </c>
       <c r="G92" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
         <f>J92*1000.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>820194</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>377</v>
       </c>
       <c r="G93" s="2">
         <v>3</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
         <f>J93*1145.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>820195</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>381</v>
       </c>
       <c r="G94" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
         <f>J94*1241.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>820196</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>385</v>
       </c>
       <c r="G95" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K95" s="2" t="str">
         <f>J95*1421.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>820197</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>389</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K96" s="2" t="str">
         <f>J96*141.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>820198</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>393</v>
       </c>
       <c r="G97" s="2">
         <v>0</v>
       </c>
       <c r="H97" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K97" s="2" t="str">
         <f>J97*235.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>820199</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F98" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H98" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K98" s="2" t="str">
         <f>J98*241.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>820200</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K99" s="2" t="str">
         <f>J99*307.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>820201</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K100" s="2" t="str">
         <f>J100*385.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>820202</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K101" s="2" t="str">
         <f>J101*488.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>820203</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K102" s="2" t="str">
         <f>J102*574.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>820204</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>416</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K103" s="2" t="str">
         <f>J103*683.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>820205</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K104" s="2" t="str">
         <f>J104*666.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>820206</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>423</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K105" s="2" t="str">
         <f>J105*945.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>820207</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="G106" s="2">
-        <v>1</v>
+      <c r="G106" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K106" s="2" t="str">
         <f>J106*971.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>820208</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>431</v>
       </c>
       <c r="G107" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K107" s="2" t="str">
         <f>J107*925.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>820209</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>435</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*467.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>820210</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>439</v>
       </c>
       <c r="G109" s="2">
         <v>0</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*406.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>820211</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>443</v>
       </c>
       <c r="G110" s="2">
         <v>0</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K110" s="2" t="str">
         <f>J110*486.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>820212</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>447</v>
       </c>
       <c r="G111" s="2">
         <v>0</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K111" s="2" t="str">
         <f>J111*631.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>820213</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K112" s="2" t="str">
         <f>J112*129.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>820214</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>455</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*218.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>820215</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>459</v>
       </c>
       <c r="G114" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K114" s="2" t="str">
         <f>J114*322.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>820216</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>463</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K115" s="2" t="str">
         <f>J115*634.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>820217</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>431</v>
       </c>
-      <c r="G116" s="2">
-        <v>10</v>
+      <c r="G116" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K116" s="2" t="str">
         <f>J116*925.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>820218</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>470</v>
       </c>
       <c r="G117" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*1374.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>820219</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>474</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*338.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>820220</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="G119" s="2">
-        <v>3</v>
+      <c r="G119" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*622.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>820221</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>482</v>
       </c>
-      <c r="G120" s="2">
-        <v>6</v>
+      <c r="G120" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K120" s="2" t="str">
         <f>J120*900.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>820222</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>486</v>
       </c>
       <c r="G121" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K121" s="2" t="str">
         <f>J121*1654.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>820223</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G122" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*2130.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>820224</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>494</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*395.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>820225</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>498</v>
       </c>
       <c r="G124" s="2">
         <v>4</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*743.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>820226</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>502</v>
       </c>
       <c r="G125" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*972.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>820227</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H126" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*276.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>820228</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>509</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*453.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>820229</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>513</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*885.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>820230</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>517</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K129" s="2" t="str">
         <f>J129*1365.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>820231</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>518</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>521</v>
       </c>
       <c r="G130" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="2" t="str">
         <f>J130*1949.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>820232</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>522</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>524</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>525</v>
       </c>
-      <c r="G131" s="2" t="s">
-        <v>22</v>
+      <c r="G131" s="2">
+        <v>9</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="2" t="str">
         <f>J131*4259.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>820234</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>526</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>529</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="2" t="str">
         <f>J132*107.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>820235</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>530</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>451</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K133" s="2" t="str">
         <f>J133*129.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>820236</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>536</v>
       </c>
       <c r="G134" s="2">
         <v>1</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K134" s="2" t="str">
         <f>J134*208.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>820237</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>540</v>
       </c>
       <c r="G135" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="H135" s="2" t="s">
-        <v>42</v>
+      <c r="H135" s="2">
+        <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K135" s="2" t="str">
         <f>J135*324.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>820238</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>544</v>
       </c>
       <c r="G136" s="2">
         <v>5</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K136" s="2" t="str">
         <f>J136*363.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>820241</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>548</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K137" s="2" t="str">
         <f>J137*59.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>820242</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>551</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>552</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K138" s="2" t="str">
         <f>J138*77.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>820243</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>556</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K139" s="2" t="str">
         <f>J139*88.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>820244</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E140" s="2" t="s">
@@ -18522,404 +18522,404 @@
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*127.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>820245</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>564</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="2" t="str">
         <f>J141*263.00</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>820246</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>262</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*259.00</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>820247</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>568</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>571</v>
       </c>
-      <c r="G143" s="2">
-        <v>6</v>
+      <c r="G143" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="2" t="str">
         <f>J143*435.00</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>820248</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>572</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>573</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>575</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K144" s="2" t="str">
         <f>J144*479.00</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>820249</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>576</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>577</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>579</v>
       </c>
-      <c r="G145" s="2" t="s">
-        <v>22</v>
+      <c r="G145" s="2">
+        <v>8</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*438.00</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>820250</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="H146" s="2">
+        <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K146" s="2" t="str">
         <f>J146*533.00</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>820251</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>587</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*556.00</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>820252</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>591</v>
       </c>
       <c r="G148" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*597.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>820253</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>595</v>
       </c>
       <c r="G149" s="2">
         <v>9</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K149" s="2" t="str">
         <f>J149*537.00</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>820254</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>599</v>
       </c>
       <c r="G150" s="2">
         <v>10</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K150" s="2" t="str">
         <f>J150*915.00</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>820255</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>603</v>
       </c>
       <c r="G151" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*878.00</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>820256</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E152" s="2" t="s">
@@ -18945,3236 +18945,3236 @@
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>820257</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>611</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K153" s="2" t="str">
         <f>J153*859.00</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>820258</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>615</v>
       </c>
       <c r="G154" s="2">
         <v>5</v>
       </c>
-      <c r="H154" s="2" t="s">
-        <v>42</v>
+      <c r="H154" s="2">
+        <v>8</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K154" s="2" t="str">
         <f>J154*893.00</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>820259</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>619</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H155" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K155" s="2" t="str">
         <f>J155*32.00</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>820260</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>623</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K156" s="2" t="str">
         <f>J156*83.00</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>820261</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>548</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K157" s="2" t="str">
         <f>J157*59.00</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>820262</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>627</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>630</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K158" s="2" t="str">
         <f>J158*103.00</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>820263</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K159" s="2" t="str">
         <f>J159*271.00</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>820264</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>638</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K160" s="2" t="str">
         <f>J160*170.00</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>820265</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>642</v>
       </c>
       <c r="G161" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K161" s="2" t="str">
         <f>J161*616.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>820266</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G162" s="2">
         <v>6</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K162" s="2" t="str">
         <f>J162*493.00</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>820267</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>649</v>
       </c>
       <c r="G163" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*337.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>820268</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>650</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>652</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>653</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*965.00</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>820269</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>654</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="G165" s="2" t="s">
-        <v>22</v>
+      <c r="G165" s="2">
+        <v>5</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K165" s="2" t="str">
         <f>J165*864.00</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>820270</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>658</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>661</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*672.00</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>820271</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>665</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K167" s="2" t="str">
         <f>J167*323.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>820272</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>666</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>669</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H168" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*1075.00</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>820273</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>673</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*1030.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>820274</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>677</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*985.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>820275</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>678</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>681</v>
       </c>
       <c r="G171" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K171" s="2" t="str">
         <f>J171*712.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>820276</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>685</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K172" s="2" t="str">
         <f>J172*1192.00</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>820277</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>689</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K173" s="2" t="str">
         <f>J173*76.00</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>820278</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>693</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*144.00</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>820279</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>697</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K175" s="2" t="str">
         <f>J175*294.00</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>820280</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>701</v>
       </c>
       <c r="G176" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K176" s="2" t="str">
         <f>J176*424.00</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>820281</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>587</v>
       </c>
       <c r="G177" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K177" s="2" t="str">
         <f>J177*556.00</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>820282</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="G178" s="2">
-        <v>10</v>
+      <c r="G178" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K178" s="2" t="str">
         <f>J178*869.00</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>820283</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>712</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*86.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>820284</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>714</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>716</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*138.00</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>820285</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>720</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*262.00</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>820286</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H182" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*494.00</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>820287</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>724</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>727</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K183" s="2" t="str">
         <f>J183*528.00</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>820288</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>728</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>730</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>731</v>
       </c>
       <c r="G184" s="2">
         <v>5</v>
       </c>
       <c r="H184" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K184" s="2" t="str">
         <f>J184*951.00</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>820289</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>734</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>689</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K185" s="2" t="str">
         <f>J185*76.00</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>820290</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>737</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>738</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H186" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K186" s="2" t="str">
         <f>J186*137.00</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>820291</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>739</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>742</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H187" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K187" s="2" t="str">
         <f>J187*186.00</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>820292</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="G188" s="2" t="s">
-        <v>22</v>
+      <c r="G188" s="2">
+        <v>1</v>
       </c>
       <c r="H188" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K188" s="2" t="str">
         <f>J188*398.00</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
     <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>820293</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>749</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>750</v>
       </c>
       <c r="G189" s="2">
         <v>8</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K189" s="2" t="str">
         <f>J189*595.00</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>820294</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>754</v>
       </c>
       <c r="G190" s="2">
         <v>5</v>
       </c>
       <c r="H190" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K190" s="2" t="str">
         <f>J190*952.00</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>820295</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>755</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>758</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>16</v>
+      </c>
+      <c r="H191" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K191" s="2" t="str">
         <f>J191*201.00</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>820296</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>762</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H192" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K192" s="2" t="str">
         <f>J192*226.00</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>820297</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>765</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>766</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*66.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>820298</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>767</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>769</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>712</v>
       </c>
-      <c r="G194" s="2">
-        <v>4</v>
+      <c r="G194" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K194" s="2" t="str">
         <f>J194*86.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>820299</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>770</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>771</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>773</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K195" s="2" t="str">
         <f>J195*89.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>820300</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>774</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>776</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>777</v>
       </c>
       <c r="G196" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H196" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K196" s="2" t="str">
         <f>J196*205.00</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>820301</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>778</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>780</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K197" s="2" t="str">
         <f>J197*224.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>820302</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>783</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>784</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H198" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K198" s="2" t="str">
         <f>J198*227.00</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>820303</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>787</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>788</v>
       </c>
       <c r="G199" s="2">
         <v>7</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K199" s="2" t="str">
         <f>J199*440.00</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>820304</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>791</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H200" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K200" s="2" t="str">
         <f>J200*493.00</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>820305</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>792</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>794</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>795</v>
       </c>
       <c r="G201" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K201" s="2" t="str">
         <f>J201*476.00</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>820306</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>796</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>798</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>799</v>
       </c>
-      <c r="G202" s="2">
-        <v>4</v>
+      <c r="G202" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H202" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K202" s="2" t="str">
         <f>J202*690.00</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>820307</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>800</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>801</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>803</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H203" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K203" s="2" t="str">
         <f>J203*664.00</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>820308</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>804</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>807</v>
       </c>
       <c r="G204" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K204" s="2" t="str">
         <f>J204*924.00</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>820309</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>808</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>811</v>
       </c>
       <c r="G205" s="2">
         <v>4</v>
       </c>
       <c r="H205" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K205" s="2" t="str">
         <f>J205*962.00</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>820310</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>812</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>815</v>
       </c>
       <c r="G206" s="2">
         <v>3</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K206" s="2" t="str">
         <f>J206*892.00</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>820311</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>816</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>819</v>
       </c>
       <c r="G207" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K207" s="2" t="str">
         <f>J207*1043.00</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>820312</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>822</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>607</v>
       </c>
       <c r="G208" s="2">
         <v>5</v>
       </c>
       <c r="H208" s="2" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K208" s="2" t="str">
         <f>J208*831.00</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>820313</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>823</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>825</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>623</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K209" s="2" t="str">
         <f>J209*83.00</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>820314</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>826</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>828</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>716</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H210" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K210" s="2" t="str">
         <f>J210*138.00</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>820315</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>829</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>831</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="G211" s="2" t="s">
-        <v>42</v>
+      <c r="G211" s="2">
+        <v>0</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K211" s="2" t="str">
         <f>J211*296.00</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
     <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>820316</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>835</v>
       </c>
       <c r="G212" s="2">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K212" s="2" t="str">
         <f>J212*489.00</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
     <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>820317</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>836</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="G213" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G213" s="2">
+        <v>2</v>
+      </c>
+      <c r="H213" s="2">
+        <v>0</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K213" s="2" t="str">
         <f>J213*334.00</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
     <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>820318</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>839</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>841</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>842</v>
       </c>
-      <c r="G214" s="2" t="s">
-        <v>22</v>
+      <c r="G214" s="2">
+        <v>6</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K214" s="2" t="str">
         <f>J214*686.00</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>820319</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>843</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>845</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>435</v>
       </c>
-      <c r="G215" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G215" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H215" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K215" s="2" t="str">
         <f>J215*467.00</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
     <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>820320</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>846</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>849</v>
       </c>
-      <c r="G216" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G216" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H216" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K216" s="2" t="str">
         <f>J216*181.00</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
     <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>820321</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>850</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="G217" s="2" t="s">
-        <v>22</v>
+      <c r="G217" s="2">
+        <v>6</v>
       </c>
       <c r="H217" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K217" s="2" t="str">
         <f>J217*220.00</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
     <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>820322</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>854</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>855</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>720</v>
       </c>
-      <c r="G218" s="2" t="s">
-        <v>22</v>
+      <c r="G218" s="2">
+        <v>0</v>
       </c>
       <c r="H218" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K218" s="2" t="str">
         <f>J218*262.00</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>820323</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>859</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>860</v>
       </c>
       <c r="G219" s="2">
         <v>9</v>
       </c>
       <c r="H219" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K219" s="2" t="str">
         <f>J219*203.00</f>
         <v>0</v>
       </c>
       <c r="L219" s="5"/>
     </row>
     <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>820324</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>861</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>863</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>540</v>
       </c>
       <c r="G220" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H220" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K220" s="2" t="str">
         <f>J220*324.00</f>
         <v>0</v>
       </c>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>820325</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>864</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>866</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>867</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H221" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K221" s="2" t="str">
         <f>J221*114.00</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>820326</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>868</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>871</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H222" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K222" s="2" t="str">
         <f>J222*120.00</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>820327</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>872</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>873</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>874</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>875</v>
       </c>
       <c r="G223" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H223" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K223" s="2" t="str">
         <f>J223*119.00</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>820328</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>876</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>878</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>879</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="H224" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K224" s="2" t="str">
         <f>J224*130.00</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>820329</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>880</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>882</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>883</v>
       </c>
       <c r="G225" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H225" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K225" s="2" t="str">
         <f>J225*143.00</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>820330</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>887</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H226" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K226" s="2" t="str">
         <f>J226*147.00</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>820331</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>888</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>891</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H227" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K227" s="2" t="str">
         <f>J227*198.00</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>820332</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>892</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>895</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="H228" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K228" s="2" t="str">
         <f>J228*155.00</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>820333</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>896</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>720</v>
       </c>
-      <c r="G229" s="2" t="s">
-        <v>22</v>
+      <c r="G229" s="2">
+        <v>9</v>
       </c>
       <c r="H229" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K229" s="2" t="str">
         <f>J229*262.00</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>820334</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>901</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>902</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H230" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K230" s="2" t="str">
         <f>J230*238.00</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>820335</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>903</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>905</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>906</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H231" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K231" s="2" t="str">
         <f>J231*359.00</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>820336</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>907</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>909</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>910</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H232" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K232" s="2" t="str">
         <f>J232*402.00</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>820337</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>911</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>913</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>914</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H233" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K233" s="2" t="str">
         <f>J233*626.00</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
     <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>820338</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>915</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>917</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>807</v>
       </c>
       <c r="G234" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H234" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K234" s="2" t="str">
         <f>J234*924.00</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
     <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>820339</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>920</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>921</v>
       </c>
       <c r="G235" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H235" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K235" s="2" t="str">
         <f>J235*1131.00</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
     <row r="236" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>820340</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H236" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K236" s="2" t="str">
         <f>J236*358.00</f>
         <v>0</v>
       </c>
       <c r="L236" s="5"/>
     </row>
     <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>820341</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>925</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>928</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H237" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K237" s="2" t="str">
         <f>J237*413.00</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>820342</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>929</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>930</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>931</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>932</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H238" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K238" s="2" t="str">
         <f>J238*583.00</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>820343</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>933</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>935</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="G239" s="2">
-        <v>6</v>
+      <c r="G239" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H239" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K239" s="2" t="str">
         <f>J239*864.00</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>820344</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>938</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>939</v>
       </c>
       <c r="G240" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H240" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K240" s="2" t="str">
         <f>J240*1003.00</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>820345</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>942</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>875</v>
       </c>
       <c r="G241" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H241" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K241" s="2" t="str">
         <f>J241*119.00</f>
         <v>0</v>
       </c>
       <c r="L241" s="5"/>
     </row>
     <row r="242" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>820346</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>943</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>946</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H242" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K242" s="2" t="str">
         <f>J242*125.00</f>
         <v>0</v>
       </c>
       <c r="L242" s="5"/>
     </row>
     <row r="243" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>820347</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>947</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>948</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>950</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H243" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K243" s="2" t="str">
         <f>J243*131.00</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>820348</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>951</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>953</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>738</v>
       </c>
       <c r="G244" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H244" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K244" s="2" t="str">
         <f>J244*137.00</f>
         <v>0</v>
       </c>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>820349</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E245" s="2" t="s">
@@ -22197,299 +22197,299 @@
       </c>
       <c r="K245" s="2" t="str">
         <f>J245*131.00</f>
         <v>0</v>
       </c>
       <c r="L245" s="5"/>
     </row>
     <row r="246" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>820350</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>957</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>960</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H246" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K246" s="2" t="str">
         <f>J246*148.00</f>
         <v>0</v>
       </c>
       <c r="L246" s="5"/>
     </row>
     <row r="247" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>820351</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>961</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>963</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>762</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H247" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K247" s="2" t="str">
         <f>J247*226.00</f>
         <v>0</v>
       </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>820352</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>967</v>
       </c>
       <c r="G248" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H248" s="2" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K248" s="2" t="str">
         <f>J248*40.00</f>
         <v>0</v>
       </c>
       <c r="L248" s="5"/>
     </row>
     <row r="249" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>820353</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>969</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>970</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>971</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H249" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K249" s="2" t="str">
         <f>J249*79.00</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>820354</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>974</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>556</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K250" s="2" t="str">
         <f>J250*88.00</f>
         <v>0</v>
       </c>
       <c r="L250" s="5"/>
     </row>
     <row r="251" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>820355</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>975</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>977</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="G251" s="2">
-        <v>0</v>
+      <c r="G251" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H251" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K251" s="2" t="str">
         <f>J251*126.00</f>
         <v>0</v>
       </c>
       <c r="L251" s="5"/>
     </row>
     <row r="252" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>820356</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>979</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>981</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>982</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H252" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K252" s="2" t="str">
         <f>J252*194.00</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>820357</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>983</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>986</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H253" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K253" s="2" t="str">
         <f>J253*443.00</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>820358</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>987</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E254" s="2" t="s">
@@ -22512,754 +22512,754 @@
       </c>
       <c r="K254" s="2" t="str">
         <f>J254*100.00</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>820359</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>993</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>994</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H255" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K255" s="2" t="str">
         <f>J255*111.00</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>820360</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>995</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>996</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>997</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>982</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H256" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K256" s="2" t="str">
         <f>J256*194.00</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>820361</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>999</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>1001</v>
       </c>
       <c r="G257" s="2">
         <v>8</v>
       </c>
       <c r="H257" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K257" s="2" t="str">
         <f>J257*317.00</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>820362</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>1005</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H258" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K258" s="2" t="str">
         <f>J258*52.00</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>820363</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>1008</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>552</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H259" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K259" s="2" t="str">
         <f>J259*77.00</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>820364</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>1011</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H260" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K260" s="2" t="str">
         <f>J260*95.00</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>820365</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>1015</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H261" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K261" s="2" t="str">
         <f>J261*112.00</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>820366</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>1019</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H262" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K262" s="2" t="str">
         <f>J262*118.00</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>820367</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>1023</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H263" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K263" s="2" t="str">
         <f>J263*154.00</f>
         <v>0</v>
       </c>
       <c r="L263" s="5"/>
     </row>
     <row r="264" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>820368</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>1027</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H264" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K264" s="2" t="str">
         <f>J264*178.00</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>820369</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>1031</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H265" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K265" s="2" t="str">
         <f>J265*63.00</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>820370</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>1035</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H266" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K266" s="2" t="str">
         <f>J266*104.00</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>820371</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>322</v>
       </c>
-      <c r="G267" s="2" t="s">
-        <v>22</v>
+      <c r="G267" s="2">
+        <v>8</v>
       </c>
       <c r="H267" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K267" s="2" t="str">
         <f>J267*343.00</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>820372</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>1041</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="G268" s="2">
-        <v>4</v>
+      <c r="G268" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H268" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K268" s="2" t="str">
         <f>J268*251.00</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>820373</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>1045</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H269" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K269" s="2" t="str">
         <f>J269*295.00</f>
         <v>0</v>
       </c>
       <c r="L269" s="5"/>
     </row>
     <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>820374</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>1049</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="H270" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K270" s="2" t="str">
         <f>J270*488.00</f>
         <v>0</v>
       </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>820375</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="G271" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H271" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K271" s="2" t="str">
         <f>J271*982.00</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>820376</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="G272" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="H272" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K272" s="2" t="str">
         <f>J272*1413.00</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>820377</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>1061</v>
       </c>
       <c r="G273" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>5</v>
+      </c>
+      <c r="H273" s="2">
+        <v>0</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K273" s="2" t="str">
         <f>J273*1901.00</f>
         <v>0</v>
       </c>
       <c r="L273" s="5"/>
     </row>
     <row r="274" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>820378</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>1065</v>
       </c>
       <c r="G274" s="2">
         <v>2</v>
       </c>
       <c r="H274" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K274" s="2" t="str">
         <f>J274*4625.00</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>820379</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>1069</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H275" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K275" s="2" t="str">
         <f>J275*462.00</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>820380</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E276" s="2" t="s">
@@ -23282,159 +23282,159 @@
       </c>
       <c r="K276" s="2" t="str">
         <f>J276*378.00</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>820381</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>788</v>
       </c>
       <c r="G277" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H277" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K277" s="2" t="str">
         <f>J277*440.00</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>820382</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>1079</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="G278" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H278" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K278" s="2" t="str">
         <f>J278*470.00</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>820383</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>1083</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>914</v>
       </c>
       <c r="G279" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H279" s="2" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K279" s="2" t="str">
         <f>J279*626.00</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>820384</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>1087</v>
       </c>
-      <c r="G280" s="2">
-        <v>10</v>
+      <c r="G280" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H280" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K280" s="2" t="str">
         <f>J280*660.00</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>820385</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="E281" s="2" t="s">
@@ -23460,471 +23460,471 @@
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>820386</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>1095</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H282" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K282" s="2" t="str">
         <f>J282*1014.00</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>820387</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G283" s="2">
         <v>10</v>
       </c>
       <c r="H283" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K283" s="2" t="str">
         <f>J283*1212.00</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
     <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>820388</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H284" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K284" s="2" t="str">
         <f>J284*310.00</f>
         <v>0</v>
       </c>
       <c r="L284" s="5"/>
     </row>
     <row r="285" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>820389</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>1105</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>1106</v>
       </c>
-      <c r="G285" s="2" t="s">
-        <v>42</v>
+      <c r="G285" s="2">
+        <v>5</v>
       </c>
       <c r="H285" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K285" s="2" t="str">
         <f>J285*229.00</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
     <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>820390</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H286" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K286" s="2" t="str">
         <f>J286*350.00</f>
         <v>0</v>
       </c>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>820391</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>1113</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>1114</v>
       </c>
-      <c r="G287" s="2" t="s">
-        <v>22</v>
+      <c r="G287" s="2">
+        <v>8</v>
       </c>
       <c r="H287" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K287" s="2" t="str">
         <f>J287*548.00</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>820392</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>1117</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="G288" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H288" s="2" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K288" s="2" t="str">
         <f>J288*1007.00</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>820393</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>1121</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="H289" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K289" s="2" t="str">
         <f>J289*351.00</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>820394</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>1125</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H290" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K290" s="2" t="str">
         <f>J290*518.00</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>820395</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>1129</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G291" s="2">
         <v>9</v>
       </c>
       <c r="H291" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K291" s="2" t="str">
         <f>J291*485.00</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>820396</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>1132</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>330</v>
       </c>
       <c r="G292" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H292" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K292" s="2" t="str">
         <f>J292*481.00</f>
         <v>0</v>
       </c>
       <c r="L292" s="5"/>
     </row>
     <row r="293" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>820397</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>1136</v>
       </c>
       <c r="G293" s="2">
         <v>9</v>
       </c>
       <c r="H293" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K293" s="2" t="str">
         <f>J293*529.00</f>
         <v>0</v>
       </c>
       <c r="L293" s="5"/>
     </row>
     <row r="294" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>820398</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>1140</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="H294" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K294" s="2" t="str">
         <f>J294*387.00</f>
         <v>0</v>
       </c>
       <c r="L294" s="5"/>
     </row>
     <row r="295" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>820399</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E295" s="2" t="s">
@@ -23946,90 +23946,90 @@
         <v>17</v>
       </c>
       <c r="K295" s="2" t="str">
         <f>J295*611.00</f>
         <v>0</v>
       </c>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>820400</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="G296" s="2" t="s">
-        <v>22</v>
+      <c r="G296" s="2">
+        <v>9</v>
       </c>
       <c r="H296" s="2" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K296" s="2" t="str">
         <f>J296*437.00</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>820401</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H297" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K297" s="2" t="str">
         <f>J297*488.00</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>820402</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E298" s="2" t="s">
@@ -24052,229 +24052,229 @@
       </c>
       <c r="K298" s="2" t="str">
         <f>J298*529.00</f>
         <v>0</v>
       </c>
       <c r="L298" s="5"/>
     </row>
     <row r="299" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>820403</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>1157</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H299" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K299" s="2" t="str">
         <f>J299*369.00</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>820404</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H300" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K300" s="2" t="str">
         <f>J300*615.00</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>820405</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G301" s="2">
         <v>5</v>
       </c>
       <c r="H301" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K301" s="2" t="str">
         <f>J301*493.00</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>820406</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>1167</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="G302" s="2">
         <v>5</v>
       </c>
       <c r="H302" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K302" s="2" t="str">
         <f>J302*505.00</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>820407</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>1172</v>
       </c>
       <c r="G303" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H303" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K303" s="2" t="str">
         <f>J303*565.00</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>820408</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>1175</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>1176</v>
       </c>
-      <c r="G304" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G304" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H304" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K304" s="2" t="str">
         <f>J304*523.00</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
     <row r="305" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>820409</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="E305" s="2" t="s">
@@ -24300,130 +24300,130 @@
         <v>0</v>
       </c>
       <c r="L305" s="5"/>
     </row>
     <row r="306" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>820410</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>1183</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>1184</v>
       </c>
       <c r="G306" s="2">
         <v>0</v>
       </c>
       <c r="H306" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K306" s="2" t="str">
         <f>J306*711.00</f>
         <v>0</v>
       </c>
       <c r="L306" s="5"/>
     </row>
     <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>820411</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>1186</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>1187</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>653</v>
       </c>
       <c r="G307" s="2">
         <v>0</v>
       </c>
       <c r="H307" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K307" s="2" t="str">
         <f>J307*965.00</f>
         <v>0</v>
       </c>
       <c r="L307" s="5"/>
     </row>
     <row r="308" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>883032</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>1189</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>1190</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="G308" s="2">
         <v>9</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K308" s="2" t="str">
-        <f>J308*0.00</f>
+        <f>J308*1967.00</f>
         <v>0</v>
       </c>
       <c r="L308" s="5"/>
     </row>
     <row r="309" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>820420</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>1192</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>1194</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="G309" s="2">
         <v>6</v>
       </c>
       <c r="H309" s="2" t="s">
@@ -24439,87 +24439,87 @@
         <f>J309*736.00</f>
         <v>0</v>
       </c>
       <c r="L309" s="5"/>
     </row>
     <row r="310" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>820421</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>1198</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="G310" s="2">
         <v>9</v>
       </c>
-      <c r="H310" s="2">
-        <v>0</v>
+      <c r="H310" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K310" s="2" t="str">
         <f>J310*780.00</f>
         <v>0</v>
       </c>
       <c r="L310" s="5"/>
     </row>
     <row r="311" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>836189</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>1201</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>1202</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>990</v>
       </c>
       <c r="G311" s="2">
         <v>0</v>
       </c>
       <c r="H311" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K311" s="2" t="str">
         <f>J311*100.00</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>836302</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="D312" s="1">
         <v>600</v>
       </c>
       <c r="E312" s="2" t="s">
@@ -24580,235 +24580,235 @@
         <v>0</v>
       </c>
       <c r="L313" s="5"/>
     </row>
     <row r="314" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>889989</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>1210</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>1211</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="G314" s="2">
         <v>0</v>
       </c>
       <c r="H314" s="2" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K314" s="2" t="str">
         <f>J314*28.00</f>
         <v>0</v>
       </c>
       <c r="L314" s="5"/>
     </row>
     <row r="315" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>890013</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>1214</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>777</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H315" s="2" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K315" s="2" t="str">
         <f>J315*205.00</f>
         <v>0</v>
       </c>
       <c r="L315" s="5"/>
     </row>
     <row r="316" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>890025</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>1219</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H316" s="2" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K316" s="2" t="str">
         <f>J316*54.00</f>
         <v>0</v>
       </c>
       <c r="L316" s="5"/>
     </row>
     <row r="317" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>890076</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>1223</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>1224</v>
       </c>
       <c r="G317" s="2">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>7</v>
+      </c>
+      <c r="H317" s="2">
+        <v>0</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K317" s="2" t="str">
         <f>J317*333.00</f>
         <v>0</v>
       </c>
       <c r="L317" s="5"/>
     </row>
     <row r="318" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>890077</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>1226</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="G318" s="2">
-        <v>0</v>
+      <c r="G318" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H318" s="2" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K318" s="2" t="str">
         <f>J318*186.00</f>
         <v>0</v>
       </c>
       <c r="L318" s="5"/>
     </row>
     <row r="319" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
         <v>837109</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>1229</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="F319" s="2" t="s">
-        <v>1191</v>
+        <v>560</v>
       </c>
       <c r="G319" s="2">
         <v>0</v>
       </c>
       <c r="H319" s="2">
         <v>0</v>
       </c>
       <c r="I319" s="1">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K319" s="2" t="str">
-        <f>J319*0.00</f>
+        <f>J319*127.00</f>
         <v>0</v>
       </c>
       <c r="L319" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>