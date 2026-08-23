--- v2 (2026-06-21)
+++ v3 (2026-08-23)
@@ -16,3734 +16,3773 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1244">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фитинги латунные резьбовые</t>
   </si>
   <si>
     <t>Фитинги резьбовые латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-1313005</t>
   </si>
   <si>
     <t>VTr.583.U.0004</t>
   </si>
   <si>
     <t>Пробка-уровень 1/2" нар. с доп. уплотнением</t>
   </si>
   <si>
-    <t>167.00 руб.</t>
+    <t>176.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-721001</t>
+  </si>
+  <si>
+    <t>VTr.015.N.04</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" с накидной гайкой  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>207.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-721002</t>
+  </si>
+  <si>
+    <t>VTr.015.N.05</t>
+  </si>
+  <si>
+    <t>Сгон 3/4" с накидной гайкой  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>322.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721003</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 1/2" вн.-вн.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>262.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721004</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 3/4" вн.-вн. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>446.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>VLC-721005</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0006</t>
+  </si>
+  <si>
+    <t>Угольник 1" вн.-вн.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>776.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721006</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0007</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/4" вн.-вн.  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 514.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721007</t>
+  </si>
+  <si>
+    <t>VTr.090.N.0008</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/2" вн.-вн.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 643.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...100 lines deleted...]
-  <si>
     <t>VLC-721008</t>
   </si>
   <si>
     <t>VTr.090.N.0009</t>
   </si>
   <si>
     <t>Угольник 2" вн.-вн.  (1 /7шт)</t>
   </si>
   <si>
-    <t>2 911.00 руб.</t>
+    <t>3 170.00 руб.</t>
   </si>
   <si>
     <t>VLC-721009</t>
   </si>
   <si>
     <t>VTr.091.N.0004</t>
   </si>
   <si>
     <t>Угольник 45, 1/2" вн.-вн.   (10 /160шт)</t>
   </si>
   <si>
-    <t>224.00 руб.</t>
+    <t>244.00 руб.</t>
   </si>
   <si>
     <t>VLC-721010</t>
   </si>
   <si>
     <t>VTr.091.N.0005</t>
   </si>
   <si>
     <t>Угольник 45, 3/4" вн.-вн.  (10 /90шт)</t>
   </si>
   <si>
-    <t>319.00 руб.</t>
+    <t>347.00 руб.</t>
   </si>
   <si>
     <t>VLC-721011</t>
   </si>
   <si>
     <t>VTr.092.N.0002</t>
   </si>
   <si>
     <t>Угольник 1/4" вн.-нар.  (10 /500шт)</t>
   </si>
   <si>
-    <t>99.00 руб.</t>
+    <t>108.00 руб.</t>
   </si>
   <si>
     <t>VLC-721012</t>
   </si>
   <si>
     <t>VTr.092.N.0004</t>
   </si>
   <si>
     <t>Угольник 1/2" вн.-нар.  (10 /120шт)</t>
   </si>
   <si>
     <t>&gt;5000</t>
   </si>
   <si>
     <t>VLC-721013</t>
   </si>
   <si>
     <t>VTr.092.N.0005</t>
   </si>
   <si>
     <t>Угольник 3/4" вн.-нар.   (10 /60шт)</t>
   </si>
   <si>
-    <t>393.00 руб.</t>
+    <t>428.00 руб.</t>
   </si>
   <si>
     <t>VLC-721014</t>
   </si>
   <si>
     <t>VTr.092.N.0006</t>
   </si>
   <si>
     <t>Угольник 1" вн.-нар.   (5 /35шт)</t>
   </si>
   <si>
+    <t>659.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721015</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0007</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/4" вн.-нар.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 563.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721016</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0008</t>
+  </si>
+  <si>
+    <t>Угольник 1 1/2" вн.-нар.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 977.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721017</t>
+  </si>
+  <si>
+    <t>VTr.092.N.0009</t>
+  </si>
+  <si>
+    <t>Угольник 2" вн.-нар.  (1 /6шт)</t>
+  </si>
+  <si>
+    <t>3 431.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721018</t>
+  </si>
+  <si>
+    <t>VTr.093.N.0004</t>
+  </si>
+  <si>
+    <t>Угольник 1/2" нар.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>228.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721019</t>
+  </si>
+  <si>
+    <t>VTr.093.N.0005</t>
+  </si>
+  <si>
+    <t>Угольник 3/4" нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>475.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721020</t>
+  </si>
+  <si>
+    <t>VTr.093.N.0006</t>
+  </si>
+  <si>
+    <t>Угольник 1" нар.-нар.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>736.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721021</t>
+  </si>
+  <si>
+    <t>VTr.094.N.04010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1/2"x10мм, вн.-нар.  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>301.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721022</t>
+  </si>
+  <si>
+    <t>VTr.094.N.04020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1/2"x20мм, вн.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>364.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721023</t>
+  </si>
+  <si>
+    <t>VTr.094.N.04030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1/2"x30мм, вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>401.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721024</t>
+  </si>
+  <si>
+    <t>VTr.094.N.05010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x10мм, вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>VLC-721025</t>
+  </si>
+  <si>
+    <t>VTr.094.N.05020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x20мм, вн.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>528.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721026</t>
+  </si>
+  <si>
+    <t>VTr.094.N.05030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x30мм, вн.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>587.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721027</t>
+  </si>
+  <si>
+    <t>VTr.094.N.06010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x10мм, вн.-нар.   (5 /60шт)</t>
+  </si>
+  <si>
+    <t>667.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721028</t>
+  </si>
+  <si>
+    <t>VTr.094.N.06020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x20мм, вн.-нар.   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>671.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721029</t>
+  </si>
+  <si>
+    <t>VTr.094.N.06030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x30мм, вн.-нар.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>845.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721030</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0504010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x1/2"x10мм, нар.-нар.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>267.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721031</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0504020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x1/2"x20мм, нар.-нар.  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>342.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721032</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0504030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 3/4"x1/2"x30мм, нар.-нар.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>280.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721033</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0605010</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x3/4"x10мм, нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>415.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721034</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0605020</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x3/4"x20мм, нар.-нар.   (10 /70шт)</t>
+  </si>
+  <si>
+    <t>483.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721035</t>
+  </si>
+  <si>
+    <t>VTr.095.N.0605030</t>
+  </si>
+  <si>
+    <t>Эксцентрик 1"x3/4"x30мм, нар.-нар.   (5 /70шт)</t>
+  </si>
+  <si>
+    <t>538.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721036</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0004</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 1/2" вн.-нар.   (10 /90шт)</t>
+  </si>
+  <si>
+    <t>383.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721037</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0005</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 3/4" вн.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>664.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721038</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0006</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 1" вн.-нар.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 195.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721039</t>
+  </si>
+  <si>
+    <t>VTr.098.N.0007</t>
+  </si>
+  <si>
+    <t>Сгон угловой разъемный (американка) 1 1/4" вн.-нар.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 921.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721040</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник 1/2" вн.-вн.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>309.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721041</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник 3/4" вн.-вн.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>478.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721042</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0006</t>
+  </si>
+  <si>
+    <t>Тройник 1" вн.-вн.-вн.  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>918.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721043</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0007</t>
+  </si>
+  <si>
+    <t>Тройник 1 1/4" вн.-вн.-вн.  (5 /15шт)</t>
+  </si>
+  <si>
+    <t>1 641.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721044</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0008</t>
+  </si>
+  <si>
+    <t>Тройник 1 1/2" вн.-вн.-вн.  (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 920.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721045</t>
+  </si>
+  <si>
+    <t>VTr.130.N.0009</t>
+  </si>
+  <si>
+    <t>Тройник 2" вн.-вн.-вн. (1 /9шт)</t>
+  </si>
+  <si>
+    <t>3 002.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721046</t>
+  </si>
+  <si>
+    <t>VTr.131.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник 1/2" нар.-нар.-нар.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>370.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721047</t>
+  </si>
+  <si>
+    <t>VTr.131.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник 3/4" нар.-нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>573.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721048</t>
+  </si>
+  <si>
+    <t>VTr.131.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х1/2" нар.-нар.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>418.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721049</t>
+  </si>
+  <si>
+    <t>VTr.131.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х3/4" нар.-нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>465.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721050</t>
+  </si>
+  <si>
+    <t>VTr.131.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х3/4"х1/2" нар.-нар.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>519.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721051</t>
+  </si>
+  <si>
+    <t>VTr.136.N.0404</t>
+  </si>
+  <si>
+    <t>Тройник косой 1/2"x1/2" для греющего кабеля или гильзы под погружной датчик (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 106.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721052</t>
+  </si>
+  <si>
+    <t>VTr.136.N.0504</t>
+  </si>
+  <si>
+    <t>Тройник косой 3/4"x1/2" для греющиего кабеля или гильзы под погружной датчик (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 320.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721053</t>
+  </si>
+  <si>
+    <t>VTr.136.N.0604</t>
+  </si>
+  <si>
+    <t>Тройник косой 1"х1/2" для греющего кабеля или гильзы под погружной датчик (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 487.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721054</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0410</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х10мм   (10 /350шт)</t>
+  </si>
+  <si>
+    <t>92.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721055</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0415</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х15мм   (10 /260шт)</t>
+  </si>
+  <si>
+    <t>128.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721056</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0420</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х20мм  (10 /210шт)</t>
+  </si>
+  <si>
+    <t>152.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721057</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0425</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х25мм   (10 /200шт)</t>
+  </si>
+  <si>
+    <t>162.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721058</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0430</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х30мм   (10 /170шт)</t>
+  </si>
+  <si>
+    <t>191.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721059</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0440</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х40мм   (10 /140шт)</t>
+  </si>
+  <si>
+    <t>225.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721060</t>
+  </si>
+  <si>
+    <t>VTr.197.N.0450</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. Х50мм   (10 /100шт)</t>
+  </si>
+  <si>
+    <t>282.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721061</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0410</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х10мм (ХРОМ)   (10 /300шт)</t>
+  </si>
+  <si>
+    <t>126.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721062</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0415</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х15мм (ХРОМ)   (10 /250шт)</t>
+  </si>
+  <si>
+    <t>165.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721063</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0420</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х20мм (ХРОМ)   (10 /230шт)</t>
+  </si>
+  <si>
+    <t>181.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721064</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0425</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х25мм (ХРОМ)   (10 /200шт)</t>
+  </si>
+  <si>
+    <t>214.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721065</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0430</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х30мм (ХРОМ)   (10 /180шт)</t>
+  </si>
+  <si>
+    <t>234.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721066</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0440</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х40мм (ХРОМ)   (10 /140шт)</t>
+  </si>
+  <si>
+    <t>276.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721067</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0450</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х50мм (ХРОМ)  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>366.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721068</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0460</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х60мм (ХРОМ)  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>390.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721069</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0470</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х70мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>471.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721070</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0480</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х80мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>476.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721071</t>
+  </si>
+  <si>
+    <t>VTr.198.C.04100</t>
+  </si>
+  <si>
+    <t>Удлинитель 1/2" вн. х100мм (ХРОМ)   (5 /65шт)</t>
+  </si>
+  <si>
+    <t>628.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721072</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0515</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х15мм (ХРОМ)   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>257.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721073</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0520</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х20мм (ХРОМ)  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>302.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721074</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0525</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х25мм (ХРОМ)  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>340.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721075</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0530</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х30мм (ХРОМ)  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>373.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721076</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0540</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х40мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>453.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721077</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0550</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х50мм (ХРОМ)  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>523.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721078</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0560</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х60мм (ХРОМ)  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>672.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721079</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0570</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х70мм (ХРОМ)   (5 /55шт)</t>
+  </si>
+  <si>
+    <t>725.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721080</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0580</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х80мм (ХРОМ)   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>878.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721081</t>
+  </si>
+  <si>
+    <t>VTr.198.C.05100</t>
+  </si>
+  <si>
+    <t>Удлинитель 3/4" вн. х100мм (ХРОМ)   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>955.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721082</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0615</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х15мм (ХРОМ)  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>397.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721083</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0620</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х20мм (ХРОМ)  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>481.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721084</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0625</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х25мм (ХРОМ) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>535.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721085</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0630</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х30мм (ХРОМ)   (5 /70шт)</t>
+  </si>
+  <si>
+    <t>617.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721086</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0640</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х40мм (ХРОМ)   (5 /45шт)</t>
+  </si>
+  <si>
+    <t>733.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721087</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0650</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х50мм (ХРОМ)  (5 /45шт)</t>
+  </si>
+  <si>
+    <t>950.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721088</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0660</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х60мм (ХРОМ)  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 088.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721089</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0670</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х70мм (ХРОМ)    (5 /30шт)</t>
+  </si>
+  <si>
+    <t>1 206.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721090</t>
+  </si>
+  <si>
+    <t>VTr.198.C.0680</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х80мм (ХРОМ)   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 352.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721091</t>
+  </si>
+  <si>
+    <t>VTr.198.C.06100</t>
+  </si>
+  <si>
+    <t>Удлинитель 1" вн. х100мм (ХРОМ)  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 548.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721092</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0403</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1/2"х3/8" вн.-вн.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>153.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721093</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0502</t>
+  </si>
+  <si>
+    <t>Муфта переходная 3/4"х1/4" вн.-вн.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>248.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721094</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0504</t>
+  </si>
+  <si>
+    <t>Муфта переходная 3/4"х1/2" вн.-вн.  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>VLC-721095</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0604</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1"х1/2" вн.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>334.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721096</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0605</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1"х3/4" вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>420.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721097</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0705</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/4"х3/4" вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>531.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721098</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0706</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/4"х1" вн.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>625.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721099</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0806</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/2"х1" вн.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>720.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721100</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0807</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/2"х1 1/4" вн.-вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>VLC-721101</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0907</t>
+  </si>
+  <si>
+    <t>Муфта переходная 2"х1 1/4" вн.-вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>1 029.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721102</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0908</t>
+  </si>
+  <si>
+    <t>Муфта переходная 2"х1 1/2" вн.-вн.   (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 057.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721103</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0906</t>
+  </si>
+  <si>
+    <t>Муфта переходная 2"х1" вн.-вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>1 007.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721104</t>
+  </si>
+  <si>
+    <t>VTr.240.N.0704</t>
+  </si>
+  <si>
+    <t>Муфта переходная 1 1/4"х1/2" вн.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>509.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721105</t>
+  </si>
+  <si>
+    <t>VTr.250.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник под датчик теплосчётчика, 1/2"х M10 х1/2" вн.-вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>442.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721106</t>
+  </si>
+  <si>
+    <t>VTr.250.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник под датчик теплосчётчика, 3/4"х M10 х 3/4" вн.-вн.-вн. (10 /60шт)</t>
+  </si>
+  <si>
+    <t>530.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721107</t>
+  </si>
+  <si>
+    <t>VTr.250.N.0006</t>
+  </si>
+  <si>
+    <t>Тройник под датчик теплосчётчика, 1"х M10 х1" вн.-вн.-вн.  (5 /40шт)</t>
+  </si>
+  <si>
+    <t>687.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721108</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0004</t>
+  </si>
+  <si>
+    <t>Муфта 1/2" вн.-вн. (10 /180шт)</t>
+  </si>
+  <si>
+    <t>141.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721109</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0005</t>
+  </si>
+  <si>
+    <t>Муфта 3/4" вн.-вн.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>238.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721110</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0006</t>
+  </si>
+  <si>
+    <t>Муфта 1" вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>350.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721111</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0007</t>
+  </si>
+  <si>
+    <t>Муфта 1 1/4" вн.-вн. (10 /40шт)</t>
+  </si>
+  <si>
+    <t>690.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721112</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0008</t>
+  </si>
+  <si>
+    <t>Муфта 1 1/2" вн.-вн.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>VLC-721113</t>
+  </si>
+  <si>
+    <t>VTr.270.N.0009</t>
+  </si>
+  <si>
+    <t>Муфта 2" вн.-вн.   (5 /10шт)</t>
+  </si>
+  <si>
+    <t>1 496.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721114</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0004</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1/2" вн.-вн.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>368.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721115</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0005</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 3/4" вн.-вн.   (10 /50шт)</t>
+  </si>
+  <si>
+    <t>677.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721116</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0006</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1" вн.-вн.   (5 /35шт)</t>
+  </si>
+  <si>
+    <t>980.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721117</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0007</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1 1/4" вн.-вн.   (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 801.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721118</t>
+  </si>
+  <si>
+    <t>VTr.340.N.0008</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1 1/2" вн.-вн.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 319.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721119</t>
+  </si>
+  <si>
+    <t>VTr.340.C.0004</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1/2" вн.-вн. Хром   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>416.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721120</t>
+  </si>
+  <si>
+    <t>VTr.340.C.0005</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 3/4" вн.-вн. Хром   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>782.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721121</t>
+  </si>
+  <si>
+    <t>VTr.340.C.0006</t>
+  </si>
+  <si>
+    <t>Муфта разъемная 1" вн.-вн. Хром  (5 /35шт)</t>
+  </si>
+  <si>
+    <t>1 058.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721122</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0004</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1/2" вн.-нар.   (10 /130шт)</t>
+  </si>
+  <si>
+    <t>VLC-721123</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0005</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 3/4" вн.-нар. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>493.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721124</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0006</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1" вн.-нар.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>964.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721125</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0007</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/4" вн.-нар.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>VLC-721126</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0008</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/2" вн.-нар.   (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 122.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721127</t>
+  </si>
+  <si>
+    <t>VTr.341.N.0009</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 2" вн.-нар.  (1 /8шт)</t>
+  </si>
+  <si>
+    <t>4 637.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721129</t>
+  </si>
+  <si>
+    <t>VTr.424.N.M004</t>
+  </si>
+  <si>
+    <t>Переходник для подключения датчика температуры M10х1/2"   (10 /380шт)</t>
+  </si>
+  <si>
+    <t>113.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721130</t>
+  </si>
+  <si>
+    <t>VTr.424.N.M005</t>
+  </si>
+  <si>
+    <t>Переходник для подключения датчика температуры M10х3/4"   (10 /300шт)</t>
+  </si>
+  <si>
+    <t>140.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721131</t>
+  </si>
+  <si>
+    <t>VTr.424.N.M006</t>
+  </si>
+  <si>
+    <t>Переходник для подключения датчика температуры M10х1"   (10 /170шт)</t>
+  </si>
+  <si>
+    <t>226.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721132</t>
+  </si>
+  <si>
+    <t>VTr.551.N.04064</t>
+  </si>
+  <si>
+    <t>Гильза для погружного датчика температуры 1/2"х64мм   (10 /160шт)</t>
+  </si>
+  <si>
+    <t>353.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721133</t>
+  </si>
+  <si>
+    <t>VTr.551.N.04090</t>
+  </si>
+  <si>
+    <t>Гильза для погружного датчика температуры 1/2"х90мм  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>395.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721136</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0302</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 3/8"х1/4" нар.-нар.  (10 /500шт)</t>
+  </si>
+  <si>
+    <t>64.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721137</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0402</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1/2"х1/4" нар.-нар.  (10 /400шт)</t>
+  </si>
+  <si>
+    <t>84.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721138</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0403</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1/2"х3/8" нар.-нар.  (10 /400шт)</t>
+  </si>
+  <si>
+    <t>96.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721139</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0504</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 3/4"х1/2" нар.-нар.   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>138.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721140</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0604</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1"х1/2" нар.-нар.   (10 /130шт)</t>
+  </si>
+  <si>
+    <t>286.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721141</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0605</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1"х3/4" нар.-нар.   (10 /110шт)</t>
+  </si>
+  <si>
+    <t>281.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721142</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0705</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/4"х3/4" нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>474.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721143</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0706</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/4"х1" нар.-нар. (10 /60шт)</t>
+  </si>
+  <si>
+    <t>521.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721144</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0704</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/4"х1/2" нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>VLC-721145</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0804</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х1/2" нар.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>562.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721146</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0806</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х1" нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
     <t>606.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721015</t>
-[...185 lines deleted...]
-    <t>Эксцентрик 3/4"x1/2"x10мм, нар.-нар.  (10 /120шт)</t>
+    <t>VLC-721147</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0807</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х1 1/4" нар.-нар.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>649.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721148</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0805</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 1 1/2"х3/4" нар.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>566.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721149</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0906</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>997.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721150</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0907</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1 1/4" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>956.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721151</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0908</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1 1/2" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>905.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721152</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0905</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х3/4" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>904.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721153</t>
+  </si>
+  <si>
+    <t>VTr.580.N.0904</t>
+  </si>
+  <si>
+    <t>Ниппель переходной 2"х1/2" нар.-нар.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>972.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721154</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0302</t>
+  </si>
+  <si>
+    <t>Футорка 3/8"х1/4" нар.-вн.  (10 /700шт)</t>
+  </si>
+  <si>
+    <t>33.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721155</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0402</t>
+  </si>
+  <si>
+    <t>Футорка 1/2"х1/4" нар.-вн.   (10 /450шт)</t>
+  </si>
+  <si>
+    <t>90.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721156</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0403</t>
+  </si>
+  <si>
+    <t>Футорка 1/2"х3/8" нар.-вн.   (10 /450шт)</t>
+  </si>
+  <si>
+    <t>62.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721157</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0504</t>
+  </si>
+  <si>
+    <t>Футорка 3/4"х1/2" нар.-вн.   (10 /350шт)</t>
+  </si>
+  <si>
+    <t>VLC-721158</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0604</t>
+  </si>
+  <si>
+    <t>Футорка 1"х1/2" нар.-вн.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>295.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721159</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0605</t>
+  </si>
+  <si>
+    <t>Футорка 1"х3/4" нар.-вн.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>185.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721160</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0704</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/4" х1/2" нар.-вн.   (10 /100шт)</t>
+  </si>
+  <si>
+    <t>VLC-721161</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0705</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/4"х3/4" нар.-вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>536.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721162</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0706</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/4"х1" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>367.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721163</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0804</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х1/2" нар.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>1 017.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721164</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0805</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х3/4" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>911.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721165</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0806</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х1" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>732.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721166</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0807</t>
+  </si>
+  <si>
+    <t>Футорка 1 1/2"х1 1/4" нар.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>352.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721167</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0904</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1/2" нар.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>1 170.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721168</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0905</t>
+  </si>
+  <si>
+    <t>Футорка 2"х3/4" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 122.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721169</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0907</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1 1/4" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 072.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721170</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0908</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1 1/2" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>775.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721171</t>
+  </si>
+  <si>
+    <t>VTr.581.N.0906</t>
+  </si>
+  <si>
+    <t>Футорка 2"х1" нар.-вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 297.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721172</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0004</t>
+  </si>
+  <si>
+    <t>Ниппель 1/2" нар.-нар.  (10 /360шт)</t>
+  </si>
+  <si>
+    <t>83.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721173</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0005</t>
+  </si>
+  <si>
+    <t>Ниппель 3/4" нар.-нар.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>157.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721174</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0006</t>
+  </si>
+  <si>
+    <t>Ниппель 1" нар.-нар.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>320.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721175</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0007</t>
+  </si>
+  <si>
+    <t>Ниппель 1 1/4" нар.-нар.   (10 /60шт)</t>
+  </si>
+  <si>
+    <t>461.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721176</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0008</t>
+  </si>
+  <si>
+    <t>Ниппель 1 1/2" нар.-нар.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>586.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721177</t>
+  </si>
+  <si>
+    <t>VTr.582.N.0009</t>
+  </si>
+  <si>
+    <t>Ниппель 2" нар.-нар.  (5 /25шт)</t>
+  </si>
+  <si>
+    <t>946.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721178</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0004</t>
+  </si>
+  <si>
+    <t>Пробка 1/2" нар.  (10 /450шт)</t>
+  </si>
+  <si>
+    <t>94.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721179</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0005</t>
+  </si>
+  <si>
+    <t>Пробка 3/4" нар.  (10 /320шт)</t>
+  </si>
+  <si>
+    <t>150.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721180</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0006</t>
+  </si>
+  <si>
+    <t>Пробка 1" нар.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>VLC-721181</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0007</t>
+  </si>
+  <si>
+    <t>Пробка 1 1/4" нар.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>VLC-721182</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0008</t>
+  </si>
+  <si>
+    <t>Пробка 1 1/2" нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>575.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721183</t>
+  </si>
+  <si>
+    <t>VTr.583.N.0009</t>
+  </si>
+  <si>
+    <t>Пробка 2" нар.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>1 035.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721184</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0004</t>
+  </si>
+  <si>
+    <t>Заглушка 1/2" вн.  (10 /440шт)</t>
+  </si>
+  <si>
+    <t>VLC-721185</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0005</t>
+  </si>
+  <si>
+    <t>Заглушка 3/4" вн.  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>149.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721186</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0006</t>
+  </si>
+  <si>
+    <t>Заглушка 1" вн.  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>203.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721187</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0007</t>
+  </si>
+  <si>
+    <t>Заглушка 1 1/4" вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>VLC-721188</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0008</t>
+  </si>
+  <si>
+    <t>Заглушка 1 1/2" вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>648.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721189</t>
+  </si>
+  <si>
+    <t>VTr.590.N.0009</t>
+  </si>
+  <si>
+    <t>Заглушка 2" вн.  (10 /30шт)</t>
+  </si>
+  <si>
+    <t>1 003.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721190</t>
+  </si>
+  <si>
+    <t>VTr.592.NE.040E</t>
+  </si>
+  <si>
+    <t>Переходник 1/2" х евроконус вн.-нар.  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>218.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721191</t>
+  </si>
+  <si>
+    <t>VTr.592.NE.050E</t>
+  </si>
+  <si>
+    <t>Переходник 3/4" х евроконус вн.-нар.   (10 /160шт)</t>
   </si>
   <si>
     <t>246.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721031</t>
-[...29 lines deleted...]
-    <t>Эксцентрик 1"x3/4"x10мм, нар.-нар. (10 /80шт)</t>
+    <t>VLC-721192</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0302</t>
+  </si>
+  <si>
+    <t>Переходник 3/8"х1/4" вн.-нар.   (10 /480шт)</t>
+  </si>
+  <si>
+    <t>70.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721193</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0402</t>
+  </si>
+  <si>
+    <t>Переходник 1/2"х1/4" вн.-нар.  (10 /400шт)</t>
+  </si>
+  <si>
+    <t>VLC-721194</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0403</t>
+  </si>
+  <si>
+    <t>Переходник 1/2"х3/8" вн.-нар.  (10 /350шт)</t>
+  </si>
+  <si>
+    <t>97.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721195</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0504</t>
+  </si>
+  <si>
+    <t>Переходник 3/4"х1/2" вн.-нар.  (10 /170шт)</t>
+  </si>
+  <si>
+    <t>223.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721196</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0604</t>
+  </si>
+  <si>
+    <t>Переходник 1"х1/2" вн.-нар.  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>VLC-721197</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0605</t>
+  </si>
+  <si>
+    <t>Переходник 1"х3/4" вн.-нар.  (10 /130шт)</t>
+  </si>
+  <si>
+    <t>247.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721198</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0704</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/4"х1/2" вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>479.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721199</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0706</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/4"х1" вн.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721200</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0705</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/4"х3/4" вн.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>518.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721201</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0806</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/2"х1" вн.-нар.  (8 /64шт)</t>
+  </si>
+  <si>
+    <t>751.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721202</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0807</t>
+  </si>
+  <si>
+    <t>Переходник 1 1/2"х 1 1/4" вн.-нар.   (8 /64шт)</t>
+  </si>
+  <si>
+    <t>723.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721203</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0906</t>
+  </si>
+  <si>
+    <t>Переходник 2"х1" вн.-нар.   (8 /48шт)</t>
+  </si>
+  <si>
+    <t>1 006.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721204</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0907</t>
+  </si>
+  <si>
+    <t>Переходник 2" х 1 1/4" вн.-нар.   (6 /36шт)</t>
+  </si>
+  <si>
+    <t>1 013.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721205</t>
+  </si>
+  <si>
+    <t>VTr.592.N.0908</t>
+  </si>
+  <si>
+    <t>Переходник 2" х 1 1/2" вн.-нар.   (6 /36шт)</t>
+  </si>
+  <si>
+    <t>971.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721206</t>
+  </si>
+  <si>
+    <t>VTr.600.N.06110</t>
+  </si>
+  <si>
+    <t>Пятиходовое соединение для насоса, 1"х110 мм   (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 135.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721207</t>
+  </si>
+  <si>
+    <t>VTr.600.N.06080</t>
+  </si>
+  <si>
+    <t>Пятиходовое соединение для насоса, 1"х80 мм   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>VLC-721208</t>
+  </si>
+  <si>
+    <t>VTr.603.N.0004</t>
+  </si>
+  <si>
+    <t>Заглушка с ушком для пломбировки 1/2" вн.  (10 /450шт)</t>
+  </si>
+  <si>
+    <t>VLC-721209</t>
+  </si>
+  <si>
+    <t>VTr.603.N.0005</t>
+  </si>
+  <si>
+    <t>Заглушка с ушком для пломбировки 3/4" вн.  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>VLC-721210</t>
+  </si>
+  <si>
+    <t>VTr.611.N.0004</t>
+  </si>
+  <si>
+    <t>Полусгон с накидной гайкой 1/2"  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>312.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721211</t>
+  </si>
+  <si>
+    <t>VTr.611.N.0005</t>
+  </si>
+  <si>
+    <t>Полусгон с накидной гайкой 3/4"  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>515.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721212</t>
+  </si>
+  <si>
+    <t>VTr.612.N.0004</t>
+  </si>
+  <si>
+    <t>Полусгон с накидной гайкой, с обратным клапаном 1/2"  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>363.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721213</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0706</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 1 1/4"x1" (10 /50шт)</t>
+  </si>
+  <si>
+    <t>747.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721214</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0605</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 1"x3/4" (10 /80шт)</t>
+  </si>
+  <si>
+    <t>VLC-721215</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0404</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 1/2"x1/2"  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>197.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721216</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0504</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 3/4"x1/2"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>240.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721217</t>
+  </si>
+  <si>
+    <t>VTr.613.N.0505</t>
+  </si>
+  <si>
+    <t>Полусгон прямой с накидной гайкой, 3/4"x3/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>VLC-721218</t>
+  </si>
+  <si>
+    <t>VTr.614.N.0504</t>
+  </si>
+  <si>
+    <t>Полусгон  прямой с накидной гайкой ВН, 3/4"х1/2  (10 /180шт)</t>
+  </si>
+  <si>
+    <t>221.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721219</t>
+  </si>
+  <si>
+    <t>VTr.614.N.0605</t>
+  </si>
+  <si>
+    <t>Полусгон  прямой с накидной гайкой ВН, 1"х3/4"  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>VLC-721220</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0410</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х10мм   (10 /330шт)</t>
+  </si>
+  <si>
+    <t>124.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721221</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0412</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х12мм  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>131.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721222</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0414</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х14мм   (10 /280шт)</t>
+  </si>
+  <si>
+    <t>130.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721223</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0416</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х16мм    (10 /260шт)</t>
+  </si>
+  <si>
+    <t>VLC-721224</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0418</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х18мм  (10 /260шт)</t>
+  </si>
+  <si>
+    <t>156.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721225</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0420</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" нар. Х20мм  (10 /240шт)</t>
+  </si>
+  <si>
+    <t>160.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721226</t>
+  </si>
+  <si>
+    <t>VTr.650.N.0520</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 3/4" нар. Х20мм  (10 /150шт)</t>
+  </si>
+  <si>
+    <t>216.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721227</t>
+  </si>
+  <si>
+    <t>VTr.651.N.0004</t>
+  </si>
+  <si>
+    <t>Ниппель под сгонный ключ 1/2" нар.  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>169.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721228</t>
+  </si>
+  <si>
+    <t>VTr.651.N.0005</t>
+  </si>
+  <si>
+    <t>Ниппель под сгонный ключ 3/4" нар. (10 /130шт)</t>
+  </si>
+  <si>
+    <t>285.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721229</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0406</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х60мм  (10 /140шт)</t>
+  </si>
+  <si>
+    <t>260.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721230</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0408</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х80мм (10 /110шт)</t>
+  </si>
+  <si>
+    <t>378.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721231</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0410</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х100мм  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>438.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721232</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0415</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х150мм (10 /70шт)</t>
+  </si>
+  <si>
+    <t>681.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721233</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0420</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х200мм (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721234</t>
+  </si>
+  <si>
+    <t>VTr.652.N.0425</t>
+  </si>
+  <si>
+    <t>Бочонок 1/2" нар. Х250мм  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>1 232.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721235</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0408</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х80мм  (10 /110шт)</t>
+  </si>
+  <si>
+    <t>VLC-721236</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0410</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х100мм  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>449.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721237</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0415</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х150мм   (10 /70шт)</t>
+  </si>
+  <si>
+    <t>635.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721238</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0420</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х200мм  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>941.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721239</t>
+  </si>
+  <si>
+    <t>VTr.653.N.0425</t>
+  </si>
+  <si>
+    <t>Сгон 1/2" нар. Х250мм  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>1 092.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721240</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0410</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х10мм   (10 /300шт)</t>
+  </si>
+  <si>
+    <t>129.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721241</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0412</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х12мм (10 /280шт)</t>
+  </si>
+  <si>
+    <t>136.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721242</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0414</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х14мм (10 /280шт)</t>
+  </si>
+  <si>
+    <t>143.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721243</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0416</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х16мм  (10 /240шт)</t>
+  </si>
+  <si>
+    <t>VLC-721244</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0418</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х18мм  (10 /230шт)</t>
+  </si>
+  <si>
+    <t>142.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721245</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0420</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 1/2" внутр. Х20мм   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>161.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721246</t>
+  </si>
+  <si>
+    <t>VTr.654.N.0520</t>
+  </si>
+  <si>
+    <t>Штуцер для присоединения шланга 3/4" внутр. Х20мм (10 /150шт)</t>
+  </si>
+  <si>
+    <t>VLC-721247</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0004</t>
+  </si>
+  <si>
+    <t>Контргайка 1/2" (10 /550шт)</t>
+  </si>
+  <si>
+    <t>44.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721248</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0005</t>
+  </si>
+  <si>
+    <t>Контргайка 3/4" (10 /500шт)</t>
+  </si>
+  <si>
+    <t>86.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721249</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0006</t>
+  </si>
+  <si>
+    <t>Контргайка 1"   (10 /350шт)</t>
+  </si>
+  <si>
+    <t>95.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721250</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0007</t>
+  </si>
+  <si>
+    <t>Контргайка 1 1/4"  (10 2060шт)</t>
+  </si>
+  <si>
+    <t>137.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721251</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0008</t>
+  </si>
+  <si>
+    <t>Контргайка 1 1/2"   (10 /120шт)</t>
+  </si>
+  <si>
+    <t>211.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721252</t>
+  </si>
+  <si>
+    <t>VTr.655.N.0009</t>
+  </si>
+  <si>
+    <t>Контргайка 2" (10 /60шт)</t>
+  </si>
+  <si>
+    <t>482.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721253</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0004</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 1/2"  (10 /500шт)</t>
+  </si>
+  <si>
+    <t>109.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721254</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0005</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 3/4"  (10 /420шт)</t>
+  </si>
+  <si>
+    <t>117.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721255</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0006</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 1"   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>VLC-721256</t>
+  </si>
+  <si>
+    <t>VTr.656.N.0007</t>
+  </si>
+  <si>
+    <t>Контргайка ГОСТ 1 1/4"  (10 /120шт)</t>
+  </si>
+  <si>
+    <t>345.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721257</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1010</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 10мм  (10 /680шт)</t>
+  </si>
+  <si>
+    <t>57.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721258</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1212</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 12мм (10 /600шт)</t>
+  </si>
+  <si>
+    <t>VLC-721259</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1414</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 14мм  (10 /440шт)</t>
+  </si>
+  <si>
+    <t>103.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721260</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1616</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 16мм   (10 /320шт)</t>
+  </si>
+  <si>
+    <t>122.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721261</t>
+  </si>
+  <si>
+    <t>VTr.657.N.1818</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 18мм  (10 /280шт)</t>
+  </si>
+  <si>
+    <t>VLC-721262</t>
+  </si>
+  <si>
+    <t>VTr.657.N.2020</t>
+  </si>
+  <si>
+    <t>Соединитель шланга 20мм (10 /230шт)</t>
+  </si>
+  <si>
+    <t>168.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721263</t>
+  </si>
+  <si>
+    <t>VTr.660.N.0605</t>
+  </si>
+  <si>
+    <t>Футорка под шестигранник 1"х3/4" нар.-вн.   (10 /220шт)</t>
+  </si>
+  <si>
+    <t>194.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721264</t>
+  </si>
+  <si>
+    <t>VTr.660.N.0403</t>
+  </si>
+  <si>
+    <t>Футорка под шестигранник 1/2"х3/8" нар.-вн. (10 /500шт)</t>
+  </si>
+  <si>
+    <t>69.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721265</t>
+  </si>
+  <si>
+    <t>VTr.660.N.0405</t>
+  </si>
+  <si>
+    <t>Футорка под шестигранник 3/4"х1/2" нар.-вн.  (10 /350шт)</t>
+  </si>
+  <si>
+    <t>114.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721266</t>
+  </si>
+  <si>
+    <t>VTr.661.N.0004</t>
+  </si>
+  <si>
+    <t>Крестовина двухплоскостная 1/2 нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>374.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721267</t>
+  </si>
+  <si>
+    <t>VTr.670.N.0504</t>
+  </si>
+  <si>
+    <t>Эксцентрик с декоративной чашкой 3/4"х1/2"   (1 /35шт)</t>
+  </si>
+  <si>
+    <t>264.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721268</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0004</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1/2" нар.-нар.   (10 /120шт)</t>
+  </si>
+  <si>
+    <t>321.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721269</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0005</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 3/4" нар.-нар. (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721270</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0006</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1" нар.-нар.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 069.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721271</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0007</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/4" нар.-нар.   (5 /25шт)</t>
+  </si>
+  <si>
+    <t>1 539.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721272</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0008</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 1 1/2" нар.-нар.    (5 /15шт)</t>
+  </si>
+  <si>
+    <t>2 070.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721273</t>
+  </si>
+  <si>
+    <t>VTr.728.N.0009</t>
+  </si>
+  <si>
+    <t>Сгон прямой разъемный (американка) 2" нар.-нар.   (1 /8шт)</t>
+  </si>
+  <si>
+    <t>5 036.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721274</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х3/4" вн.-вн.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>503.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721275</t>
+  </si>
+  <si>
+    <t>VTr.750.RN.040504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1/2"х3/4"х1/2" вн.-вн.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>398.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721276</t>
+  </si>
+  <si>
+    <t>VTr.750.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х1/2"х1/2" вн.-вн.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721277</t>
+  </si>
+  <si>
+    <t>VTr.750.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник переходной 3/4"х3/4"х1/2" вн.-вн.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>512.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721278</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0604</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1"х1/2"х1" вн.-вн.-вн.   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>VLC-721279</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0605</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1"х3/4"х1" вн.-вн.-вн.   (5 /30шт)</t>
+  </si>
+  <si>
+    <t>719.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721280</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0706</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1 1/4"х1"х1 1/4" вн.-вн.-вн.    (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 497.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721281</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0704</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1 1/4"х1/2"х1 1/4" вн.-вн.-вн. (10 /20шт)</t>
+  </si>
+  <si>
+    <t>1 104.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721282</t>
+  </si>
+  <si>
+    <t>VTr.750.N.0705</t>
+  </si>
+  <si>
+    <t>Тройник переходной 1 1/4"х3/4"х1 1/4" вн.-вн.-вн.    (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 276.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721283</t>
+  </si>
+  <si>
+    <t>VTr.751.N.0004</t>
+  </si>
+  <si>
+    <t>Водорозетка 1/2" вн.  (10 /90шт)</t>
+  </si>
+  <si>
+    <t>338.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721284</t>
+  </si>
+  <si>
+    <t>VTr.756.N.0004</t>
+  </si>
+  <si>
+    <t>Переходник для греющего кабеля (с набором уплотнителей)  (10 /200шт)</t>
+  </si>
+  <si>
+    <t>249.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721285</t>
+  </si>
+  <si>
+    <t>VTr.760.N.0004</t>
+  </si>
+  <si>
+    <t>Крестовина 1/2" вн.  (10 /80шт)</t>
   </si>
   <si>
     <t>381.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721034</t>
-[...1316 lines deleted...]
-    <t>Ниппель переходной 1 1/2"х3/4" нар.-нар.  (10 /50шт)</t>
+    <t>VLC-721286</t>
+  </si>
+  <si>
+    <t>VTr.760.N.0005</t>
+  </si>
+  <si>
+    <t>Крестовина 3/4" вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>596.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721287</t>
+  </si>
+  <si>
+    <t>VTr.760.N.0006</t>
+  </si>
+  <si>
+    <t>Крестовина 1" вн.  (5 /20шт)</t>
+  </si>
+  <si>
+    <t>1 096.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721288</t>
+  </si>
+  <si>
+    <t>VTr.132.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 1/2" вн.-нар.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>VLC-721289</t>
+  </si>
+  <si>
+    <t>VTr.132.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4" вн.-нар.-вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>564.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721290</t>
+  </si>
+  <si>
+    <t>VTr.132.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х1/2" вн.-нар.-вн.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>511.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721291</t>
+  </si>
+  <si>
+    <t>VTr.132.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х3/4" вн.-нар.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721292</t>
+  </si>
+  <si>
+    <t>VTr.132.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х3/4"х1/2" вн.-нар.-вн.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>576.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721293</t>
+  </si>
+  <si>
+    <t>VTr.133.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 1/2" вн.-нар.-нар. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>421.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721294</t>
+  </si>
+  <si>
+    <t>VTr.133.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4" вн.-нар.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>665.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721295</t>
+  </si>
+  <si>
+    <t>VTr.133.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4"х1/2"х1/2"" вн.-нар.-нар.  (10 /70шт)</t>
+  </si>
+  <si>
+    <t>VLC-721296</t>
+  </si>
+  <si>
+    <t>VTr.133.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4"х1/2"х3/4"" вн.-нар.-нар  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721297</t>
+  </si>
+  <si>
+    <t>VTr.133.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник с двумя переходами на нар. р. 3/4"х3/4"х1/2"" вн.-нар.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>VLC-721298</t>
+  </si>
+  <si>
+    <t>VTr.134.N.0004</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 1/2" вн.-вн.-нар.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>402.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721299</t>
+  </si>
+  <si>
+    <t>VTr.134.N.0005</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4" вн.-вн.-нар.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>670.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721300</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.040505</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 1/2"х3/4"х3/4" вн.-вн.-нар.  (10 /60шт)</t>
   </si>
   <si>
     <t>537.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721149</t>
-[...458 lines deleted...]
-    <t>Заглушка 1 1/2" вн.  (10 /50шт)</t>
+    <t>VLC-721301</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.050404</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х1/2" вн.-вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>550.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-721302</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.050504</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х3/4"х1/2" вн.-вн.-нар.  (10 /60шт)</t>
   </si>
   <si>
     <t>595.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721189</t>
-[...791 lines deleted...]
-    <t>Соединитель шланга 16мм   (10 /320шт)</t>
+    <t>VLC-721303</t>
+  </si>
+  <si>
+    <t>VTr.134.RN.050405</t>
+  </si>
+  <si>
+    <t>Тройник с переходом на нар. р. 3/4"х1/2"х3/4" вн.-вн.-нар.  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>551.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-722001</t>
+  </si>
+  <si>
+    <t>VTr.754.N.04</t>
+  </si>
+  <si>
+    <t>Хомут ремонтный Ду15  (10 /60шт)</t>
+  </si>
+  <si>
+    <t>682.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-722002</t>
+  </si>
+  <si>
+    <t>VTr.754.N.05</t>
+  </si>
+  <si>
+    <t>Хомут ремонтный Ду20   (5 /50шт)</t>
+  </si>
+  <si>
+    <t>774.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-722003</t>
+  </si>
+  <si>
+    <t>VTr.754.N.06</t>
+  </si>
+  <si>
+    <t>Хомут ремонтный Ду25   (5 /40шт)</t>
+  </si>
+  <si>
+    <t>1 051.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-722006</t>
+  </si>
+  <si>
+    <t>VTr.801.N.0606</t>
+  </si>
+  <si>
+    <t>Соединитель для стальных труб Ду25  с переходом на  нар. р. 1"   (2 /24шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-723001</t>
+  </si>
+  <si>
+    <t>VTr.755.G.0404</t>
+  </si>
+  <si>
+    <t>Обойма-тройник ремонтная 1/2"х1/2"х1/2" вн.  (10 /50шт)</t>
+  </si>
+  <si>
+    <t>802.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-723002</t>
+  </si>
+  <si>
+    <t>VTr.755.G.0504</t>
+  </si>
+  <si>
+    <t>Обойма-тройник ремонтная 3/4"х1/2"х3/4" вн.  (10 /40шт)</t>
+  </si>
+  <si>
+    <t>850.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900100</t>
+  </si>
+  <si>
+    <t>VTr.434.N.M10</t>
+  </si>
+  <si>
+    <t>Адаптер, для датчика температуры теплосчетчика, M10</t>
+  </si>
+  <si>
+    <t>VLC-900314</t>
+  </si>
+  <si>
+    <t>Пятиходовое соединение для насоса. 1"х80 мм</t>
+  </si>
+  <si>
+    <t>728.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-900547</t>
+  </si>
+  <si>
+    <t>VTr.583.NR.0004</t>
+  </si>
+  <si>
+    <t>Пробка резьбовая с уплотнением 1/2"</t>
   </si>
   <si>
     <t>112.00 руб.</t>
   </si>
   <si>
-    <t>VLC-721261</t>
-[...577 lines deleted...]
-  <si>
     <t>VLC-900845</t>
   </si>
   <si>
     <t>VTr.583.NR.1010</t>
   </si>
   <si>
     <t>Пробка резьбовая с уплотнением М10х1.0</t>
   </si>
   <si>
-    <t>28.00 руб.</t>
+    <t>30.00 руб.</t>
   </si>
   <si>
     <t>VLC-900900</t>
   </si>
   <si>
     <t>VTr.580.NE.050E</t>
   </si>
   <si>
     <t>Ниппель переходной 3/4" х евроконус нар.-нар.</t>
   </si>
   <si>
     <t>VLC-900961</t>
   </si>
   <si>
     <t>VTr.583.NR.0002</t>
   </si>
   <si>
     <t>Пробка резьбовая с уплотнением 1/4"</t>
   </si>
   <si>
     <t>54.00 руб.</t>
   </si>
   <si>
     <t>VLC-901028</t>
   </si>
   <si>
     <t>VTr.092.NE.0505</t>
   </si>
   <si>
     <t>Фитинг резьбовой, угольник под евроконус 3/4"(EK вн.р.)х3/4"(EK нар.р.)</t>
   </si>
   <si>
-    <t>333.00 руб.</t>
+    <t>362.00 руб.</t>
   </si>
   <si>
     <t>VLC-901029</t>
   </si>
   <si>
     <t>VTr.581.N.0502</t>
   </si>
   <si>
     <t>Футорка 3/4"х1/4" нар.-вн.</t>
+  </si>
+  <si>
+    <t>VLC-901176</t>
+  </si>
+  <si>
+    <t>VTr.135.NE.0504</t>
+  </si>
+  <si>
+    <t>Фитинг резьбовой , ниппель специальный переходной  ¾”  Евроконус х ½  нар-нар</t>
+  </si>
+  <si>
+    <t>177.00 руб.</t>
   </si>
   <si>
     <t>VLC-999116</t>
   </si>
   <si>
     <t>VTr.424.N.D604</t>
   </si>
   <si>
     <t>Переходник для подключения датчика температуры 6мм * 1/2" нар.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3835,51 +3874,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac59_ffbc_11e9_810b_003048fd731b_ad77aee2_a585_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72d3_86a5_11e9_8101_003048fd731b_ef6721dc_a584_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72d7_86a5_11e9_8101_003048fd731b_ef6721e0_a584_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72db_86a5_11e9_8101_003048fd731b_ef6721e4_a584_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72df_86a5_11e9_8101_003048fd731b_a69cf7e1_a585_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72e3_86a5_11e9_8101_003048fd731b_a69cf7e5_a585_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72e7_86a5_11e9_8101_003048fd731b_a69cf7e9_a585_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72eb_86a5_11e9_8101_003048fd731b_a69cf7ed_a585_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72ef_86a5_11e9_8101_003048fd731b_a69cf7f1_a585_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72f3_86a5_11e9_8101_003048fd731b_a69cf7f5_a585_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72f7_86a5_11e9_8101_003048fd731b_a69cf7f9_a585_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72fb_86a5_11e9_8101_003048fd731b_a69cf7fd_a585_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72ff_86a5_11e9_8101_003048fd731b_a69cf7fe_a585_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7303_86a5_11e9_8101_003048fd731b_a69cf802_a585_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7307_86a5_11e9_8101_003048fd731b_a69cf806_a585_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b730b_86a5_11e9_8101_003048fd731b_a69cf80a_a585_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b730f_86a5_11e9_8101_003048fd731b_a69cf80e_a585_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7313_86a5_11e9_8101_003048fd731b_a69cf812_a585_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7316_86a5_11e9_8101_003048fd731b_a69cf816_a585_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b731a_86a5_11e9_8101_003048fd731b_a69cf81a_a585_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b731e_86a5_11e9_8101_003048fd731b_a69cf81e_a585_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7322_86a5_11e9_8101_003048fd731b_a69cf822_a585_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ba_86a5_11e9_8101_003048fd731b_a69cf826_a585_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698be_86a5_11e9_8101_003048fd731b_a69cf82a_a585_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698c2_86a5_11e9_8101_003048fd731b_a69cf82e_a585_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698c6_86a5_11e9_8101_003048fd731b_a69cf832_a585_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ca_86a5_11e9_8101_003048fd731b_a69cf836_a585_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ce_86a5_11e9_8101_003048fd731b_a69cf83a_a585_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698d2_86a5_11e9_8101_003048fd731b_a69cf83e_a585_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698d6_86a5_11e9_8101_003048fd731b_a69cf842_a585_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698da_86a5_11e9_8101_003048fd731b_a69cf846_a585_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698de_86a5_11e9_8101_003048fd731b_a69cf84a_a585_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698e2_86a5_11e9_8101_003048fd731b_a69cf84e_a585_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698e6_86a5_11e9_8101_003048fd731b_a69cf852_a585_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ea_86a5_11e9_8101_003048fd731b_a69cf856_a585_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ee_86a5_11e9_8101_003048fd731b_a69cf85a_a585_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698f2_86a5_11e9_8101_003048fd731b_a69cf85e_a585_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698f6_86a5_11e9_8101_003048fd731b_a69cf862_a585_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698fa_86a5_11e9_8101_003048fd731b_a69cf866_a585_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698fe_86a5_11e9_8101_003048fd731b_a69cf86a_a585_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869902_86a5_11e9_8101_003048fd731b_a69cf86e_a585_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869906_86a5_11e9_8101_003048fd731b_a69cf872_a585_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986990a_86a5_11e9_8101_003048fd731b_a69cf876_a585_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986990e_86a5_11e9_8101_003048fd731b_a69cf87a_a585_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869912_86a5_11e9_8101_003048fd731b_a69cf87e_a585_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869916_86a5_11e9_8101_003048fd731b_a69cf882_a585_11ee_a526_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869919_86a5_11e9_8101_003048fd731b_a69cf886_a585_11ee_a526_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986991d_86a5_11e9_8101_003048fd731b_a69cf88a_a585_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869921_86a5_11e9_8101_003048fd731b_a69cf88e_a585_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869925_86a5_11e9_8101_003048fd731b_a69cf892_a585_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869929_86a5_11e9_8101_003048fd731b_a69cf896_a585_11ee_a526_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986992d_86a5_11e9_8101_003048fd731b_a69cf8da_a585_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869931_86a5_11e9_8101_003048fd731b_a69cf8de_a585_11ee_a526_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869935_86a5_11e9_8101_003048fd731b_a69cf8e2_a585_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869939_86a5_11e9_8101_003048fd731b_a69cf8e6_a585_11ee_a526_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986993d_86a5_11e9_8101_003048fd731b_a69cf8ea_a585_11ee_a526_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869941_86a5_11e9_8101_003048fd731b_a69cf8ee_a585_11ee_a526_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869945_86a5_11e9_8101_003048fd731b_a69cf8f2_a585_11ee_a526_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869949_86a5_11e9_8101_003048fd731b_a69cf8f6_a585_11ee_a526_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986994d_86a5_11e9_8101_003048fd731b_a69cf8fa_a585_11ee_a526_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869951_86a5_11e9_8101_003048fd731b_a69cf8fe_a585_11ee_a526_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869955_86a5_11e9_8101_003048fd731b_a69cf902_a585_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869959_86a5_11e9_8101_003048fd731b_a69cf90a_a585_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986995d_86a5_11e9_8101_003048fd731b_a69cf90e_a585_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869961_86a5_11e9_8101_003048fd731b_a69cf912_a585_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869965_86a5_11e9_8101_003048fd731b_a69cf916_a585_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869969_86a5_11e9_8101_003048fd731b_a69cf91a_a585_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986996d_86a5_11e9_8101_003048fd731b_a69cf91e_a585_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869971_86a5_11e9_8101_003048fd731b_a69cf922_a585_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869975_86a5_11e9_8101_003048fd731b_a69cf926_a585_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869979_86a5_11e9_8101_003048fd731b_a69cf92a_a585_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986997d_86a5_11e9_8101_003048fd731b_a69cf906_a585_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869981_86a5_11e9_8101_003048fd731b_a69cf932_a585_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869985_86a5_11e9_8101_003048fd731b_a69cf936_a585_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869989_86a5_11e9_8101_003048fd731b_a69cf93a_a585_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986998d_86a5_11e9_8101_003048fd731b_a69cf93e_a585_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869991_86a5_11e9_8101_003048fd731b_a69cf942_a585_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869995_86a5_11e9_8101_003048fd731b_a69cf946_a585_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869999_86a5_11e9_8101_003048fd731b_a69cf94a_a585_11ee_a526_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986999d_86a5_11e9_8101_003048fd731b_a69cf94e_a585_11ee_a526_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699a1_86a5_11e9_8101_003048fd731b_a69cf952_a585_11ee_a526_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699a5_86a5_11e9_8101_003048fd731b_a69cf92e_a585_11ee_a526_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699a9_86a5_11e9_8101_003048fd731b_a69cf95a_a585_11ee_a526_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699ad_86a5_11e9_8101_003048fd731b_a69cf95e_a585_11ee_a526_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699b1_86a5_11e9_8101_003048fd731b_a69cf962_a585_11ee_a526_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699b5_86a5_11e9_8101_003048fd731b_a69cf966_a585_11ee_a526_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699b9_86a5_11e9_8101_003048fd731b_a69cf96a_a585_11ee_a526_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699bd_86a5_11e9_8101_003048fd731b_a69cf96e_a585_11ee_a526_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699c1_86a5_11e9_8101_003048fd731b_a69cf972_a585_11ee_a526_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699c5_86a5_11e9_8101_003048fd731b_a69cf976_a585_11ee_a526_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699c9_86a5_11e9_8101_003048fd731b_a69cf97a_a585_11ee_a526_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699cd_86a5_11e9_8101_003048fd731b_a69cf956_a585_11ee_a526_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699d1_86a5_11e9_8101_003048fd731b_a69cf97e_a585_11ee_a526_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699d5_86a5_11e9_8101_003048fd731b_a69cf982_a585_11ee_a526_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699d9_86a5_11e9_8101_003048fd731b_a69cf986_a585_11ee_a526_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699dd_86a5_11e9_8101_003048fd731b_a69cf98a_a585_11ee_a526_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699e1_86a5_11e9_8101_003048fd731b_a69cf98e_a585_11ee_a526_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699e5_86a5_11e9_8101_003048fd731b_a69cf996_a585_11ee_a526_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699e9_86a5_11e9_8101_003048fd731b_a69cf99a_a585_11ee_a526_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699ed_86a5_11e9_8101_003048fd731b_a69cf99e_a585_11ee_a526_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699f1_86a5_11e9_8101_003048fd731b_a69cf9a2_a585_11ee_a526_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699f5_86a5_11e9_8101_003048fd731b_a69cf9aa_a585_11ee_a526_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699f9_86a5_11e9_8101_003048fd731b_a69cf9ae_a585_11ee_a526_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699fd_86a5_11e9_8101_003048fd731b_a69cf9a6_a585_11ee_a526_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a01_86a5_11e9_8101_003048fd731b_a69cf992_a585_11ee_a526_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a05_86a5_11e9_8101_003048fd731b_a69cf9b2_a585_11ee_a526_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a09_86a5_11e9_8101_003048fd731b_a69cf9b6_a585_11ee_a526_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a0d_86a5_11e9_8101_003048fd731b_a69cf9ba_a585_11ee_a526_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a11_86a5_11e9_8101_003048fd731b_a69cf9be_a585_11ee_a526_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a15_86a5_11e9_8101_003048fd731b_a69cf9c2_a585_11ee_a526_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a19_86a5_11e9_8101_003048fd731b_a69cf9c6_a585_11ee_a526_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a1d_86a5_11e9_8101_003048fd731b_a69cf9ca_a585_11ee_a526_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a21_86a5_11e9_8101_003048fd731b_a69cf9ce_a585_11ee_a526_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a25_86a5_11e9_8101_003048fd731b_a69cf9d2_a585_11ee_a526_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a29_86a5_11e9_8101_003048fd731b_ad77add5_a585_11ee_a526_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a2d_86a5_11e9_8101_003048fd731b_ad77add9_a585_11ee_a526_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a31_86a5_11e9_8101_003048fd731b_ad77addd_a585_11ee_a526_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a35_86a5_11e9_8101_003048fd731b_ad77ade1_a585_11ee_a526_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4115_86a5_11e9_8101_003048fd731b_ad77ade5_a585_11ee_a526_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4119_86a5_11e9_8101_003048fd731b_a69cf9d6_a585_11ee_a526_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa411d_86a5_11e9_8101_003048fd731b_a69cf9da_a585_11ee_a526_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4121_86a5_11e9_8101_003048fd731b_a69cf9de_a585_11ee_a526_047c1617b143122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4125_86a5_11e9_8101_003048fd731b_ad77ade9_a585_11ee_a526_047c1617b143123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4129_86a5_11e9_8101_003048fd731b_ad77aded_a585_11ee_a526_047c1617b143124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa412d_86a5_11e9_8101_003048fd731b_ad77adf1_a585_11ee_a526_047c1617b143125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4131_86a5_11e9_8101_003048fd731b_ad77adf5_a585_11ee_a526_047c1617b143126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4135_86a5_11e9_8101_003048fd731b_ad77adf9_a585_11ee_a526_047c1617b143127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4139_86a5_11e9_8101_003048fd731b_ad77adfd_a585_11ee_a526_047c1617b143128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4140_86a5_11e9_8101_003048fd731b_ad77ae02_a585_11ee_a526_047c1617b143129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4144_86a5_11e9_8101_003048fd731b_ad77ae06_a585_11ee_a526_047c1617b143130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4148_86a5_11e9_8101_003048fd731b_ad77ae0a_a585_11ee_a526_047c1617b143131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa414c_86a5_11e9_8101_003048fd731b_ad77ae12_a585_11ee_a526_047c1617b143132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4150_86a5_11e9_8101_003048fd731b_ad77ae16_a585_11ee_a526_047c1617b143133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa415c_86a5_11e9_8101_003048fd731b_ad77ae1a_a585_11ee_a526_047c1617b143134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4160_86a5_11e9_8101_003048fd731b_ad77ae1e_a585_11ee_a526_047c1617b143135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4164_86a5_11e9_8101_003048fd731b_ad77ae22_a585_11ee_a526_047c1617b143136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4168_86a5_11e9_8101_003048fd731b_ad77ae26_a585_11ee_a526_047c1617b143137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa416c_86a5_11e9_8101_003048fd731b_ad77ae2a_a585_11ee_a526_047c1617b143138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4170_86a5_11e9_8101_003048fd731b_ad77ae2e_a585_11ee_a526_047c1617b143139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4174_86a5_11e9_8101_003048fd731b_ad77ae36_a585_11ee_a526_047c1617b143140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4178_86a5_11e9_8101_003048fd731b_ad77ae3a_a585_11ee_a526_047c1617b143141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa417c_86a5_11e9_8101_003048fd731b_ad77ae32_a585_11ee_a526_047c1617b143142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4180_86a5_11e9_8101_003048fd731b_ad77ae3e_a585_11ee_a526_047c1617b143143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4184_86a5_11e9_8101_003048fd731b_ad77ae46_a585_11ee_a526_047c1617b143144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4188_86a5_11e9_8101_003048fd731b_ad77ae4a_a585_11ee_a526_047c1617b143145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa418c_86a5_11e9_8101_003048fd731b_ad77ae42_a585_11ee_a526_047c1617b143146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4190_86a5_11e9_8101_003048fd731b_ad77ae56_a585_11ee_a526_047c1617b143147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4194_86a5_11e9_8101_003048fd731b_ad77ae5a_a585_11ee_a526_047c1617b143148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4198_86a5_11e9_8101_003048fd731b_ad77ae5e_a585_11ee_a526_047c1617b143149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa419c_86a5_11e9_8101_003048fd731b_ad77ae52_a585_11ee_a526_047c1617b143150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41a0_86a5_11e9_8101_003048fd731b_ad77ae4e_a585_11ee_a526_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41a4_86a5_11e9_8101_003048fd731b_ad77ae6a_a585_11ee_a526_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41a8_86a5_11e9_8101_003048fd731b_ad77ae6e_a585_11ee_a526_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41ac_86a5_11e9_8101_003048fd731b_ad77ae72_a585_11ee_a526_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41b0_86a5_11e9_8101_003048fd731b_ad77ae76_a585_11ee_a526_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41b4_86a5_11e9_8101_003048fd731b_ad77ae7a_a585_11ee_a526_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41b8_86a5_11e9_8101_003048fd731b_ad77ae7e_a585_11ee_a526_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41bc_86a5_11e9_8101_003048fd731b_ad77ae82_a585_11ee_a526_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41c0_86a5_11e9_8101_003048fd731b_ad77ae86_a585_11ee_a526_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41c4_86a5_11e9_8101_003048fd731b_ad77ae8a_a585_11ee_a526_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41c8_86a5_11e9_8101_003048fd731b_ad77ae8e_a585_11ee_a526_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41cc_86a5_11e9_8101_003048fd731b_ad77ae92_a585_11ee_a526_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41d0_86a5_11e9_8101_003048fd731b_ad77ae96_a585_11ee_a526_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41d4_86a5_11e9_8101_003048fd731b_ad77ae9a_a585_11ee_a526_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41d8_86a5_11e9_8101_003048fd731b_ad77ae9e_a585_11ee_a526_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41dc_86a5_11e9_8101_003048fd731b_ad77aea2_a585_11ee_a526_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41e0_86a5_11e9_8101_003048fd731b_ad77aeaa_a585_11ee_a526_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41e4_86a5_11e9_8101_003048fd731b_ad77aeae_a585_11ee_a526_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41e8_86a5_11e9_8101_003048fd731b_ad77aea6_a585_11ee_a526_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41ec_86a5_11e9_8101_003048fd731b_ad77aeb2_a585_11ee_a526_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41f0_86a5_11e9_8101_003048fd731b_ad77aeb6_a585_11ee_a526_047c1617b143171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41f4_86a5_11e9_8101_003048fd731b_ad77aeba_a585_11ee_a526_047c1617b143172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41f8_86a5_11e9_8101_003048fd731b_ad77aebe_a585_11ee_a526_047c1617b143173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41fc_86a5_11e9_8101_003048fd731b_ad77aec2_a585_11ee_a526_047c1617b143174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4200_86a5_11e9_8101_003048fd731b_ad77aec6_a585_11ee_a526_047c1617b143175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4204_86a5_11e9_8101_003048fd731b_ad77aeca_a585_11ee_a526_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4208_86a5_11e9_8101_003048fd731b_ad77aece_a585_11ee_a526_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa420c_86a5_11e9_8101_003048fd731b_ad77aed2_a585_11ee_a526_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4210_86a5_11e9_8101_003048fd731b_ad77aed6_a585_11ee_a526_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4214_86a5_11e9_8101_003048fd731b_ad77aeda_a585_11ee_a526_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4218_86a5_11e9_8101_003048fd731b_ad77aede_a585_11ee_a526_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa421c_86a5_11e9_8101_003048fd731b_ad77aeea_a585_11ee_a526_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4220_86a5_11e9_8101_003048fd731b_ad77aeee_a585_11ee_a526_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4224_86a5_11e9_8101_003048fd731b_ad77aef2_a585_11ee_a526_047c1617b143184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4228_86a5_11e9_8101_003048fd731b_ad77aef6_a585_11ee_a526_047c1617b143185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa422c_86a5_11e9_8101_003048fd731b_ad77aefa_a585_11ee_a526_047c1617b143186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4230_86a5_11e9_8101_003048fd731b_ad77aefe_a585_11ee_a526_047c1617b143187.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4234_86a5_11e9_8101_003048fd731b_ad77af3a_a585_11ee_a526_047c1617b143188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4238_86a5_11e9_8101_003048fd731b_ad77af3e_a585_11ee_a526_047c1617b143189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa423c_86a5_11e9_8101_003048fd731b_ad77af02_a585_11ee_a526_047c1617b143190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4240_86a5_11e9_8101_003048fd731b_ad77af06_a585_11ee_a526_047c1617b143191.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4244_86a5_11e9_8101_003048fd731b_ad77af0a_a585_11ee_a526_047c1617b143192.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4248_86a5_11e9_8101_003048fd731b_ad77af0e_a585_11ee_a526_047c1617b143193.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa424c_86a5_11e9_8101_003048fd731b_ad77af12_a585_11ee_a526_047c1617b143194.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4250_86a5_11e9_8101_003048fd731b_ad77af16_a585_11ee_a526_047c1617b143195.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4254_86a5_11e9_8101_003048fd731b_ad77af1a_a585_11ee_a526_047c1617b143196.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f4f_86a5_11e9_8101_003048fd731b_ad77af22_a585_11ee_a526_047c1617b143197.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f53_86a5_11e9_8101_003048fd731b_ad77af1e_a585_11ee_a526_047c1617b143198.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f57_86a5_11e9_8101_003048fd731b_ad77af26_a585_11ee_a526_047c1617b143199.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f5b_86a5_11e9_8101_003048fd731b_ad77af2a_a585_11ee_a526_047c1617b143200.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f5f_86a5_11e9_8101_003048fd731b_ad77af2e_a585_11ee_a526_047c1617b143201.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f63_86a5_11e9_8101_003048fd731b_ad77af32_a585_11ee_a526_047c1617b143202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f67_86a5_11e9_8101_003048fd731b_ad77af36_a585_11ee_a526_047c1617b143203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f6b_86a5_11e9_8101_003048fd731b_ad77af46_a585_11ee_a526_047c1617b143204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f6f_86a5_11e9_8101_003048fd731b_ad77af42_a585_11ee_a526_047c1617b143205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f73_86a5_11e9_8101_003048fd731b_ad77af4a_a585_11ee_a526_047c1617b143206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f77_86a5_11e9_8101_003048fd731b_ad77af4e_a585_11ee_a526_047c1617b143207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f7b_86a5_11e9_8101_003048fd731b_ad77af52_a585_11ee_a526_047c1617b143208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f7f_86a5_11e9_8101_003048fd731b_ad77af56_a585_11ee_a526_047c1617b143209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f83_86a5_11e9_8101_003048fd731b_ad77af5a_a585_11ee_a526_047c1617b143210.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f87_86a5_11e9_8101_003048fd731b_ad77af6e_a585_11ee_a526_047c1617b143211.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f8b_86a5_11e9_8101_003048fd731b_ad77af6a_a585_11ee_a526_047c1617b143212.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f8f_86a5_11e9_8101_003048fd731b_ad77af5e_a585_11ee_a526_047c1617b143213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f93_86a5_11e9_8101_003048fd731b_ad77af62_a585_11ee_a526_047c1617b143214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f97_86a5_11e9_8101_003048fd731b_ad77af66_a585_11ee_a526_047c1617b143215.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f9b_86a5_11e9_8101_003048fd731b_ad77af72_a585_11ee_a526_047c1617b143216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f9f_86a5_11e9_8101_003048fd731b_ad77af76_a585_11ee_a526_047c1617b143217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fa3_86a5_11e9_8101_003048fd731b_ad77af7a_a585_11ee_a526_047c1617b143218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fa7_86a5_11e9_8101_003048fd731b_ad77af7e_a585_11ee_a526_047c1617b143219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fab_86a5_11e9_8101_003048fd731b_ad77af82_a585_11ee_a526_047c1617b143220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59faf_86a5_11e9_8101_003048fd731b_ad77af86_a585_11ee_a526_047c1617b143221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fb3_86a5_11e9_8101_003048fd731b_ad77af8a_a585_11ee_a526_047c1617b143222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fb7_86a5_11e9_8101_003048fd731b_ad77af8e_a585_11ee_a526_047c1617b143223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fbb_86a5_11e9_8101_003048fd731b_ad77af92_a585_11ee_a526_047c1617b143224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fbf_86a5_11e9_8101_003048fd731b_b380f7f4_a585_11ee_a526_047c1617b143225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fc3_86a5_11e9_8101_003048fd731b_b380f7f8_a585_11ee_a526_047c1617b143226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fc7_86a5_11e9_8101_003048fd731b_b380f7fc_a585_11ee_a526_047c1617b143227.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fcb_86a5_11e9_8101_003048fd731b_b380f800_a585_11ee_a526_047c1617b143228.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fcf_86a5_11e9_8101_003048fd731b_b380f804_a585_11ee_a526_047c1617b143229.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fd3_86a5_11e9_8101_003048fd731b_b380f808_a585_11ee_a526_047c1617b143230.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fd7_86a5_11e9_8101_003048fd731b_b380f80c_a585_11ee_a526_047c1617b143231.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fdb_86a5_11e9_8101_003048fd731b_b380f810_a585_11ee_a526_047c1617b143232.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fdf_86a5_11e9_8101_003048fd731b_b380f814_a585_11ee_a526_047c1617b143233.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fe3_86a5_11e9_8101_003048fd731b_b380f818_a585_11ee_a526_047c1617b143234.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fe7_86a5_11e9_8101_003048fd731b_b380f81c_a585_11ee_a526_047c1617b143235.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59feb_86a5_11e9_8101_003048fd731b_b380f820_a585_11ee_a526_047c1617b143236.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fef_86a5_11e9_8101_003048fd731b_b380f824_a585_11ee_a526_047c1617b143237.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59ff3_86a5_11e9_8101_003048fd731b_b380f828_a585_11ee_a526_047c1617b143238.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59ff7_86a5_11e9_8101_003048fd731b_b380f82c_a585_11ee_a526_047c1617b143239.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59ffb_86a5_11e9_8101_003048fd731b_b380f830_a585_11ee_a526_047c1617b143240.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fff_86a5_11e9_8101_003048fd731b_b380f834_a585_11ee_a526_047c1617b143241.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a003_86a5_11e9_8101_003048fd731b_b380f838_a585_11ee_a526_047c1617b143242.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a007_86a5_11e9_8101_003048fd731b_b380f83c_a585_11ee_a526_047c1617b143243.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a00b_86a5_11e9_8101_003048fd731b_b380f840_a585_11ee_a526_047c1617b143244.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a00f_86a5_11e9_8101_003048fd731b_b380f844_a585_11ee_a526_047c1617b143245.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a013_86a5_11e9_8101_003048fd731b_b380f848_a585_11ee_a526_047c1617b143246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a017_86a5_11e9_8101_003048fd731b_b380f84c_a585_11ee_a526_047c1617b143247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a01b_86a5_11e9_8101_003048fd731b_b380f850_a585_11ee_a526_047c1617b143248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a01f_86a5_11e9_8101_003048fd731b_b380f854_a585_11ee_a526_047c1617b143249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a023_86a5_11e9_8101_003048fd731b_b380f858_a585_11ee_a526_047c1617b143250.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a027_86a5_11e9_8101_003048fd731b_b380f85c_a585_11ee_a526_047c1617b143251.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a02b_86a5_11e9_8101_003048fd731b_b380f860_a585_11ee_a526_047c1617b143252.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a02f_86a5_11e9_8101_003048fd731b_b380f864_a585_11ee_a526_047c1617b143253.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a033_86a5_11e9_8101_003048fd731b_b380f868_a585_11ee_a526_047c1617b143254.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a037_86a5_11e9_8101_003048fd731b_b380f86c_a585_11ee_a526_047c1617b143255.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a03b_86a5_11e9_8101_003048fd731b_b380f870_a585_11ee_a526_047c1617b143256.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a03f_86a5_11e9_8101_003048fd731b_b380f874_a585_11ee_a526_047c1617b143257.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a043_86a5_11e9_8101_003048fd731b_b380f878_a585_11ee_a526_047c1617b143258.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a047_86a5_11e9_8101_003048fd731b_b380f87c_a585_11ee_a526_047c1617b143259.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a04b_86a5_11e9_8101_003048fd731b_b380f880_a585_11ee_a526_047c1617b143260.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a04f_86a5_11e9_8101_003048fd731b_b380f88c_a585_11ee_a526_047c1617b143261.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a053_86a5_11e9_8101_003048fd731b_b380f884_a585_11ee_a526_047c1617b143262.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a057_86a5_11e9_8101_003048fd731b_b380f888_a585_11ee_a526_047c1617b143263.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a05b_86a5_11e9_8101_003048fd731b_b380f890_a585_11ee_a526_047c1617b143264.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a05f_86a5_11e9_8101_003048fd731b_b380f894_a585_11ee_a526_047c1617b143265.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a063_86a5_11e9_8101_003048fd731b_b380f898_a585_11ee_a526_047c1617b143266.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a067_86a5_11e9_8101_003048fd731b_b380f89c_a585_11ee_a526_047c1617b143267.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a06b_86a5_11e9_8101_003048fd731b_b380f8a0_a585_11ee_a526_047c1617b143268.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a06f_86a5_11e9_8101_003048fd731b_b380f8a4_a585_11ee_a526_047c1617b143269.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a073_86a5_11e9_8101_003048fd731b_b380f8a8_a585_11ee_a526_047c1617b143270.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a077_86a5_11e9_8101_003048fd731b_b380f8ac_a585_11ee_a526_047c1617b143271.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a07b_86a5_11e9_8101_003048fd731b_b380f8b0_a585_11ee_a526_047c1617b143272.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a07f_86a5_11e9_8101_003048fd731b_b380f8c8_a585_11ee_a526_047c1617b143273.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a083_86a5_11e9_8101_003048fd731b_b380f8cc_a585_11ee_a526_047c1617b143274.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a087_86a5_11e9_8101_003048fd731b_b380f8d0_a585_11ee_a526_047c1617b143275.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a08b_86a5_11e9_8101_003048fd731b_b380f8b4_a585_11ee_a526_047c1617b143276.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f4d_86a5_11e9_8101_003048fd731b_b380f8b8_a585_11ee_a526_047c1617b143277.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f51_86a5_11e9_8101_003048fd731b_b380f8c4_a585_11ee_a526_047c1617b143278.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f55_86a5_11e9_8101_003048fd731b_b380f8bc_a585_11ee_a526_047c1617b143279.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f59_86a5_11e9_8101_003048fd731b_b380f8c0_a585_11ee_a526_047c1617b143280.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f5d_86a5_11e9_8101_003048fd731b_b380f8d4_a585_11ee_a526_047c1617b143281.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f61_86a5_11e9_8101_003048fd731b_b380f8ec_a585_11ee_a526_047c1617b143282.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f65_86a5_11e9_8101_003048fd731b_b380f8f0_a585_11ee_a526_047c1617b143283.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f69_86a5_11e9_8101_003048fd731b_b380f8f4_a585_11ee_a526_047c1617b143284.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f6d_86a5_11e9_8101_003048fd731b_b380f8f8_a585_11ee_a526_047c1617b143285.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f71_86a5_11e9_8101_003048fd731b_a69cf89a_a585_11ee_a526_047c1617b143286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f75_86a5_11e9_8101_003048fd731b_a69cf89e_a585_11ee_a526_047c1617b143287.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f79_86a5_11e9_8101_003048fd731b_a69cf8a2_a585_11ee_a526_047c1617b143288.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f7d_86a5_11e9_8101_003048fd731b_a69cf8a6_a585_11ee_a526_047c1617b143289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f81_86a5_11e9_8101_003048fd731b_a69cf8aa_a585_11ee_a526_047c1617b143290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f84_86a5_11e9_8101_003048fd731b_a69cf8ae_a585_11ee_a526_047c1617b143291.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f88_86a5_11e9_8101_003048fd731b_a69cf8b2_a585_11ee_a526_047c1617b143292.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f8c_86a5_11e9_8101_003048fd731b_a69cf8b6_a585_11ee_a526_047c1617b143293.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f90_86a5_11e9_8101_003048fd731b_a69cf8ba_a585_11ee_a526_047c1617b143294.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f94_86a5_11e9_8101_003048fd731b_a69cf8be_a585_11ee_a526_047c1617b143295.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f98_86a5_11e9_8101_003048fd731b_a69cf8c2_a585_11ee_a526_047c1617b143296.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f9c_86a5_11e9_8101_003048fd731b_a69cf8c6_a585_11ee_a526_047c1617b143297.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fa0_86a5_11e9_8101_003048fd731b_a69cf8ca_a585_11ee_a526_047c1617b143298.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fa4_86a5_11e9_8101_003048fd731b_a69cf8ce_a585_11ee_a526_047c1617b143299.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fa8_86a5_11e9_8101_003048fd731b_a69cf8d6_a585_11ee_a526_047c1617b143300.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fac_86a5_11e9_8101_003048fd731b_a69cf8d2_a585_11ee_a526_047c1617b143301.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fb0_86a5_11e9_8101_003048fd731b_b380f8d8_a585_11ee_a526_047c1617b143302.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fb4_86a5_11e9_8101_003048fd731b_b380f8dc_a585_11ee_a526_047c1617b143303.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fb8_86a5_11e9_8101_003048fd731b_b380f8e0_a585_11ee_a526_047c1617b143304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fc4_86a5_11e9_8101_003048fd731b_634a4251_f953_11e9_810b_003048fd731b305.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fd8_86a5_11e9_8101_003048fd731b_b380f8e4_a585_11ee_a526_047c1617b143306.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fdc_86a5_11e9_8101_003048fd731b_b380f8e8_a585_11ee_a526_047c1617b143307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1518_3466_11eb_81f3_003048fd731b_ad77ae0e_a585_11ee_a526_047c1617b143308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a69_3466_11eb_81f3_003048fd731b_ef6721db_a584_11ee_a526_047c1617b143309.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec58d_f88e_11ee_a597_047c1617b143_85119be1_fcc8_11ef_a6ef_047c1617b143310.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f23_9e75_11ef_a670_047c1617b143_49c4af44_056a_11f0_a6fc_047c1617b143311.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f91_9e75_11ef_a670_047c1617b143_49c4af94_056a_11f0_a6fc_047c1617b143312.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d65af_54b7_11f0_a76e_047c1617b143_579e2356_5a46_11f0_a775_047c1617b143313.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89da_551c_11f0_a76e_047c1617b143_579e23a1_5a46_11f0_a775_047c1617b143314.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89dc_551c_11f0_a76e_047c1617b143_579e23a2_5a46_11f0_a775_047c1617b143315.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9a_0b65_11ec_831e_003048fd731b_ad77ae01_a585_11ee_a526_047c1617b143316.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac59_ffbc_11e9_810b_003048fd731b_ad77aee2_a585_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72d3_86a5_11e9_8101_003048fd731b_ef6721dc_a584_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72d7_86a5_11e9_8101_003048fd731b_ef6721e0_a584_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72db_86a5_11e9_8101_003048fd731b_ef6721e4_a584_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72df_86a5_11e9_8101_003048fd731b_a69cf7e1_a585_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72e3_86a5_11e9_8101_003048fd731b_a69cf7e5_a585_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72e7_86a5_11e9_8101_003048fd731b_a69cf7e9_a585_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72eb_86a5_11e9_8101_003048fd731b_a69cf7ed_a585_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72ef_86a5_11e9_8101_003048fd731b_a69cf7f1_a585_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72f3_86a5_11e9_8101_003048fd731b_a69cf7f5_a585_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72f7_86a5_11e9_8101_003048fd731b_a69cf7f9_a585_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72fb_86a5_11e9_8101_003048fd731b_a69cf7fd_a585_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b72ff_86a5_11e9_8101_003048fd731b_a69cf7fe_a585_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7303_86a5_11e9_8101_003048fd731b_a69cf802_a585_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7307_86a5_11e9_8101_003048fd731b_a69cf806_a585_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b730b_86a5_11e9_8101_003048fd731b_a69cf80a_a585_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b730f_86a5_11e9_8101_003048fd731b_a69cf80e_a585_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7313_86a5_11e9_8101_003048fd731b_a69cf812_a585_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7316_86a5_11e9_8101_003048fd731b_a69cf816_a585_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b731a_86a5_11e9_8101_003048fd731b_a69cf81a_a585_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b731e_86a5_11e9_8101_003048fd731b_a69cf81e_a585_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7322_86a5_11e9_8101_003048fd731b_a69cf822_a585_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ba_86a5_11e9_8101_003048fd731b_a69cf826_a585_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698be_86a5_11e9_8101_003048fd731b_a69cf82a_a585_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698c2_86a5_11e9_8101_003048fd731b_a69cf82e_a585_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698c6_86a5_11e9_8101_003048fd731b_a69cf832_a585_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ca_86a5_11e9_8101_003048fd731b_a69cf836_a585_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ce_86a5_11e9_8101_003048fd731b_a69cf83a_a585_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698d2_86a5_11e9_8101_003048fd731b_a69cf83e_a585_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698d6_86a5_11e9_8101_003048fd731b_a69cf842_a585_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698da_86a5_11e9_8101_003048fd731b_a69cf846_a585_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698de_86a5_11e9_8101_003048fd731b_a69cf84a_a585_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698e2_86a5_11e9_8101_003048fd731b_a69cf84e_a585_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698e6_86a5_11e9_8101_003048fd731b_a69cf852_a585_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ea_86a5_11e9_8101_003048fd731b_a69cf856_a585_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698ee_86a5_11e9_8101_003048fd731b_a69cf85a_a585_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698f2_86a5_11e9_8101_003048fd731b_a69cf85e_a585_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698f6_86a5_11e9_8101_003048fd731b_a69cf862_a585_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698fa_86a5_11e9_8101_003048fd731b_a69cf866_a585_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98698fe_86a5_11e9_8101_003048fd731b_a69cf86a_a585_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869902_86a5_11e9_8101_003048fd731b_a69cf86e_a585_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869906_86a5_11e9_8101_003048fd731b_a69cf872_a585_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986990a_86a5_11e9_8101_003048fd731b_a69cf876_a585_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986990e_86a5_11e9_8101_003048fd731b_a69cf87a_a585_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869912_86a5_11e9_8101_003048fd731b_a69cf87e_a585_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869916_86a5_11e9_8101_003048fd731b_a69cf882_a585_11ee_a526_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869919_86a5_11e9_8101_003048fd731b_a69cf886_a585_11ee_a526_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986991d_86a5_11e9_8101_003048fd731b_a69cf88a_a585_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869921_86a5_11e9_8101_003048fd731b_a69cf88e_a585_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869925_86a5_11e9_8101_003048fd731b_a69cf892_a585_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869929_86a5_11e9_8101_003048fd731b_a69cf896_a585_11ee_a526_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986992d_86a5_11e9_8101_003048fd731b_a69cf8da_a585_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869931_86a5_11e9_8101_003048fd731b_a69cf8de_a585_11ee_a526_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869935_86a5_11e9_8101_003048fd731b_a69cf8e2_a585_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869939_86a5_11e9_8101_003048fd731b_a69cf8e6_a585_11ee_a526_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986993d_86a5_11e9_8101_003048fd731b_a69cf8ea_a585_11ee_a526_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869941_86a5_11e9_8101_003048fd731b_a69cf8ee_a585_11ee_a526_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869945_86a5_11e9_8101_003048fd731b_a69cf8f2_a585_11ee_a526_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869949_86a5_11e9_8101_003048fd731b_a69cf8f6_a585_11ee_a526_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986994d_86a5_11e9_8101_003048fd731b_a69cf8fa_a585_11ee_a526_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869951_86a5_11e9_8101_003048fd731b_a69cf8fe_a585_11ee_a526_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869955_86a5_11e9_8101_003048fd731b_a69cf902_a585_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869959_86a5_11e9_8101_003048fd731b_a69cf90a_a585_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986995d_86a5_11e9_8101_003048fd731b_a69cf90e_a585_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869961_86a5_11e9_8101_003048fd731b_a69cf912_a585_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869965_86a5_11e9_8101_003048fd731b_a69cf916_a585_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869969_86a5_11e9_8101_003048fd731b_a69cf91a_a585_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986996d_86a5_11e9_8101_003048fd731b_a69cf91e_a585_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869971_86a5_11e9_8101_003048fd731b_a69cf922_a585_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869975_86a5_11e9_8101_003048fd731b_a69cf926_a585_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869979_86a5_11e9_8101_003048fd731b_a69cf92a_a585_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986997d_86a5_11e9_8101_003048fd731b_a69cf906_a585_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869981_86a5_11e9_8101_003048fd731b_a69cf932_a585_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869985_86a5_11e9_8101_003048fd731b_a69cf936_a585_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869989_86a5_11e9_8101_003048fd731b_a69cf93a_a585_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986998d_86a5_11e9_8101_003048fd731b_a69cf93e_a585_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869991_86a5_11e9_8101_003048fd731b_a69cf942_a585_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869995_86a5_11e9_8101_003048fd731b_a69cf946_a585_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869999_86a5_11e9_8101_003048fd731b_a69cf94a_a585_11ee_a526_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986999d_86a5_11e9_8101_003048fd731b_a69cf94e_a585_11ee_a526_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699a1_86a5_11e9_8101_003048fd731b_a69cf952_a585_11ee_a526_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699a5_86a5_11e9_8101_003048fd731b_a69cf92e_a585_11ee_a526_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699a9_86a5_11e9_8101_003048fd731b_a69cf95a_a585_11ee_a526_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699ad_86a5_11e9_8101_003048fd731b_a69cf95e_a585_11ee_a526_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699b1_86a5_11e9_8101_003048fd731b_a69cf962_a585_11ee_a526_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699b5_86a5_11e9_8101_003048fd731b_a69cf966_a585_11ee_a526_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699b9_86a5_11e9_8101_003048fd731b_a69cf96a_a585_11ee_a526_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699bd_86a5_11e9_8101_003048fd731b_a69cf96e_a585_11ee_a526_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699c1_86a5_11e9_8101_003048fd731b_a69cf972_a585_11ee_a526_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699c5_86a5_11e9_8101_003048fd731b_a69cf976_a585_11ee_a526_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699c9_86a5_11e9_8101_003048fd731b_a69cf97a_a585_11ee_a526_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699cd_86a5_11e9_8101_003048fd731b_a69cf956_a585_11ee_a526_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699d1_86a5_11e9_8101_003048fd731b_a69cf97e_a585_11ee_a526_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699d5_86a5_11e9_8101_003048fd731b_a69cf982_a585_11ee_a526_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699d9_86a5_11e9_8101_003048fd731b_a69cf986_a585_11ee_a526_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699dd_86a5_11e9_8101_003048fd731b_a69cf98a_a585_11ee_a526_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699e1_86a5_11e9_8101_003048fd731b_a69cf98e_a585_11ee_a526_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699e5_86a5_11e9_8101_003048fd731b_a69cf996_a585_11ee_a526_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699e9_86a5_11e9_8101_003048fd731b_a69cf99a_a585_11ee_a526_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699ed_86a5_11e9_8101_003048fd731b_a69cf99e_a585_11ee_a526_047c1617b143100.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699f1_86a5_11e9_8101_003048fd731b_a69cf9a2_a585_11ee_a526_047c1617b143101.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699f5_86a5_11e9_8101_003048fd731b_a69cf9aa_a585_11ee_a526_047c1617b143102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699f9_86a5_11e9_8101_003048fd731b_a69cf9ae_a585_11ee_a526_047c1617b143103.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98699fd_86a5_11e9_8101_003048fd731b_a69cf9a6_a585_11ee_a526_047c1617b143104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a01_86a5_11e9_8101_003048fd731b_a69cf992_a585_11ee_a526_047c1617b143105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a05_86a5_11e9_8101_003048fd731b_a69cf9b2_a585_11ee_a526_047c1617b143106.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a09_86a5_11e9_8101_003048fd731b_a69cf9b6_a585_11ee_a526_047c1617b143107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a0d_86a5_11e9_8101_003048fd731b_a69cf9ba_a585_11ee_a526_047c1617b143108.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a11_86a5_11e9_8101_003048fd731b_a69cf9be_a585_11ee_a526_047c1617b143109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a15_86a5_11e9_8101_003048fd731b_a69cf9c2_a585_11ee_a526_047c1617b143110.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a19_86a5_11e9_8101_003048fd731b_a69cf9c6_a585_11ee_a526_047c1617b143111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a1d_86a5_11e9_8101_003048fd731b_a69cf9ca_a585_11ee_a526_047c1617b143112.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a21_86a5_11e9_8101_003048fd731b_a69cf9ce_a585_11ee_a526_047c1617b143113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a25_86a5_11e9_8101_003048fd731b_a69cf9d2_a585_11ee_a526_047c1617b143114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a29_86a5_11e9_8101_003048fd731b_ad77add5_a585_11ee_a526_047c1617b143115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a2d_86a5_11e9_8101_003048fd731b_ad77add9_a585_11ee_a526_047c1617b143116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a31_86a5_11e9_8101_003048fd731b_ad77addd_a585_11ee_a526_047c1617b143117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9869a35_86a5_11e9_8101_003048fd731b_ad77ade1_a585_11ee_a526_047c1617b143118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4115_86a5_11e9_8101_003048fd731b_ad77ade5_a585_11ee_a526_047c1617b143119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4119_86a5_11e9_8101_003048fd731b_a69cf9d6_a585_11ee_a526_047c1617b143120.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa411d_86a5_11e9_8101_003048fd731b_a69cf9da_a585_11ee_a526_047c1617b143121.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4121_86a5_11e9_8101_003048fd731b_a69cf9de_a585_11ee_a526_047c1617b143122.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4125_86a5_11e9_8101_003048fd731b_ad77ade9_a585_11ee_a526_047c1617b143123.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4129_86a5_11e9_8101_003048fd731b_ad77aded_a585_11ee_a526_047c1617b143124.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa412d_86a5_11e9_8101_003048fd731b_ad77adf1_a585_11ee_a526_047c1617b143125.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4131_86a5_11e9_8101_003048fd731b_ad77adf5_a585_11ee_a526_047c1617b143126.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4135_86a5_11e9_8101_003048fd731b_ad77adf9_a585_11ee_a526_047c1617b143127.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4139_86a5_11e9_8101_003048fd731b_ad77adfd_a585_11ee_a526_047c1617b143128.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4140_86a5_11e9_8101_003048fd731b_ad77ae02_a585_11ee_a526_047c1617b143129.jpeg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4144_86a5_11e9_8101_003048fd731b_ad77ae06_a585_11ee_a526_047c1617b143130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4148_86a5_11e9_8101_003048fd731b_ad77ae0a_a585_11ee_a526_047c1617b143131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa414c_86a5_11e9_8101_003048fd731b_ad77ae12_a585_11ee_a526_047c1617b143132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4150_86a5_11e9_8101_003048fd731b_ad77ae16_a585_11ee_a526_047c1617b143133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa415c_86a5_11e9_8101_003048fd731b_ad77ae1a_a585_11ee_a526_047c1617b143134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4160_86a5_11e9_8101_003048fd731b_ad77ae1e_a585_11ee_a526_047c1617b143135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4164_86a5_11e9_8101_003048fd731b_ad77ae22_a585_11ee_a526_047c1617b143136.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4168_86a5_11e9_8101_003048fd731b_ad77ae26_a585_11ee_a526_047c1617b143137.jpeg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa416c_86a5_11e9_8101_003048fd731b_ad77ae2a_a585_11ee_a526_047c1617b143138.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4170_86a5_11e9_8101_003048fd731b_ad77ae2e_a585_11ee_a526_047c1617b143139.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4174_86a5_11e9_8101_003048fd731b_ad77ae36_a585_11ee_a526_047c1617b143140.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4178_86a5_11e9_8101_003048fd731b_ad77ae3a_a585_11ee_a526_047c1617b143141.jpeg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa417c_86a5_11e9_8101_003048fd731b_ad77ae32_a585_11ee_a526_047c1617b143142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4180_86a5_11e9_8101_003048fd731b_ad77ae3e_a585_11ee_a526_047c1617b143143.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4184_86a5_11e9_8101_003048fd731b_ad77ae46_a585_11ee_a526_047c1617b143144.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4188_86a5_11e9_8101_003048fd731b_ad77ae4a_a585_11ee_a526_047c1617b143145.jpeg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa418c_86a5_11e9_8101_003048fd731b_ad77ae42_a585_11ee_a526_047c1617b143146.jpeg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4190_86a5_11e9_8101_003048fd731b_ad77ae56_a585_11ee_a526_047c1617b143147.jpeg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4194_86a5_11e9_8101_003048fd731b_ad77ae5a_a585_11ee_a526_047c1617b143148.jpeg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4198_86a5_11e9_8101_003048fd731b_ad77ae5e_a585_11ee_a526_047c1617b143149.jpeg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa419c_86a5_11e9_8101_003048fd731b_ad77ae52_a585_11ee_a526_047c1617b143150.jpeg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41a0_86a5_11e9_8101_003048fd731b_ad77ae4e_a585_11ee_a526_047c1617b143151.jpeg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41a4_86a5_11e9_8101_003048fd731b_ad77ae6a_a585_11ee_a526_047c1617b143152.jpeg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41a8_86a5_11e9_8101_003048fd731b_ad77ae6e_a585_11ee_a526_047c1617b143153.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41ac_86a5_11e9_8101_003048fd731b_ad77ae72_a585_11ee_a526_047c1617b143154.jpeg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41b0_86a5_11e9_8101_003048fd731b_ad77ae76_a585_11ee_a526_047c1617b143155.jpeg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41b4_86a5_11e9_8101_003048fd731b_ad77ae7a_a585_11ee_a526_047c1617b143156.jpeg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41b8_86a5_11e9_8101_003048fd731b_ad77ae7e_a585_11ee_a526_047c1617b143157.jpeg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41bc_86a5_11e9_8101_003048fd731b_ad77ae82_a585_11ee_a526_047c1617b143158.jpeg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41c0_86a5_11e9_8101_003048fd731b_ad77ae86_a585_11ee_a526_047c1617b143159.jpeg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41c4_86a5_11e9_8101_003048fd731b_ad77ae8a_a585_11ee_a526_047c1617b143160.jpeg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41c8_86a5_11e9_8101_003048fd731b_ad77ae8e_a585_11ee_a526_047c1617b143161.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41cc_86a5_11e9_8101_003048fd731b_ad77ae92_a585_11ee_a526_047c1617b143162.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41d0_86a5_11e9_8101_003048fd731b_ad77ae96_a585_11ee_a526_047c1617b143163.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41d4_86a5_11e9_8101_003048fd731b_ad77ae9a_a585_11ee_a526_047c1617b143164.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41d8_86a5_11e9_8101_003048fd731b_ad77ae9e_a585_11ee_a526_047c1617b143165.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41dc_86a5_11e9_8101_003048fd731b_ad77aea2_a585_11ee_a526_047c1617b143166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41e0_86a5_11e9_8101_003048fd731b_ad77aeaa_a585_11ee_a526_047c1617b143167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41e4_86a5_11e9_8101_003048fd731b_ad77aeae_a585_11ee_a526_047c1617b143168.jpeg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41e8_86a5_11e9_8101_003048fd731b_ad77aea6_a585_11ee_a526_047c1617b143169.jpeg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41ec_86a5_11e9_8101_003048fd731b_ad77aeb2_a585_11ee_a526_047c1617b143170.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41f0_86a5_11e9_8101_003048fd731b_ad77aeb6_a585_11ee_a526_047c1617b143171.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41f4_86a5_11e9_8101_003048fd731b_ad77aeba_a585_11ee_a526_047c1617b143172.jpeg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41f8_86a5_11e9_8101_003048fd731b_ad77aebe_a585_11ee_a526_047c1617b143173.jpeg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa41fc_86a5_11e9_8101_003048fd731b_ad77aec2_a585_11ee_a526_047c1617b143174.jpeg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4200_86a5_11e9_8101_003048fd731b_ad77aec6_a585_11ee_a526_047c1617b143175.jpeg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4204_86a5_11e9_8101_003048fd731b_ad77aeca_a585_11ee_a526_047c1617b143176.jpeg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4208_86a5_11e9_8101_003048fd731b_ad77aece_a585_11ee_a526_047c1617b143177.jpeg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa420c_86a5_11e9_8101_003048fd731b_ad77aed2_a585_11ee_a526_047c1617b143178.jpeg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4210_86a5_11e9_8101_003048fd731b_ad77aed6_a585_11ee_a526_047c1617b143179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4214_86a5_11e9_8101_003048fd731b_ad77aeda_a585_11ee_a526_047c1617b143180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4218_86a5_11e9_8101_003048fd731b_ad77aede_a585_11ee_a526_047c1617b143181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa421c_86a5_11e9_8101_003048fd731b_ad77aeea_a585_11ee_a526_047c1617b143182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4220_86a5_11e9_8101_003048fd731b_ad77aeee_a585_11ee_a526_047c1617b143183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4224_86a5_11e9_8101_003048fd731b_ad77aef2_a585_11ee_a526_047c1617b143184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4228_86a5_11e9_8101_003048fd731b_ad77aef6_a585_11ee_a526_047c1617b143185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa422c_86a5_11e9_8101_003048fd731b_ad77aefa_a585_11ee_a526_047c1617b143186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4230_86a5_11e9_8101_003048fd731b_ad77aefe_a585_11ee_a526_047c1617b143187.jpeg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4234_86a5_11e9_8101_003048fd731b_ad77af3a_a585_11ee_a526_047c1617b143188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4238_86a5_11e9_8101_003048fd731b_ad77af3e_a585_11ee_a526_047c1617b143189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa423c_86a5_11e9_8101_003048fd731b_ad77af02_a585_11ee_a526_047c1617b143190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4240_86a5_11e9_8101_003048fd731b_ad77af06_a585_11ee_a526_047c1617b143191.jpeg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4244_86a5_11e9_8101_003048fd731b_ad77af0a_a585_11ee_a526_047c1617b143192.jpeg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4248_86a5_11e9_8101_003048fd731b_ad77af0e_a585_11ee_a526_047c1617b143193.jpeg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa424c_86a5_11e9_8101_003048fd731b_ad77af12_a585_11ee_a526_047c1617b143194.jpeg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4250_86a5_11e9_8101_003048fd731b_ad77af16_a585_11ee_a526_047c1617b143195.jpeg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa4254_86a5_11e9_8101_003048fd731b_ad77af1a_a585_11ee_a526_047c1617b143196.jpeg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f4f_86a5_11e9_8101_003048fd731b_ad77af22_a585_11ee_a526_047c1617b143197.jpeg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f53_86a5_11e9_8101_003048fd731b_ad77af1e_a585_11ee_a526_047c1617b143198.jpeg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f57_86a5_11e9_8101_003048fd731b_ad77af26_a585_11ee_a526_047c1617b143199.jpeg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f5b_86a5_11e9_8101_003048fd731b_ad77af2a_a585_11ee_a526_047c1617b143200.jpeg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f5f_86a5_11e9_8101_003048fd731b_ad77af2e_a585_11ee_a526_047c1617b143201.jpeg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f63_86a5_11e9_8101_003048fd731b_ad77af32_a585_11ee_a526_047c1617b143202.jpeg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f67_86a5_11e9_8101_003048fd731b_ad77af36_a585_11ee_a526_047c1617b143203.jpeg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f6b_86a5_11e9_8101_003048fd731b_ad77af46_a585_11ee_a526_047c1617b143204.jpeg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f6f_86a5_11e9_8101_003048fd731b_ad77af42_a585_11ee_a526_047c1617b143205.jpeg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f73_86a5_11e9_8101_003048fd731b_ad77af4a_a585_11ee_a526_047c1617b143206.jpeg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f77_86a5_11e9_8101_003048fd731b_ad77af4e_a585_11ee_a526_047c1617b143207.jpeg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f7b_86a5_11e9_8101_003048fd731b_ad77af52_a585_11ee_a526_047c1617b143208.jpeg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f7f_86a5_11e9_8101_003048fd731b_ad77af56_a585_11ee_a526_047c1617b143209.jpeg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f83_86a5_11e9_8101_003048fd731b_ad77af5a_a585_11ee_a526_047c1617b143210.jpeg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f87_86a5_11e9_8101_003048fd731b_ad77af6e_a585_11ee_a526_047c1617b143211.jpeg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f8b_86a5_11e9_8101_003048fd731b_ad77af6a_a585_11ee_a526_047c1617b143212.jpeg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f8f_86a5_11e9_8101_003048fd731b_ad77af5e_a585_11ee_a526_047c1617b143213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f93_86a5_11e9_8101_003048fd731b_ad77af62_a585_11ee_a526_047c1617b143214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f97_86a5_11e9_8101_003048fd731b_ad77af66_a585_11ee_a526_047c1617b143215.jpeg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f9b_86a5_11e9_8101_003048fd731b_ad77af72_a585_11ee_a526_047c1617b143216.jpeg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59f9f_86a5_11e9_8101_003048fd731b_ad77af76_a585_11ee_a526_047c1617b143217.jpeg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fa3_86a5_11e9_8101_003048fd731b_ad77af7a_a585_11ee_a526_047c1617b143218.jpeg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fa7_86a5_11e9_8101_003048fd731b_ad77af7e_a585_11ee_a526_047c1617b143219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fab_86a5_11e9_8101_003048fd731b_ad77af82_a585_11ee_a526_047c1617b143220.jpeg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59faf_86a5_11e9_8101_003048fd731b_ad77af86_a585_11ee_a526_047c1617b143221.jpeg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fb3_86a5_11e9_8101_003048fd731b_ad77af8a_a585_11ee_a526_047c1617b143222.jpeg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fb7_86a5_11e9_8101_003048fd731b_ad77af8e_a585_11ee_a526_047c1617b143223.jpeg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fbb_86a5_11e9_8101_003048fd731b_ad77af92_a585_11ee_a526_047c1617b143224.jpeg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fbf_86a5_11e9_8101_003048fd731b_b380f7f4_a585_11ee_a526_047c1617b143225.jpeg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fc3_86a5_11e9_8101_003048fd731b_b380f7f8_a585_11ee_a526_047c1617b143226.jpeg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fc7_86a5_11e9_8101_003048fd731b_b380f7fc_a585_11ee_a526_047c1617b143227.jpeg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fcb_86a5_11e9_8101_003048fd731b_b380f800_a585_11ee_a526_047c1617b143228.jpeg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fcf_86a5_11e9_8101_003048fd731b_b380f804_a585_11ee_a526_047c1617b143229.jpeg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fd3_86a5_11e9_8101_003048fd731b_b380f808_a585_11ee_a526_047c1617b143230.jpeg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fd7_86a5_11e9_8101_003048fd731b_b380f80c_a585_11ee_a526_047c1617b143231.jpeg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fdb_86a5_11e9_8101_003048fd731b_b380f810_a585_11ee_a526_047c1617b143232.jpeg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fdf_86a5_11e9_8101_003048fd731b_b380f814_a585_11ee_a526_047c1617b143233.jpeg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fe3_86a5_11e9_8101_003048fd731b_b380f818_a585_11ee_a526_047c1617b143234.jpeg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fe7_86a5_11e9_8101_003048fd731b_b380f81c_a585_11ee_a526_047c1617b143235.jpeg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59feb_86a5_11e9_8101_003048fd731b_b380f820_a585_11ee_a526_047c1617b143236.jpeg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fef_86a5_11e9_8101_003048fd731b_b380f824_a585_11ee_a526_047c1617b143237.jpeg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59ff3_86a5_11e9_8101_003048fd731b_b380f828_a585_11ee_a526_047c1617b143238.jpeg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59ff7_86a5_11e9_8101_003048fd731b_b380f82c_a585_11ee_a526_047c1617b143239.jpeg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59ffb_86a5_11e9_8101_003048fd731b_b380f830_a585_11ee_a526_047c1617b143240.jpeg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d59fff_86a5_11e9_8101_003048fd731b_b380f834_a585_11ee_a526_047c1617b143241.jpeg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a003_86a5_11e9_8101_003048fd731b_b380f838_a585_11ee_a526_047c1617b143242.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a007_86a5_11e9_8101_003048fd731b_b380f83c_a585_11ee_a526_047c1617b143243.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a00b_86a5_11e9_8101_003048fd731b_b380f840_a585_11ee_a526_047c1617b143244.jpeg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a00f_86a5_11e9_8101_003048fd731b_b380f844_a585_11ee_a526_047c1617b143245.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a013_86a5_11e9_8101_003048fd731b_b380f848_a585_11ee_a526_047c1617b143246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a017_86a5_11e9_8101_003048fd731b_b380f84c_a585_11ee_a526_047c1617b143247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a01b_86a5_11e9_8101_003048fd731b_b380f850_a585_11ee_a526_047c1617b143248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a01f_86a5_11e9_8101_003048fd731b_b380f854_a585_11ee_a526_047c1617b143249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a023_86a5_11e9_8101_003048fd731b_b380f858_a585_11ee_a526_047c1617b143250.jpeg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a027_86a5_11e9_8101_003048fd731b_b380f85c_a585_11ee_a526_047c1617b143251.jpeg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a02b_86a5_11e9_8101_003048fd731b_b380f860_a585_11ee_a526_047c1617b143252.jpeg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a02f_86a5_11e9_8101_003048fd731b_b380f864_a585_11ee_a526_047c1617b143253.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a033_86a5_11e9_8101_003048fd731b_b380f868_a585_11ee_a526_047c1617b143254.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a037_86a5_11e9_8101_003048fd731b_b380f86c_a585_11ee_a526_047c1617b143255.jpeg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a03b_86a5_11e9_8101_003048fd731b_b380f870_a585_11ee_a526_047c1617b143256.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a03f_86a5_11e9_8101_003048fd731b_b380f874_a585_11ee_a526_047c1617b143257.jpeg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a043_86a5_11e9_8101_003048fd731b_b380f878_a585_11ee_a526_047c1617b143258.jpeg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a047_86a5_11e9_8101_003048fd731b_b380f87c_a585_11ee_a526_047c1617b143259.jpeg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a04b_86a5_11e9_8101_003048fd731b_b380f880_a585_11ee_a526_047c1617b143260.jpeg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a04f_86a5_11e9_8101_003048fd731b_b380f88c_a585_11ee_a526_047c1617b143261.jpeg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a053_86a5_11e9_8101_003048fd731b_b380f884_a585_11ee_a526_047c1617b143262.jpeg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a057_86a5_11e9_8101_003048fd731b_b380f888_a585_11ee_a526_047c1617b143263.jpeg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a05b_86a5_11e9_8101_003048fd731b_b380f890_a585_11ee_a526_047c1617b143264.jpeg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a05f_86a5_11e9_8101_003048fd731b_b380f894_a585_11ee_a526_047c1617b143265.jpeg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a063_86a5_11e9_8101_003048fd731b_b380f898_a585_11ee_a526_047c1617b143266.jpeg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a067_86a5_11e9_8101_003048fd731b_b380f89c_a585_11ee_a526_047c1617b143267.jpeg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a06b_86a5_11e9_8101_003048fd731b_b380f8a0_a585_11ee_a526_047c1617b143268.jpeg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a06f_86a5_11e9_8101_003048fd731b_b380f8a4_a585_11ee_a526_047c1617b143269.jpeg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a073_86a5_11e9_8101_003048fd731b_b380f8a8_a585_11ee_a526_047c1617b143270.jpeg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a077_86a5_11e9_8101_003048fd731b_b380f8ac_a585_11ee_a526_047c1617b143271.jpeg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a07b_86a5_11e9_8101_003048fd731b_b380f8b0_a585_11ee_a526_047c1617b143272.jpeg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a07f_86a5_11e9_8101_003048fd731b_b380f8c8_a585_11ee_a526_047c1617b143273.jpeg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a083_86a5_11e9_8101_003048fd731b_b380f8cc_a585_11ee_a526_047c1617b143274.jpeg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a087_86a5_11e9_8101_003048fd731b_b380f8d0_a585_11ee_a526_047c1617b143275.jpeg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5a08b_86a5_11e9_8101_003048fd731b_b380f8b4_a585_11ee_a526_047c1617b143276.jpeg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f4d_86a5_11e9_8101_003048fd731b_b380f8b8_a585_11ee_a526_047c1617b143277.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f51_86a5_11e9_8101_003048fd731b_b380f8c4_a585_11ee_a526_047c1617b143278.jpeg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f55_86a5_11e9_8101_003048fd731b_b380f8bc_a585_11ee_a526_047c1617b143279.jpeg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f59_86a5_11e9_8101_003048fd731b_b380f8c0_a585_11ee_a526_047c1617b143280.jpeg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f5d_86a5_11e9_8101_003048fd731b_b380f8d4_a585_11ee_a526_047c1617b143281.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f61_86a5_11e9_8101_003048fd731b_b380f8ec_a585_11ee_a526_047c1617b143282.jpeg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f65_86a5_11e9_8101_003048fd731b_b380f8f0_a585_11ee_a526_047c1617b143283.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f69_86a5_11e9_8101_003048fd731b_b380f8f4_a585_11ee_a526_047c1617b143284.jpeg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f6d_86a5_11e9_8101_003048fd731b_b380f8f8_a585_11ee_a526_047c1617b143285.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f71_86a5_11e9_8101_003048fd731b_a69cf89a_a585_11ee_a526_047c1617b143286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f75_86a5_11e9_8101_003048fd731b_a69cf89e_a585_11ee_a526_047c1617b143287.jpeg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f79_86a5_11e9_8101_003048fd731b_a69cf8a2_a585_11ee_a526_047c1617b143288.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f7d_86a5_11e9_8101_003048fd731b_a69cf8a6_a585_11ee_a526_047c1617b143289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f81_86a5_11e9_8101_003048fd731b_a69cf8aa_a585_11ee_a526_047c1617b143290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f84_86a5_11e9_8101_003048fd731b_a69cf8ae_a585_11ee_a526_047c1617b143291.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f88_86a5_11e9_8101_003048fd731b_a69cf8b2_a585_11ee_a526_047c1617b143292.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f8c_86a5_11e9_8101_003048fd731b_a69cf8b6_a585_11ee_a526_047c1617b143293.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f90_86a5_11e9_8101_003048fd731b_a69cf8ba_a585_11ee_a526_047c1617b143294.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f94_86a5_11e9_8101_003048fd731b_a69cf8be_a585_11ee_a526_047c1617b143295.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f98_86a5_11e9_8101_003048fd731b_a69cf8c2_a585_11ee_a526_047c1617b143296.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57f9c_86a5_11e9_8101_003048fd731b_a69cf8c6_a585_11ee_a526_047c1617b143297.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fa0_86a5_11e9_8101_003048fd731b_a69cf8ca_a585_11ee_a526_047c1617b143298.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fa4_86a5_11e9_8101_003048fd731b_a69cf8ce_a585_11ee_a526_047c1617b143299.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fa8_86a5_11e9_8101_003048fd731b_a69cf8d6_a585_11ee_a526_047c1617b143300.jpeg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fac_86a5_11e9_8101_003048fd731b_a69cf8d2_a585_11ee_a526_047c1617b143301.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fb0_86a5_11e9_8101_003048fd731b_b380f8d8_a585_11ee_a526_047c1617b143302.jpeg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fb4_86a5_11e9_8101_003048fd731b_b380f8dc_a585_11ee_a526_047c1617b143303.jpeg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fb8_86a5_11e9_8101_003048fd731b_b380f8e0_a585_11ee_a526_047c1617b143304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fc4_86a5_11e9_8101_003048fd731b_634a4251_f953_11e9_810b_003048fd731b305.jpeg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fd8_86a5_11e9_8101_003048fd731b_b380f8e4_a585_11ee_a526_047c1617b143306.jpeg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57fdc_86a5_11e9_8101_003048fd731b_b380f8e8_a585_11ee_a526_047c1617b143307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1518_3466_11eb_81f3_003048fd731b_ad77ae0e_a585_11ee_a526_047c1617b143308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083a69_3466_11eb_81f3_003048fd731b_ef6721db_a584_11ee_a526_047c1617b143309.jpeg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec58d_f88e_11ee_a597_047c1617b143_85119be1_fcc8_11ef_a6ef_047c1617b143310.jpeg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f23_9e75_11ef_a670_047c1617b143_49c4af44_056a_11f0_a6fc_047c1617b143311.jpeg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f91_9e75_11ef_a670_047c1617b143_49c4af94_056a_11f0_a6fc_047c1617b143312.jpeg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d65af_54b7_11f0_a76e_047c1617b143_579e2356_5a46_11f0_a775_047c1617b143313.jpeg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89da_551c_11f0_a76e_047c1617b143_579e23a1_5a46_11f0_a775_047c1617b143314.jpeg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c89dc_551c_11f0_a76e_047c1617b143_579e23a2_5a46_11f0_a775_047c1617b143315.jpeg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e2bd_04c1_11f1_a85e_047c1617b143_2ed140ec_0c97_11f1_a86a_047c1617b143316.jpeg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637d9a_0b65_11ec_831e_003048fd731b_ad77ae01_a585_11ee_a526_047c1617b143317.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -13307,50 +13346,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="316" name="Image_319" descr="Image_319"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Image_320" descr="Image_320"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13617,51 +13686,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L319"/>
+  <dimension ref="A1:L320"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -13669,51 +13738,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J319)</f>
+        <f>SUM(J2:J320)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -13727,11091 +13796,11126 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>824507</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*167.00</f>
+        <f>J4*176.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820106</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*190.00</f>
+        <f>J5*207.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820107</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*296.00</f>
+        <f>J6*322.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820108</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*241.00</f>
+        <f>J7*262.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820109</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*410.00</f>
+        <f>J8*446.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820110</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*713.00</f>
+        <f>J9*776.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820111</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1438.00</f>
+        <f>J10*1514.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820112</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1643.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820113</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="2">
         <v>6</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2911.00</f>
+        <f>J12*3170.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820114</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*224.00</f>
+        <f>J13*244.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820115</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*319.00</f>
+        <f>J14*347.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820116</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*99.00</f>
+        <f>J15*108.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820117</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*224.00</f>
+        <f>J16*244.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820118</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*393.00</f>
+        <f>J17*428.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820119</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*606.00</f>
+        <f>J18*659.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820120</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="2">
         <v>4</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1435.00</f>
+        <f>J19*1563.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820121</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1877.00</f>
+        <f>J20*1977.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820122</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="2">
         <v>3</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*3151.00</f>
+        <f>J21*3431.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820123</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*210.00</f>
+        <f>J22*228.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820124</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*436.00</f>
+        <f>J23*475.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820125</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*699.00</f>
+        <f>J24*736.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>820126</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*276.00</f>
+        <f>J25*301.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>820127</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*334.00</f>
+        <f>J26*364.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>820128</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G27" s="2">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*368.00</f>
+        <f>J27*401.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>820129</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*423.00</f>
+        <f>J28*446.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>820130</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*485.00</f>
+        <f>J29*528.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>820131</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*557.00</f>
+        <f>J30*587.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>820132</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G31" s="2">
         <v>9</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*613.00</f>
+        <f>J31*667.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>820133</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*617.00</f>
+        <f>J32*671.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>820134</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="G33" s="2">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*776.00</f>
+        <f>J33*845.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>820135</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G34" s="2">
+        <v>10</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*246.00</f>
+        <f>J34*267.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>820136</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*314.00</f>
+        <f>J35*342.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>820137</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*257.00</f>
+        <f>J36*280.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>820138</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*381.00</f>
+        <f>J37*415.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>820139</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G38" s="2">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*444.00</f>
+        <f>J38*483.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>820140</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G39" s="2">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*494.00</f>
+        <f>J39*538.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>820141</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*352.00</f>
+        <f>J40*383.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>820142</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="F41" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G41" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*610.00</f>
+        <f>J41*664.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>820143</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1098.00</f>
+        <f>J42*1195.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>820144</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G43" s="2">
         <v>5</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1764.00</f>
+        <f>J43*1921.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>820145</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="F44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H44" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*283.00</f>
+        <f>J44*309.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>820146</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*439.00</f>
+        <f>J45*478.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>820147</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="F46" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G46" s="2">
+        <v>0</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*843.00</f>
+        <f>J46*918.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>820148</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G47" s="2">
+        <v>6</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1507.00</f>
+        <f>J47*1641.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>820149</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1823.00</f>
+        <f>J48*1920.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>820150</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*2757.00</f>
+        <f>J49*3002.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>820151</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*340.00</f>
+        <f>J50*370.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>820152</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="F51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G51" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*526.00</f>
+        <f>J51*573.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>820153</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G52" s="2">
+        <v>10</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*384.00</f>
+        <f>J52*418.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>820154</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*427.00</f>
+        <f>J53*465.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>820155</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*493.00</f>
+        <f>J54*519.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>820156</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*1015.00</f>
+        <f>J55*1106.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>820157</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="D56" s="1" t="s">
+      <c r="E56" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="E56" s="2" t="s">
+      <c r="F56" s="2" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*1212.00</f>
+        <f>J56*1320.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>820158</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="E57" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="E57" s="2" t="s">
+      <c r="F57" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1366.00</f>
+        <f>J57*1487.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>820159</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="D58" s="1" t="s">
+      <c r="E58" s="2" t="s">
         <v>236</v>
       </c>
-      <c r="E58" s="2" t="s">
+      <c r="F58" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="F58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G58" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*85.00</f>
+        <f>J58*92.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>820160</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="E59" s="2" t="s">
         <v>240</v>
       </c>
-      <c r="E59" s="2" t="s">
+      <c r="F59" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G59" s="2" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*118.00</f>
+        <f>J59*128.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>820161</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="E60" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="E60" s="2" t="s">
+      <c r="F60" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...3 lines deleted...]
-        <v>8</v>
+      <c r="G60" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*139.00</f>
+        <f>J60*152.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>820162</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="E61" s="2" t="s">
+      <c r="F61" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G61" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="H61" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*149.00</f>
+        <f>J61*162.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>820163</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D62" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="E62" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="E62" s="2" t="s">
+      <c r="F62" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="G62" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*176.00</f>
+        <f>J62*191.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>820164</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D63" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="E63" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="F63" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G63" s="2" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*206.00</f>
+        <f>J63*225.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>820165</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>260</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>261</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="G64" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*259.00</f>
+        <f>J64*282.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>820166</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*116.00</f>
+        <f>J65*126.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>820167</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>268</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*151.00</f>
+        <f>J66*165.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>820168</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>272</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="F67" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*166.00</f>
+        <f>J67*181.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>820169</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="F68" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*197.00</f>
+        <f>J68*214.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>820170</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="F69" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>50</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*222.00</f>
+        <f>J69*234.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>820171</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>285</v>
       </c>
-      <c r="F70" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*253.00</f>
+        <f>J70*276.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>820172</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>288</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*336.00</f>
+        <f>J71*366.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>820173</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>293</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="G72" s="2">
+        <v>1</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*358.00</f>
+        <f>J72*390.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>820174</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="G73" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*432.00</f>
+        <f>J73*471.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>820175</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>300</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="G74" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*437.00</f>
+        <f>J74*476.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>820176</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="G75" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*577.00</f>
+        <f>J75*628.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>820177</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>307</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>308</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="G76" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*236.00</f>
+        <f>J76*257.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>820178</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>311</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>312</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*277.00</f>
+        <f>J77*302.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>820179</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>316</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*312.00</f>
+        <f>J78*340.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>820180</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="F79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G79" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H79" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*343.00</f>
+        <f>J79*373.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>820181</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D80" s="1" t="s">
+      <c r="E80" s="2" t="s">
         <v>324</v>
       </c>
-      <c r="E80" s="2" t="s">
+      <c r="F80" s="2" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G80" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*416.00</f>
+        <f>J80*453.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>820182</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="2" t="s">
         <v>328</v>
       </c>
-      <c r="E81" s="2" t="s">
+      <c r="F81" s="2" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="G81" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*481.00</f>
+        <f>J81*523.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>820183</v>
       </c>
       <c r="C82" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="D82" s="1" t="s">
+      <c r="E82" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="E82" s="2" t="s">
+      <c r="F82" s="2" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="G82" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*617.00</f>
+        <f>J82*672.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>820184</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>334</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G83" s="2">
         <v>6</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*666.00</f>
+        <f>J83*725.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>820185</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>338</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>340</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>341</v>
       </c>
       <c r="G84" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*806.00</f>
+        <f>J84*878.00</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>820186</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>342</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>345</v>
       </c>
       <c r="G85" s="2">
         <v>10</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*877.00</f>
+        <f>J85*955.00</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>820187</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>346</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>349</v>
       </c>
       <c r="G86" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*365.00</f>
+        <f>J86*397.00</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>820188</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>350</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G87" s="2">
         <v>7</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*442.00</f>
+        <f>J87*481.00</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>820189</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>356</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>357</v>
       </c>
       <c r="G88" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*492.00</f>
+        <f>J88*535.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>820190</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>358</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>360</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>361</v>
       </c>
       <c r="G89" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*567.00</f>
+        <f>J89*617.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>820191</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>362</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>364</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>365</v>
       </c>
       <c r="G90" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*674.00</f>
+        <f>J90*733.00</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>820192</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>366</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>369</v>
       </c>
       <c r="G91" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K91" s="2" t="str">
-        <f>J91*872.00</f>
+        <f>J91*950.00</f>
         <v>0</v>
       </c>
       <c r="L91" s="5"/>
     </row>
     <row r="92" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A92" s="1"/>
       <c r="B92" s="1">
         <v>820193</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>370</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>372</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>373</v>
       </c>
       <c r="G92" s="2">
         <v>10</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*1000.00</f>
+        <f>J92*1088.00</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>820194</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>374</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>376</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>377</v>
       </c>
       <c r="G93" s="2">
         <v>3</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I93" s="1">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K93" s="2" t="str">
-        <f>J93*1145.00</f>
+        <f>J93*1206.00</f>
         <v>0</v>
       </c>
       <c r="L93" s="5"/>
     </row>
     <row r="94" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A94" s="1"/>
       <c r="B94" s="1">
         <v>820195</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>378</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>380</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>381</v>
       </c>
       <c r="G94" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*1241.00</f>
+        <f>J94*1352.00</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>820196</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>382</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>384</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>385</v>
       </c>
       <c r="G95" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*1421.00</f>
+        <f>J95*1548.00</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>820197</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>386</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>389</v>
       </c>
       <c r="G96" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H96" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H96" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*141.00</f>
+        <f>J96*153.00</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
     <row r="97" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A97" s="1"/>
       <c r="B97" s="1">
         <v>820198</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>390</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>392</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="G97" s="2">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G97" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H97" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*235.00</f>
+        <f>J97*248.00</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>820199</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>396</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G98" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H98" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H98" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*241.00</f>
+        <f>J98*262.00</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A99" s="1"/>
       <c r="B99" s="1">
         <v>820200</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>399</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>400</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I99" s="1">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K99" s="2" t="str">
-        <f>J99*307.00</f>
+        <f>J99*334.00</f>
         <v>0</v>
       </c>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>820201</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>404</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I100" s="1">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K100" s="2" t="str">
-        <f>J100*385.00</f>
+        <f>J100*420.00</f>
         <v>0</v>
       </c>
       <c r="L100" s="5"/>
     </row>
     <row r="101" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A101" s="1"/>
       <c r="B101" s="1">
         <v>820202</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>407</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G101" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I101" s="1">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K101" s="2" t="str">
-        <f>J101*488.00</f>
+        <f>J101*531.00</f>
         <v>0</v>
       </c>
       <c r="L101" s="5"/>
     </row>
     <row r="102" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A102" s="1"/>
       <c r="B102" s="1">
         <v>820203</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>411</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>412</v>
       </c>
       <c r="G102" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I102" s="1">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K102" s="2" t="str">
-        <f>J102*574.00</f>
+        <f>J102*625.00</f>
         <v>0</v>
       </c>
       <c r="L102" s="5"/>
     </row>
     <row r="103" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A103" s="1"/>
       <c r="B103" s="1">
         <v>820204</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>415</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>416</v>
       </c>
-      <c r="G103" s="2" t="s">
-        <v>22</v>
+      <c r="G103" s="2">
+        <v>9</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I103" s="1">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K103" s="2" t="str">
-        <f>J103*683.00</f>
+        <f>J103*720.00</f>
         <v>0</v>
       </c>
       <c r="L103" s="5"/>
     </row>
     <row r="104" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A104" s="1"/>
       <c r="B104" s="1">
         <v>820205</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>419</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>337</v>
       </c>
       <c r="G104" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I104" s="1">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K104" s="2" t="str">
-        <f>J104*666.00</f>
+        <f>J104*725.00</f>
         <v>0</v>
       </c>
       <c r="L104" s="5"/>
     </row>
     <row r="105" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A105" s="1"/>
       <c r="B105" s="1">
         <v>820206</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>421</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>422</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>423</v>
       </c>
       <c r="G105" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*945.00</f>
+        <f>J105*1029.00</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>820207</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>426</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>427</v>
       </c>
-      <c r="G106" s="2" t="s">
-        <v>22</v>
+      <c r="G106" s="2">
+        <v>10</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*971.00</f>
+        <f>J106*1057.00</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>820208</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>431</v>
       </c>
       <c r="G107" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*925.00</f>
+        <f>J107*1007.00</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>820209</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>435</v>
       </c>
       <c r="G108" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*467.00</f>
+        <f>J108*509.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>820210</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>439</v>
       </c>
       <c r="G109" s="2">
         <v>0</v>
       </c>
       <c r="H109" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*406.00</f>
+        <f>J109*442.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>820211</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>443</v>
       </c>
       <c r="G110" s="2">
         <v>0</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*486.00</f>
+        <f>J110*530.00</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>820212</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>447</v>
       </c>
       <c r="G111" s="2">
         <v>0</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*631.00</f>
+        <f>J111*687.00</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>820213</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>451</v>
       </c>
-      <c r="G112" s="2" t="s">
+      <c r="G112" s="2">
+        <v>0</v>
+      </c>
+      <c r="H112" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H112" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*129.00</f>
+        <f>J112*141.00</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>820214</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>455</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K113" s="2" t="str">
-        <f>J113*218.00</f>
+        <f>J113*238.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>820215</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="G114" s="2" t="s">
-        <v>16</v>
+      <c r="G114" s="2">
+        <v>10</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*322.00</f>
+        <f>J114*350.00</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>820216</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>463</v>
       </c>
-      <c r="G115" s="2" t="s">
-        <v>22</v>
+      <c r="G115" s="2">
+        <v>7</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*634.00</f>
+        <f>J115*690.00</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A116" s="1"/>
       <c r="B116" s="1">
         <v>820217</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>464</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>431</v>
       </c>
       <c r="G116" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I116" s="1">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K116" s="2" t="str">
-        <f>J116*925.00</f>
+        <f>J116*1007.00</f>
         <v>0</v>
       </c>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>820218</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>468</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>469</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>470</v>
       </c>
       <c r="G117" s="2">
         <v>5</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K117" s="2" t="str">
-        <f>J117*1374.00</f>
+        <f>J117*1496.00</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>820219</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>472</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>473</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>474</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K118" s="2" t="str">
-        <f>J118*338.00</f>
+        <f>J118*368.00</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>820220</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>477</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>478</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K119" s="2" t="str">
-        <f>J119*622.00</f>
+        <f>J119*677.00</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>820221</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>480</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>481</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>482</v>
       </c>
-      <c r="G120" s="2" t="s">
-        <v>22</v>
+      <c r="G120" s="2">
+        <v>10</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*900.00</f>
+        <f>J120*980.00</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>820222</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>485</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>486</v>
       </c>
       <c r="G121" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*1654.00</f>
+        <f>J121*1801.00</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>820223</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>489</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>490</v>
       </c>
       <c r="G122" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K122" s="2" t="str">
-        <f>J122*2130.00</f>
+        <f>J122*2319.00</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>820224</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>494</v>
       </c>
       <c r="G123" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K123" s="2" t="str">
-        <f>J123*395.00</f>
+        <f>J123*416.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>820225</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>497</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>498</v>
       </c>
       <c r="G124" s="2">
         <v>4</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K124" s="2" t="str">
-        <f>J124*743.00</f>
+        <f>J124*782.00</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>820226</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>501</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>502</v>
       </c>
       <c r="G125" s="2">
         <v>6</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K125" s="2" t="str">
-        <f>J125*972.00</f>
+        <f>J125*1058.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>820227</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K126" s="2" t="str">
-        <f>J126*276.00</f>
+        <f>J126*301.00</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>820228</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>506</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>509</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K127" s="2" t="str">
-        <f>J127*453.00</f>
+        <f>J127*493.00</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>820229</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>510</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>513</v>
       </c>
       <c r="G128" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H128" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H128" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K128" s="2" t="str">
-        <f>J128*885.00</f>
+        <f>J128*964.00</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>820230</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>514</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>517</v>
+        <v>233</v>
       </c>
       <c r="G129" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*1365.00</f>
+        <f>J129*1487.00</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>820231</v>
       </c>
       <c r="C130" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="D130" s="1" t="s">
+      <c r="E130" s="2" t="s">
         <v>519</v>
       </c>
-      <c r="E130" s="2" t="s">
+      <c r="F130" s="2" t="s">
         <v>520</v>
       </c>
-      <c r="F130" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G130" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*1949.00</f>
+        <f>J130*2122.00</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>820232</v>
       </c>
       <c r="C131" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="D131" s="1" t="s">
+      <c r="E131" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="E131" s="2" t="s">
+      <c r="F131" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="F131" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G131" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*4259.00</f>
+        <f>J131*4637.00</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>820234</v>
       </c>
       <c r="C132" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="D132" s="1" t="s">
+      <c r="E132" s="2" t="s">
         <v>527</v>
       </c>
-      <c r="E132" s="2" t="s">
+      <c r="F132" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="F132" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*107.00</f>
+        <f>J132*113.00</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>820235</v>
       </c>
       <c r="C133" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="D133" s="1" t="s">
         <v>530</v>
       </c>
-      <c r="D133" s="1" t="s">
+      <c r="E133" s="2" t="s">
         <v>531</v>
       </c>
-      <c r="E133" s="2" t="s">
+      <c r="F133" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="F133" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*129.00</f>
+        <f>J133*140.00</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>820236</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>534</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>536</v>
       </c>
       <c r="G134" s="2">
         <v>1</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*208.00</f>
+        <f>J134*226.00</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>820237</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>538</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="G135" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G135" s="2">
+        <v>9</v>
+      </c>
+      <c r="H135" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*324.00</f>
+        <f>J135*353.00</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>820238</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="G136" s="2">
-        <v>5</v>
+      <c r="G136" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*363.00</f>
+        <f>J136*395.00</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A137" s="1"/>
       <c r="B137" s="1">
         <v>820241</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>546</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>548</v>
       </c>
       <c r="G137" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I137" s="1">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K137" s="2" t="str">
-        <f>J137*59.00</f>
+        <f>J137*64.00</f>
         <v>0</v>
       </c>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A138" s="1"/>
       <c r="B138" s="1">
         <v>820242</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>550</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>551</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>552</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I138" s="1">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K138" s="2" t="str">
-        <f>J138*77.00</f>
+        <f>J138*84.00</f>
         <v>0</v>
       </c>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A139" s="1"/>
       <c r="B139" s="1">
         <v>820243</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>556</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I139" s="1">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K139" s="2" t="str">
-        <f>J139*88.00</f>
+        <f>J139*96.00</f>
         <v>0</v>
       </c>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>820244</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>558</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>560</v>
       </c>
       <c r="G140" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H140" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H140" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K140" s="2" t="str">
-        <f>J140*127.00</f>
+        <f>J140*138.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>820245</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>564</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="2" t="str">
-        <f>J141*263.00</f>
+        <f>J141*286.00</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>820246</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>567</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>262</v>
+        <v>568</v>
       </c>
       <c r="G142" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K142" s="2" t="str">
-        <f>J142*259.00</f>
+        <f>J142*281.00</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>820247</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="G143" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="2" t="str">
-        <f>J143*435.00</f>
+        <f>J143*474.00</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A144" s="1"/>
       <c r="B144" s="1">
         <v>820248</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="G144" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I144" s="1">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K144" s="2" t="str">
-        <f>J144*479.00</f>
+        <f>J144*521.00</f>
         <v>0</v>
       </c>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>820249</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>579</v>
+        <v>301</v>
       </c>
       <c r="G145" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K145" s="2" t="str">
-        <f>J145*438.00</f>
+        <f>J145*476.00</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>820250</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>580</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>582</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>583</v>
       </c>
       <c r="G146" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H146" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H146" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K146" s="2" t="str">
-        <f>J146*533.00</f>
+        <f>J146*562.00</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>820251</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>584</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>586</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>587</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K147" s="2" t="str">
-        <f>J147*556.00</f>
+        <f>J147*606.00</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>820252</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>588</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>590</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>591</v>
       </c>
-      <c r="G148" s="2" t="s">
-        <v>22</v>
+      <c r="G148" s="2">
+        <v>9</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K148" s="2" t="str">
-        <f>J148*597.00</f>
+        <f>J148*649.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>820253</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>592</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>594</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>595</v>
       </c>
       <c r="G149" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K149" s="2" t="str">
-        <f>J149*537.00</f>
+        <f>J149*566.00</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>820254</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>598</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>599</v>
       </c>
       <c r="G150" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K150" s="2" t="str">
-        <f>J150*915.00</f>
+        <f>J150*997.00</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>820255</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>601</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>602</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>603</v>
       </c>
       <c r="G151" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K151" s="2" t="str">
-        <f>J151*878.00</f>
+        <f>J151*956.00</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>820256</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>606</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>607</v>
       </c>
       <c r="G152" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H152" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I152" s="1">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K152" s="2" t="str">
-        <f>J152*831.00</f>
+        <f>J152*905.00</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>820257</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>610</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>611</v>
       </c>
       <c r="G153" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I153" s="1">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K153" s="2" t="str">
-        <f>J153*859.00</f>
+        <f>J153*904.00</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>820258</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>615</v>
       </c>
       <c r="G154" s="2">
         <v>5</v>
       </c>
-      <c r="H154" s="2">
-        <v>8</v>
+      <c r="H154" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="I154" s="1">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K154" s="2" t="str">
-        <f>J154*893.00</f>
+        <f>J154*972.00</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>820259</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>618</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>619</v>
       </c>
       <c r="G155" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K155" s="2" t="str">
-        <f>J155*32.00</f>
+        <f>J155*33.00</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>820260</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>621</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>622</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>623</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K156" s="2" t="str">
-        <f>J156*83.00</f>
+        <f>J156*90.00</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A157" s="1"/>
       <c r="B157" s="1">
         <v>820261</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>626</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>548</v>
+        <v>627</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K157" s="2" t="str">
-        <f>J157*59.00</f>
+        <f>J157*62.00</f>
         <v>0</v>
       </c>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>820262</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>630</v>
+        <v>528</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H158" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K158" s="2" t="str">
-        <f>J158*103.00</f>
+        <f>J158*113.00</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>820263</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>631</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>634</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K159" s="2" t="str">
-        <f>J159*271.00</f>
+        <f>J159*295.00</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>820264</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>636</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>638</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H160" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K160" s="2" t="str">
-        <f>J160*170.00</f>
+        <f>J160*185.00</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>820265</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>642</v>
+        <v>133</v>
       </c>
       <c r="G161" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K161" s="2" t="str">
-        <f>J161*616.00</f>
+        <f>J161*671.00</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>820266</v>
       </c>
       <c r="C162" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D162" s="1" t="s">
         <v>643</v>
       </c>
-      <c r="D162" s="1" t="s">
+      <c r="E162" s="2" t="s">
         <v>644</v>
       </c>
-      <c r="E162" s="2" t="s">
+      <c r="F162" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="F162" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G162" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*493.00</f>
+        <f>J162*536.00</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>820267</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>648</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>649</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K163" s="2" t="str">
-        <f>J163*337.00</f>
+        <f>J163*367.00</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>820268</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>650</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>652</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>653</v>
       </c>
       <c r="G164" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K164" s="2" t="str">
-        <f>J164*965.00</f>
+        <f>J164*1017.00</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>820269</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>654</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>656</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="G165" s="2">
-        <v>5</v>
+      <c r="G165" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K165" s="2" t="str">
-        <f>J165*864.00</f>
+        <f>J165*911.00</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>820270</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>658</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>660</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>661</v>
       </c>
       <c r="G166" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H166" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H166" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K166" s="2" t="str">
-        <f>J166*672.00</f>
+        <f>J166*732.00</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A167" s="1"/>
       <c r="B167" s="1">
         <v>820271</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>662</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>664</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>665</v>
       </c>
       <c r="G167" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I167" s="1">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K167" s="2" t="str">
-        <f>J167*323.00</f>
+        <f>J167*352.00</f>
         <v>0</v>
       </c>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>820272</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>666</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>668</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>669</v>
       </c>
       <c r="G168" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H168" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K168" s="2" t="str">
-        <f>J168*1075.00</f>
+        <f>J168*1170.00</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>820273</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>670</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>672</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>673</v>
       </c>
       <c r="G169" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K169" s="2" t="str">
-        <f>J169*1030.00</f>
+        <f>J169*1122.00</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>820274</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>674</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>676</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>677</v>
       </c>
       <c r="G170" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K170" s="2" t="str">
-        <f>J170*985.00</f>
+        <f>J170*1072.00</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>820275</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>678</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>680</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>681</v>
       </c>
       <c r="G171" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K171" s="2" t="str">
-        <f>J171*712.00</f>
+        <f>J171*775.00</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>820276</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>682</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>684</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>685</v>
       </c>
       <c r="G172" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K172" s="2" t="str">
-        <f>J172*1192.00</f>
+        <f>J172*1297.00</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>820277</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>688</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>689</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K173" s="2" t="str">
-        <f>J173*76.00</f>
+        <f>J173*83.00</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>820278</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>690</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>692</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>693</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H174" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K174" s="2" t="str">
-        <f>J174*144.00</f>
+        <f>J174*157.00</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>820279</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>694</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>696</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>697</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K175" s="2" t="str">
-        <f>J175*294.00</f>
+        <f>J175*320.00</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>820280</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>698</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>701</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K176" s="2" t="str">
-        <f>J176*424.00</f>
+        <f>J176*461.00</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>820281</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>702</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>704</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>587</v>
+        <v>705</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K177" s="2" t="str">
-        <f>J177*556.00</f>
+        <f>J177*586.00</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>820282</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="G178" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I178" s="1">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K178" s="2" t="str">
-        <f>J178*869.00</f>
+        <f>J178*946.00</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>820283</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H179" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I179" s="1">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K179" s="2" t="str">
-        <f>J179*86.00</f>
+        <f>J179*94.00</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>820284</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G180" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H180" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H180" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I180" s="1">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K180" s="2" t="str">
-        <f>J180*138.00</f>
+        <f>J180*150.00</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>820285</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>720</v>
+        <v>285</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K181" s="2" t="str">
-        <f>J181*262.00</f>
+        <f>J181*276.00</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>820286</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>723</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G182" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H182" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H182" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K182" s="2" t="str">
-        <f>J182*494.00</f>
+        <f>J182*538.00</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A183" s="1"/>
       <c r="B183" s="1">
         <v>820287</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>724</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>727</v>
       </c>
       <c r="G183" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I183" s="1">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K183" s="2" t="str">
-        <f>J183*528.00</f>
+        <f>J183*575.00</f>
         <v>0</v>
       </c>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>820288</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>728</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>729</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>730</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>731</v>
       </c>
       <c r="G184" s="2">
         <v>5</v>
       </c>
       <c r="H184" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K184" s="2" t="str">
-        <f>J184*951.00</f>
+        <f>J184*1035.00</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>820289</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>732</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>734</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>689</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="H185" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K185" s="2" t="str">
-        <f>J185*76.00</f>
+        <f>J185*83.00</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>820290</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>737</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>738</v>
       </c>
       <c r="G186" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H186" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H186" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K186" s="2" t="str">
-        <f>J186*137.00</f>
+        <f>J186*149.00</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>820291</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>739</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>741</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>742</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H187" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K187" s="2" t="str">
-        <f>J187*186.00</f>
+        <f>J187*203.00</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>820292</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>745</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>746</v>
+        <v>404</v>
       </c>
       <c r="G188" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H188" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K188" s="2" t="str">
-        <f>J188*398.00</f>
+        <f>J188*420.00</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
     <row r="189" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A189" s="1"/>
       <c r="B189" s="1">
         <v>820293</v>
       </c>
       <c r="C189" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="D189" s="1" t="s">
         <v>747</v>
       </c>
-      <c r="D189" s="1" t="s">
+      <c r="E189" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="E189" s="2" t="s">
+      <c r="F189" s="2" t="s">
         <v>749</v>
       </c>
-      <c r="F189" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G189" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I189" s="1">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K189" s="2" t="str">
-        <f>J189*595.00</f>
+        <f>J189*648.00</f>
         <v>0</v>
       </c>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>820294</v>
       </c>
       <c r="C190" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="D190" s="1" t="s">
         <v>751</v>
       </c>
-      <c r="D190" s="1" t="s">
+      <c r="E190" s="2" t="s">
         <v>752</v>
       </c>
-      <c r="E190" s="2" t="s">
+      <c r="F190" s="2" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>754</v>
       </c>
       <c r="G190" s="2">
         <v>5</v>
       </c>
       <c r="H190" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K190" s="2" t="str">
-        <f>J190*952.00</f>
+        <f>J190*1003.00</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>820295</v>
       </c>
       <c r="C191" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="D191" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="D191" s="1" t="s">
+      <c r="E191" s="2" t="s">
         <v>756</v>
       </c>
-      <c r="E191" s="2" t="s">
+      <c r="F191" s="2" t="s">
         <v>757</v>
       </c>
-      <c r="F191" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G191" s="2">
+        <v>5</v>
       </c>
       <c r="H191" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*201.00</f>
+        <f>J191*218.00</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>820296</v>
       </c>
       <c r="C192" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D192" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="D192" s="1" t="s">
+      <c r="E192" s="2" t="s">
         <v>760</v>
       </c>
-      <c r="E192" s="2" t="s">
+      <c r="F192" s="2" t="s">
         <v>761</v>
-      </c>
-[...1 lines deleted...]
-        <v>762</v>
       </c>
       <c r="G192" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H192" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K192" s="2" t="str">
-        <f>J192*226.00</f>
+        <f>J192*246.00</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>820297</v>
       </c>
       <c r="C193" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="D193" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="D193" s="1" t="s">
+      <c r="E193" s="2" t="s">
         <v>764</v>
       </c>
-      <c r="E193" s="2" t="s">
+      <c r="F193" s="2" t="s">
         <v>765</v>
       </c>
-      <c r="F193" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G193" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H193" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H193" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K193" s="2" t="str">
-        <f>J193*66.00</f>
+        <f>J193*70.00</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A194" s="1"/>
       <c r="B194" s="1">
         <v>820298</v>
       </c>
       <c r="C194" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="D194" s="1" t="s">
+      <c r="E194" s="2" t="s">
         <v>768</v>
       </c>
-      <c r="E194" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F194" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I194" s="1">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K194" s="2" t="str">
-        <f>J194*86.00</f>
+        <f>J194*94.00</f>
         <v>0</v>
       </c>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>820299</v>
       </c>
       <c r="C195" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="D195" s="1" t="s">
+      <c r="E195" s="2" t="s">
         <v>771</v>
       </c>
-      <c r="E195" s="2" t="s">
+      <c r="F195" s="2" t="s">
         <v>772</v>
       </c>
-      <c r="F195" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G195" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K195" s="2" t="str">
-        <f>J195*89.00</f>
+        <f>J195*97.00</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>820300</v>
       </c>
       <c r="C196" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="D196" s="1" t="s">
+      <c r="E196" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="E196" s="2" t="s">
+      <c r="F196" s="2" t="s">
         <v>776</v>
       </c>
-      <c r="F196" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G196" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H196" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K196" s="2" t="str">
-        <f>J196*205.00</f>
+        <f>J196*223.00</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>820301</v>
       </c>
       <c r="C197" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="D197" s="1" t="s">
+      <c r="E197" s="2" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K197" s="2" t="str">
-        <f>J197*224.00</f>
+        <f>J197*244.00</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>820302</v>
       </c>
       <c r="C198" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="D198" s="1" t="s">
+      <c r="E198" s="2" t="s">
         <v>782</v>
       </c>
-      <c r="E198" s="2" t="s">
+      <c r="F198" s="2" t="s">
         <v>783</v>
       </c>
-      <c r="F198" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G198" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="H198" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K198" s="2" t="str">
-        <f>J198*227.00</f>
+        <f>J198*247.00</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>820303</v>
       </c>
       <c r="C199" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="D199" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="D199" s="1" t="s">
+      <c r="E199" s="2" t="s">
         <v>786</v>
       </c>
-      <c r="E199" s="2" t="s">
+      <c r="F199" s="2" t="s">
         <v>787</v>
       </c>
-      <c r="F199" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="G199" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K199" s="2" t="str">
-        <f>J199*440.00</f>
+        <f>J199*479.00</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>820304</v>
       </c>
       <c r="C200" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="D200" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="D200" s="1" t="s">
+      <c r="E200" s="2" t="s">
         <v>790</v>
       </c>
-      <c r="E200" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200" s="2" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H200" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K200" s="2" t="str">
-        <f>J200*493.00</f>
+        <f>J200*519.00</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>820305</v>
       </c>
       <c r="C201" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="D201" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="D201" s="1" t="s">
+      <c r="E201" s="2" t="s">
         <v>793</v>
       </c>
-      <c r="E201" s="2" t="s">
+      <c r="F201" s="2" t="s">
         <v>794</v>
       </c>
-      <c r="F201" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G201" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K201" s="2" t="str">
-        <f>J201*476.00</f>
+        <f>J201*518.00</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>820306</v>
       </c>
       <c r="C202" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="D202" s="1" t="s">
+      <c r="E202" s="2" t="s">
         <v>797</v>
       </c>
-      <c r="E202" s="2" t="s">
+      <c r="F202" s="2" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
       <c r="G202" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H202" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K202" s="2" t="str">
-        <f>J202*690.00</f>
+        <f>J202*751.00</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>820307</v>
       </c>
       <c r="C203" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="D203" s="1" t="s">
         <v>800</v>
       </c>
-      <c r="D203" s="1" t="s">
+      <c r="E203" s="2" t="s">
         <v>801</v>
       </c>
-      <c r="E203" s="2" t="s">
+      <c r="F203" s="2" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
       <c r="G203" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H203" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K203" s="2" t="str">
-        <f>J203*664.00</f>
+        <f>J203*723.00</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A204" s="1"/>
       <c r="B204" s="1">
         <v>820308</v>
       </c>
       <c r="C204" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>804</v>
       </c>
-      <c r="D204" s="1" t="s">
+      <c r="E204" s="2" t="s">
         <v>805</v>
       </c>
-      <c r="E204" s="2" t="s">
+      <c r="F204" s="2" t="s">
         <v>806</v>
       </c>
-      <c r="F204" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G204" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I204" s="1">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K204" s="2" t="str">
-        <f>J204*924.00</f>
+        <f>J204*1006.00</f>
         <v>0</v>
       </c>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>820309</v>
       </c>
       <c r="C205" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>808</v>
       </c>
-      <c r="D205" s="1" t="s">
+      <c r="E205" s="2" t="s">
         <v>809</v>
       </c>
-      <c r="E205" s="2" t="s">
+      <c r="F205" s="2" t="s">
         <v>810</v>
       </c>
-      <c r="F205" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G205" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H205" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K205" s="2" t="str">
-        <f>J205*962.00</f>
+        <f>J205*1013.00</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>820310</v>
       </c>
       <c r="C206" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="D206" s="1" t="s">
+      <c r="E206" s="2" t="s">
         <v>813</v>
       </c>
-      <c r="E206" s="2" t="s">
+      <c r="F206" s="2" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="G206" s="2">
         <v>3</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K206" s="2" t="str">
-        <f>J206*892.00</f>
+        <f>J206*971.00</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>820311</v>
       </c>
       <c r="C207" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="D207" s="1" t="s">
         <v>816</v>
       </c>
-      <c r="D207" s="1" t="s">
+      <c r="E207" s="2" t="s">
         <v>817</v>
       </c>
-      <c r="E207" s="2" t="s">
+      <c r="F207" s="2" t="s">
         <v>818</v>
       </c>
-      <c r="F207" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G207" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K207" s="2" t="str">
-        <f>J207*1043.00</f>
+        <f>J207*1135.00</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>820312</v>
       </c>
       <c r="C208" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D208" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="D208" s="1" t="s">
+      <c r="E208" s="2" t="s">
         <v>821</v>
       </c>
-      <c r="E208" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F208" s="2" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="G208" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H208" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K208" s="2" t="str">
-        <f>J208*831.00</f>
+        <f>J208*904.00</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>820313</v>
       </c>
       <c r="C209" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="D209" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="D209" s="1" t="s">
+      <c r="E209" s="2" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>623</v>
       </c>
       <c r="G209" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H209" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H209" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K209" s="2" t="str">
-        <f>J209*83.00</f>
+        <f>J209*90.00</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>820314</v>
       </c>
       <c r="C210" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="D210" s="1" t="s">
+      <c r="E210" s="2" t="s">
         <v>827</v>
       </c>
-      <c r="E210" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F210" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G210" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H210" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H210" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K210" s="2" t="str">
-        <f>J210*138.00</f>
+        <f>J210*150.00</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>820315</v>
       </c>
       <c r="C211" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="D211" s="1" t="s">
+      <c r="E211" s="2" t="s">
         <v>830</v>
       </c>
-      <c r="E211" s="2" t="s">
+      <c r="F211" s="2" t="s">
         <v>831</v>
       </c>
-      <c r="F211" s="2" t="s">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="G211" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K211" s="2" t="str">
-        <f>J211*296.00</f>
+        <f>J211*312.00</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
     <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>820316</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>835</v>
       </c>
       <c r="G212" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K212" s="2" t="str">
-        <f>J212*489.00</f>
+        <f>J212*515.00</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
     <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>820317</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>836</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>110</v>
+        <v>839</v>
       </c>
       <c r="G213" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H213" s="2">
         <v>0</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K213" s="2" t="str">
-        <f>J213*334.00</f>
+        <f>J213*363.00</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
     <row r="214" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A214" s="1"/>
       <c r="B214" s="1">
         <v>820318</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="G214" s="2">
         <v>6</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I214" s="1">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K214" s="2" t="str">
-        <f>J214*686.00</f>
+        <f>J214*747.00</f>
         <v>0</v>
       </c>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>820319</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>435</v>
       </c>
       <c r="G215" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K215" s="2" t="str">
-        <f>J215*467.00</f>
+        <f>J215*509.00</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
     <row r="216" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A216" s="1"/>
       <c r="B216" s="1">
         <v>820320</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H216" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I216" s="1">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K216" s="2" t="str">
-        <f>J216*181.00</f>
+        <f>J216*197.00</f>
         <v>0</v>
       </c>
       <c r="L216" s="5"/>
     </row>
     <row r="217" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A217" s="1"/>
       <c r="B217" s="1">
         <v>820321</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="G217" s="2">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>0</v>
+      </c>
+      <c r="H217" s="2">
+        <v>0</v>
       </c>
       <c r="I217" s="1">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K217" s="2" t="str">
-        <f>J217*220.00</f>
+        <f>J217*240.00</f>
         <v>0</v>
       </c>
       <c r="L217" s="5"/>
     </row>
     <row r="218" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A218" s="1"/>
       <c r="B218" s="1">
         <v>820322</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>564</v>
+      </c>
+      <c r="G218" s="2" t="s">
+        <v>50</v>
       </c>
       <c r="H218" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I218" s="1">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K218" s="2" t="str">
-        <f>J218*262.00</f>
+        <f>J218*286.00</f>
         <v>0</v>
       </c>
       <c r="L218" s="5"/>
     </row>
     <row r="219" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A219" s="1"/>
       <c r="B219" s="1">
         <v>820323</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="G219" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H219" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I219" s="1">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K219" s="2" t="str">
-        <f>J219*203.00</f>
+        <f>J219*221.00</f>
         <v>0</v>
       </c>
       <c r="L219" s="5"/>
     </row>
     <row r="220" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A220" s="1"/>
       <c r="B220" s="1">
         <v>820324</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="G220" s="2" t="s">
-        <v>22</v>
+      <c r="G220" s="2">
+        <v>8</v>
       </c>
       <c r="H220" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I220" s="1">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K220" s="2" t="str">
-        <f>J220*324.00</f>
+        <f>J220*353.00</f>
         <v>0</v>
       </c>
       <c r="L220" s="5"/>
     </row>
     <row r="221" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A221" s="1"/>
       <c r="B221" s="1">
         <v>820325</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H221" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I221" s="1">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K221" s="2" t="str">
-        <f>J221*114.00</f>
+        <f>J221*124.00</f>
         <v>0</v>
       </c>
       <c r="L221" s="5"/>
     </row>
     <row r="222" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A222" s="1"/>
       <c r="B222" s="1">
         <v>820326</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H222" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I222" s="1">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K222" s="2" t="str">
-        <f>J222*120.00</f>
+        <f>J222*131.00</f>
         <v>0</v>
       </c>
       <c r="L222" s="5"/>
     </row>
     <row r="223" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A223" s="1"/>
       <c r="B223" s="1">
         <v>820327</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H223" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I223" s="1">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K223" s="2" t="str">
-        <f>J223*119.00</f>
+        <f>J223*130.00</f>
         <v>0</v>
       </c>
       <c r="L223" s="5"/>
     </row>
     <row r="224" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A224" s="1"/>
       <c r="B224" s="1">
         <v>820328</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>879</v>
+        <v>451</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H224" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I224" s="1">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K224" s="2" t="str">
-        <f>J224*130.00</f>
+        <f>J224*141.00</f>
         <v>0</v>
       </c>
       <c r="L224" s="5"/>
     </row>
     <row r="225" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A225" s="1"/>
       <c r="B225" s="1">
         <v>820329</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>880</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>882</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>883</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H225" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I225" s="1">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K225" s="2" t="str">
-        <f>J225*143.00</f>
+        <f>J225*156.00</f>
         <v>0</v>
       </c>
       <c r="L225" s="5"/>
     </row>
     <row r="226" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A226" s="1"/>
       <c r="B226" s="1">
         <v>820330</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>884</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>885</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>886</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>887</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="H226" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I226" s="1">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K226" s="2" t="str">
-        <f>J226*147.00</f>
+        <f>J226*160.00</f>
         <v>0</v>
       </c>
       <c r="L226" s="5"/>
     </row>
     <row r="227" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A227" s="1"/>
       <c r="B227" s="1">
         <v>820331</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>888</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>890</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>891</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H227" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I227" s="1">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K227" s="2" t="str">
-        <f>J227*198.00</f>
+        <f>J227*216.00</f>
         <v>0</v>
       </c>
       <c r="L227" s="5"/>
     </row>
     <row r="228" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A228" s="1"/>
       <c r="B228" s="1">
         <v>820332</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>892</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>894</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>895</v>
       </c>
       <c r="G228" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H228" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I228" s="1">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K228" s="2" t="str">
-        <f>J228*155.00</f>
+        <f>J228*169.00</f>
         <v>0</v>
       </c>
       <c r="L228" s="5"/>
     </row>
     <row r="229" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A229" s="1"/>
       <c r="B229" s="1">
         <v>820333</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>896</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>897</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>898</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>720</v>
+        <v>899</v>
       </c>
       <c r="G229" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H229" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I229" s="1">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K229" s="2" t="str">
-        <f>J229*262.00</f>
+        <f>J229*285.00</f>
         <v>0</v>
       </c>
       <c r="L229" s="5"/>
     </row>
     <row r="230" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A230" s="1"/>
       <c r="B230" s="1">
         <v>820334</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H230" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I230" s="1">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K230" s="2" t="str">
-        <f>J230*238.00</f>
+        <f>J230*260.00</f>
         <v>0</v>
       </c>
       <c r="L230" s="5"/>
     </row>
     <row r="231" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A231" s="1"/>
       <c r="B231" s="1">
         <v>820335</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="G231" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H231" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I231" s="1">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K231" s="2" t="str">
-        <f>J231*359.00</f>
+        <f>J231*378.00</f>
         <v>0</v>
       </c>
       <c r="L231" s="5"/>
     </row>
     <row r="232" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A232" s="1"/>
       <c r="B232" s="1">
         <v>820336</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="G232" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H232" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I232" s="1">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K232" s="2" t="str">
-        <f>J232*402.00</f>
+        <f>J232*438.00</f>
         <v>0</v>
       </c>
       <c r="L232" s="5"/>
     </row>
     <row r="233" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A233" s="1"/>
       <c r="B233" s="1">
         <v>820337</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="G233" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H233" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I233" s="1">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K233" s="2" t="str">
-        <f>J233*626.00</f>
+        <f>J233*681.00</f>
         <v>0</v>
       </c>
       <c r="L233" s="5"/>
     </row>
     <row r="234" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A234" s="1"/>
       <c r="B234" s="1">
         <v>820338</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="G234" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H234" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I234" s="1">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K234" s="2" t="str">
-        <f>J234*924.00</f>
+        <f>J234*1006.00</f>
         <v>0</v>
       </c>
       <c r="L234" s="5"/>
     </row>
     <row r="235" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A235" s="1"/>
       <c r="B235" s="1">
         <v>820339</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G235" s="2">
         <v>5</v>
       </c>
       <c r="H235" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I235" s="1">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K235" s="2" t="str">
-        <f>J235*1131.00</f>
+        <f>J235*1232.00</f>
         <v>0</v>
       </c>
       <c r="L235" s="5"/>
     </row>
     <row r="236" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A236" s="1"/>
       <c r="B236" s="1">
         <v>820340</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="G236" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H236" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I236" s="1">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K236" s="2" t="str">
-        <f>J236*358.00</f>
+        <f>J236*390.00</f>
         <v>0</v>
       </c>
       <c r="L236" s="5"/>
     </row>
     <row r="237" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A237" s="1"/>
       <c r="B237" s="1">
         <v>820341</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="G237" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H237" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I237" s="1">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K237" s="2" t="str">
-        <f>J237*413.00</f>
+        <f>J237*449.00</f>
         <v>0</v>
       </c>
       <c r="L237" s="5"/>
     </row>
     <row r="238" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A238" s="1"/>
       <c r="B238" s="1">
         <v>820342</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="G238" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H238" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I238" s="1">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K238" s="2" t="str">
-        <f>J238*583.00</f>
+        <f>J238*635.00</f>
         <v>0</v>
       </c>
       <c r="L238" s="5"/>
     </row>
     <row r="239" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A239" s="1"/>
       <c r="B239" s="1">
         <v>820343</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>937</v>
+      </c>
+      <c r="G239" s="2">
+        <v>10</v>
       </c>
       <c r="H239" s="2" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="I239" s="1">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K239" s="2" t="str">
-        <f>J239*864.00</f>
+        <f>J239*941.00</f>
         <v>0</v>
       </c>
       <c r="L239" s="5"/>
     </row>
     <row r="240" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A240" s="1"/>
       <c r="B240" s="1">
         <v>820344</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="G240" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H240" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I240" s="1">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K240" s="2" t="str">
-        <f>J240*1003.00</f>
+        <f>J240*1092.00</f>
         <v>0</v>
       </c>
       <c r="L240" s="5"/>
     </row>
     <row r="241" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A241" s="1"/>
       <c r="B241" s="1">
         <v>820345</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>875</v>
+        <v>945</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>50</v>
+      </c>
+      <c r="H241" s="2">
+        <v>0</v>
       </c>
       <c r="I241" s="1">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K241" s="2" t="str">
-        <f>J241*119.00</f>
+        <f>J241*129.00</f>
         <v>0</v>
       </c>
       <c r="L241" s="5"/>
     </row>
     <row r="242" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A242" s="1"/>
       <c r="B242" s="1">
         <v>820346</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H242" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I242" s="1">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K242" s="2" t="str">
-        <f>J242*125.00</f>
+        <f>J242*136.00</f>
         <v>0</v>
       </c>
       <c r="L242" s="5"/>
     </row>
     <row r="243" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A243" s="1"/>
       <c r="B243" s="1">
         <v>820347</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="G243" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H243" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H243" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I243" s="1">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K243" s="2" t="str">
-        <f>J243*131.00</f>
+        <f>J243*143.00</f>
         <v>0</v>
       </c>
       <c r="L243" s="5"/>
     </row>
     <row r="244" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A244" s="1"/>
       <c r="B244" s="1">
         <v>820348</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>738</v>
+        <v>717</v>
       </c>
       <c r="G244" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H244" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I244" s="1">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K244" s="2" t="str">
-        <f>J244*137.00</f>
+        <f>J244*150.00</f>
         <v>0</v>
       </c>
       <c r="L244" s="5"/>
     </row>
     <row r="245" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A245" s="1"/>
       <c r="B245" s="1">
         <v>820349</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>950</v>
+        <v>960</v>
       </c>
       <c r="G245" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H245" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I245" s="1">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K245" s="2" t="str">
-        <f>J245*131.00</f>
+        <f>J245*142.00</f>
         <v>0</v>
       </c>
       <c r="L245" s="5"/>
     </row>
     <row r="246" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A246" s="1"/>
       <c r="B246" s="1">
         <v>820350</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="H246" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I246" s="1">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K246" s="2" t="str">
-        <f>J246*148.00</f>
+        <f>J246*161.00</f>
         <v>0</v>
       </c>
       <c r="L246" s="5"/>
     </row>
     <row r="247" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A247" s="1"/>
       <c r="B247" s="1">
         <v>820351</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H247" s="2" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I247" s="1">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K247" s="2" t="str">
-        <f>J247*226.00</f>
+        <f>J247*246.00</f>
         <v>0</v>
       </c>
       <c r="L247" s="5"/>
     </row>
     <row r="248" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A248" s="1"/>
       <c r="B248" s="1">
         <v>820352</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="G248" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H248" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H248" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I248" s="1">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K248" s="2" t="str">
-        <f>J248*40.00</f>
+        <f>J248*44.00</f>
         <v>0</v>
       </c>
       <c r="L248" s="5"/>
     </row>
     <row r="249" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A249" s="1"/>
       <c r="B249" s="1">
         <v>820353</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="G249" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="H249" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H249" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I249" s="1">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K249" s="2" t="str">
-        <f>J249*79.00</f>
+        <f>J249*86.00</f>
         <v>0</v>
       </c>
       <c r="L249" s="5"/>
     </row>
     <row r="250" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A250" s="1"/>
       <c r="B250" s="1">
         <v>820354</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>556</v>
+        <v>979</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I250" s="1">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K250" s="2" t="str">
-        <f>J250*88.00</f>
+        <f>J250*95.00</f>
         <v>0</v>
       </c>
       <c r="L250" s="5"/>
     </row>
     <row r="251" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A251" s="1"/>
       <c r="B251" s="1">
         <v>820355</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="G251" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H251" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I251" s="1">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K251" s="2" t="str">
-        <f>J251*126.00</f>
+        <f>J251*137.00</f>
         <v>0</v>
       </c>
       <c r="L251" s="5"/>
     </row>
     <row r="252" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A252" s="1"/>
       <c r="B252" s="1">
         <v>820356</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="G252" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H252" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I252" s="1">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K252" s="2" t="str">
-        <f>J252*194.00</f>
+        <f>J252*211.00</f>
         <v>0</v>
       </c>
       <c r="L252" s="5"/>
     </row>
     <row r="253" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A253" s="1"/>
       <c r="B253" s="1">
         <v>820357</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="G253" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H253" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I253" s="1">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K253" s="2" t="str">
-        <f>J253*443.00</f>
+        <f>J253*482.00</f>
         <v>0</v>
       </c>
       <c r="L253" s="5"/>
     </row>
     <row r="254" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A254" s="1"/>
       <c r="B254" s="1">
         <v>820358</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="G254" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H254" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I254" s="1">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K254" s="2" t="str">
-        <f>J254*100.00</f>
+        <f>J254*109.00</f>
         <v>0</v>
       </c>
       <c r="L254" s="5"/>
     </row>
     <row r="255" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A255" s="1"/>
       <c r="B255" s="1">
         <v>820359</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H255" s="2" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="I255" s="1">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K255" s="2" t="str">
-        <f>J255*111.00</f>
+        <f>J255*117.00</f>
         <v>0</v>
       </c>
       <c r="L255" s="5"/>
     </row>
     <row r="256" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A256" s="1"/>
       <c r="B256" s="1">
         <v>820360</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="G256" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H256" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I256" s="1">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K256" s="2" t="str">
-        <f>J256*194.00</f>
+        <f>J256*211.00</f>
         <v>0</v>
       </c>
       <c r="L256" s="5"/>
     </row>
     <row r="257" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A257" s="1"/>
       <c r="B257" s="1">
         <v>820361</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="G257" s="2">
         <v>8</v>
       </c>
       <c r="H257" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I257" s="1">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K257" s="2" t="str">
-        <f>J257*317.00</f>
+        <f>J257*345.00</f>
         <v>0</v>
       </c>
       <c r="L257" s="5"/>
     </row>
     <row r="258" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A258" s="1"/>
       <c r="B258" s="1">
         <v>820362</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>50</v>
+      </c>
+      <c r="H258" s="2">
+        <v>0</v>
       </c>
       <c r="I258" s="1">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K258" s="2" t="str">
-        <f>J258*52.00</f>
+        <f>J258*57.00</f>
         <v>0</v>
       </c>
       <c r="L258" s="5"/>
     </row>
     <row r="259" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A259" s="1"/>
       <c r="B259" s="1">
         <v>820363</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>552</v>
+        <v>689</v>
       </c>
       <c r="G259" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H259" s="2" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="I259" s="1">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K259" s="2" t="str">
-        <f>J259*77.00</f>
+        <f>J259*83.00</f>
         <v>0</v>
       </c>
       <c r="L259" s="5"/>
     </row>
     <row r="260" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A260" s="1"/>
       <c r="B260" s="1">
         <v>820364</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="G260" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H260" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H260" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I260" s="1">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K260" s="2" t="str">
-        <f>J260*95.00</f>
+        <f>J260*103.00</f>
         <v>0</v>
       </c>
       <c r="L260" s="5"/>
     </row>
     <row r="261" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A261" s="1"/>
       <c r="B261" s="1">
         <v>820365</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="G261" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="H261" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H261" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I261" s="1">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K261" s="2" t="str">
-        <f>J261*112.00</f>
+        <f>J261*122.00</f>
         <v>0</v>
       </c>
       <c r="L261" s="5"/>
     </row>
     <row r="262" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A262" s="1"/>
       <c r="B262" s="1">
         <v>820366</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>242</v>
+        <v>945</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H262" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I262" s="1">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K262" s="2" t="str">
-        <f>J262*118.00</f>
+        <f>J262*129.00</f>
         <v>0</v>
       </c>
       <c r="L262" s="5"/>
     </row>
     <row r="263" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A263" s="1"/>
       <c r="B263" s="1">
         <v>820367</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="H263" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I263" s="1">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K263" s="2" t="str">
-        <f>J263*154.00</f>
+        <f>J263*168.00</f>
         <v>0</v>
       </c>
       <c r="L263" s="5"/>
     </row>
     <row r="264" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A264" s="1"/>
       <c r="B264" s="1">
         <v>820368</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="G264" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H264" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I264" s="1">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K264" s="2" t="str">
-        <f>J264*178.00</f>
+        <f>J264*194.00</f>
         <v>0</v>
       </c>
       <c r="L264" s="5"/>
     </row>
     <row r="265" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A265" s="1"/>
       <c r="B265" s="1">
         <v>820369</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="G265" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H265" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I265" s="1">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K265" s="2" t="str">
-        <f>J265*63.00</f>
+        <f>J265*69.00</f>
         <v>0</v>
       </c>
       <c r="L265" s="5"/>
     </row>
     <row r="266" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A266" s="1"/>
       <c r="B266" s="1">
         <v>820370</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="G266" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H266" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I266" s="1">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K266" s="2" t="str">
-        <f>J266*104.00</f>
+        <f>J266*114.00</f>
         <v>0</v>
       </c>
       <c r="L266" s="5"/>
     </row>
     <row r="267" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A267" s="1"/>
       <c r="B267" s="1">
         <v>820371</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>1044</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H267" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I267" s="1">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K267" s="2" t="str">
-        <f>J267*343.00</f>
+        <f>J267*374.00</f>
         <v>0</v>
       </c>
       <c r="L267" s="5"/>
     </row>
     <row r="268" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A268" s="1"/>
       <c r="B268" s="1">
         <v>820372</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
       <c r="G268" s="2" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="H268" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I268" s="1">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K268" s="2" t="str">
-        <f>J268*251.00</f>
+        <f>J268*264.00</f>
         <v>0</v>
       </c>
       <c r="L268" s="5"/>
     </row>
     <row r="269" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A269" s="1"/>
       <c r="B269" s="1">
         <v>820373</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H269" s="2" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="I269" s="1">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K269" s="2" t="str">
-        <f>J269*295.00</f>
+        <f>J269*321.00</f>
         <v>0</v>
       </c>
       <c r="L269" s="5"/>
     </row>
     <row r="270" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A270" s="1"/>
       <c r="B270" s="1">
         <v>820374</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G270" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H270" s="2" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="I270" s="1">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K270" s="2" t="str">
-        <f>J270*488.00</f>
+        <f>J270*531.00</f>
         <v>0</v>
       </c>
       <c r="L270" s="5"/>
     </row>
     <row r="271" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A271" s="1"/>
       <c r="B271" s="1">
         <v>820375</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="G271" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H271" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I271" s="1">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K271" s="2" t="str">
-        <f>J271*982.00</f>
+        <f>J271*1069.00</f>
         <v>0</v>
       </c>
       <c r="L271" s="5"/>
     </row>
     <row r="272" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A272" s="1"/>
       <c r="B272" s="1">
         <v>820376</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="G272" s="2">
         <v>7</v>
       </c>
       <c r="H272" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I272" s="1">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K272" s="2" t="str">
-        <f>J272*1413.00</f>
+        <f>J272*1539.00</f>
         <v>0</v>
       </c>
       <c r="L272" s="5"/>
     </row>
     <row r="273" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A273" s="1"/>
       <c r="B273" s="1">
         <v>820377</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="G273" s="2">
         <v>5</v>
       </c>
       <c r="H273" s="2">
         <v>0</v>
       </c>
       <c r="I273" s="1">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K273" s="2" t="str">
-        <f>J273*1901.00</f>
+        <f>J273*2070.00</f>
         <v>0</v>
       </c>
       <c r="L273" s="5"/>
     </row>
     <row r="274" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A274" s="1"/>
       <c r="B274" s="1">
         <v>820378</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>1065</v>
+        <v>1071</v>
       </c>
       <c r="G274" s="2">
         <v>2</v>
       </c>
-      <c r="H274" s="2" t="s">
-        <v>16</v>
+      <c r="H274" s="2">
+        <v>0</v>
       </c>
       <c r="I274" s="1">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K274" s="2" t="str">
-        <f>J274*4625.00</f>
+        <f>J274*5036.00</f>
         <v>0</v>
       </c>
       <c r="L274" s="5"/>
     </row>
     <row r="275" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A275" s="1"/>
       <c r="B275" s="1">
         <v>820379</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
       <c r="G275" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H275" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I275" s="1">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K275" s="2" t="str">
-        <f>J275*462.00</f>
+        <f>J275*503.00</f>
         <v>0</v>
       </c>
       <c r="L275" s="5"/>
     </row>
     <row r="276" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A276" s="1"/>
       <c r="B276" s="1">
         <v>820380</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="G276" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H276" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I276" s="1">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K276" s="2" t="str">
-        <f>J276*378.00</f>
+        <f>J276*398.00</f>
         <v>0</v>
       </c>
       <c r="L276" s="5"/>
     </row>
     <row r="277" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A277" s="1"/>
       <c r="B277" s="1">
         <v>820381</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>787</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H277" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I277" s="1">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K277" s="2" t="str">
-        <f>J277*440.00</f>
+        <f>J277*479.00</f>
         <v>0</v>
       </c>
       <c r="L277" s="5"/>
     </row>
     <row r="278" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A278" s="1"/>
       <c r="B278" s="1">
         <v>820382</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1086</v>
+      </c>
+      <c r="G278" s="2">
+        <v>9</v>
       </c>
       <c r="H278" s="2" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="I278" s="1">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K278" s="2" t="str">
-        <f>J278*470.00</f>
+        <f>J278*512.00</f>
         <v>0</v>
       </c>
       <c r="L278" s="5"/>
     </row>
     <row r="279" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A279" s="1"/>
       <c r="B279" s="1">
         <v>820383</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>915</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H279" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I279" s="1">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K279" s="2" t="str">
-        <f>J279*626.00</f>
+        <f>J279*681.00</f>
         <v>0</v>
       </c>
       <c r="L279" s="5"/>
     </row>
     <row r="280" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A280" s="1"/>
       <c r="B280" s="1">
         <v>820384</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="G280" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H280" s="2" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I280" s="1">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K280" s="2" t="str">
-        <f>J280*660.00</f>
+        <f>J280*719.00</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>820385</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
       <c r="G281" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H281" s="2" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K281" s="2" t="str">
-        <f>J281*1375.00</f>
+        <f>J281*1497.00</f>
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>820386</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>1093</v>
+        <v>1099</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="G282" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H282" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K282" s="2" t="str">
-        <f>J282*1014.00</f>
+        <f>J282*1104.00</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>820387</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>230</v>
+        <v>1105</v>
       </c>
       <c r="G283" s="2">
         <v>10</v>
       </c>
       <c r="H283" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I283" s="1">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K283" s="2" t="str">
-        <f>J283*1212.00</f>
+        <f>J283*1276.00</f>
         <v>0</v>
       </c>
       <c r="L283" s="5"/>
     </row>
     <row r="284" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A284" s="1"/>
       <c r="B284" s="1">
         <v>820388</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>1099</v>
+        <v>1106</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>1100</v>
+        <v>1107</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>1101</v>
+        <v>1108</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>1102</v>
+        <v>1109</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>50</v>
+      </c>
+      <c r="H284" s="2">
+        <v>0</v>
       </c>
       <c r="I284" s="1">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K284" s="2" t="str">
-        <f>J284*310.00</f>
+        <f>J284*338.00</f>
         <v>0</v>
       </c>
       <c r="L284" s="5"/>
     </row>
     <row r="285" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A285" s="1"/>
       <c r="B285" s="1">
         <v>820389</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>1103</v>
+        <v>1110</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>1104</v>
+        <v>1111</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>1105</v>
+        <v>1112</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>1106</v>
+        <v>1113</v>
       </c>
       <c r="G285" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H285" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I285" s="1">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K285" s="2" t="str">
-        <f>J285*229.00</f>
+        <f>J285*249.00</f>
         <v>0</v>
       </c>
       <c r="L285" s="5"/>
     </row>
     <row r="286" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A286" s="1"/>
       <c r="B286" s="1">
         <v>820390</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>1107</v>
+        <v>1114</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>1108</v>
+        <v>1115</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="G286" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H286" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I286" s="1">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K286" s="2" t="str">
-        <f>J286*350.00</f>
+        <f>J286*381.00</f>
         <v>0</v>
       </c>
       <c r="L286" s="5"/>
     </row>
     <row r="287" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A287" s="1"/>
       <c r="B287" s="1">
         <v>820391</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="G287" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H287" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I287" s="1">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K287" s="2" t="str">
-        <f>J287*548.00</f>
+        <f>J287*596.00</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>820392</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>1115</v>
+        <v>1122</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>1118</v>
+        <v>1125</v>
       </c>
       <c r="G288" s="2">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="H288" s="2" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K288" s="2" t="str">
-        <f>J288*1007.00</f>
+        <f>J288*1096.00</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>820393</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>1119</v>
+        <v>1126</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>1121</v>
+        <v>1128</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>1122</v>
+        <v>165</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="H289" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I289" s="1">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K289" s="2" t="str">
-        <f>J289*351.00</f>
+        <f>J289*383.00</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>820394</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>1123</v>
+        <v>1129</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="G290" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H290" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H290" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K290" s="2" t="str">
-        <f>J290*518.00</f>
+        <f>J290*564.00</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>820395</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>122</v>
+        <v>1136</v>
       </c>
       <c r="G291" s="2">
         <v>9</v>
       </c>
       <c r="H291" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I291" s="1">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K291" s="2" t="str">
-        <f>J291*485.00</f>
+        <f>J291*511.00</f>
         <v>0</v>
       </c>
       <c r="L291" s="5"/>
     </row>
     <row r="292" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A292" s="1"/>
       <c r="B292" s="1">
         <v>820396</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>329</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H292" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I292" s="1">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K292" s="2" t="str">
-        <f>J292*481.00</f>
+        <f>J292*523.00</f>
         <v>0</v>
       </c>
       <c r="L292" s="5"/>
     </row>
     <row r="293" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A293" s="1"/>
       <c r="B293" s="1">
         <v>820397</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>1136</v>
+        <v>1143</v>
       </c>
       <c r="G293" s="2">
         <v>9</v>
       </c>
       <c r="H293" s="2" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I293" s="1">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K293" s="2" t="str">
-        <f>J293*529.00</f>
+        <f>J293*576.00</f>
         <v>0</v>
       </c>
       <c r="L293" s="5"/>
     </row>
     <row r="294" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A294" s="1"/>
       <c r="B294" s="1">
         <v>820398</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>1137</v>
+        <v>1144</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>1138</v>
+        <v>1145</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>1139</v>
+        <v>1146</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>1140</v>
+        <v>1147</v>
       </c>
       <c r="G294" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H294" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="H294" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I294" s="1">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K294" s="2" t="str">
-        <f>J294*387.00</f>
+        <f>J294*421.00</f>
         <v>0</v>
       </c>
       <c r="L294" s="5"/>
     </row>
     <row r="295" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A295" s="1"/>
       <c r="B295" s="1">
         <v>820399</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>1141</v>
+        <v>1148</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>1142</v>
+        <v>1149</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>1143</v>
+        <v>1150</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>1144</v>
+        <v>1151</v>
       </c>
       <c r="G295" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H295" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I295" s="1">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K295" s="2" t="str">
-        <f>J295*611.00</f>
+        <f>J295*665.00</f>
         <v>0</v>
       </c>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>820400</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>1145</v>
+        <v>1152</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>1146</v>
+        <v>1153</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>1147</v>
+        <v>1154</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="G296" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H296" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K296" s="2" t="str">
-        <f>J296*437.00</f>
+        <f>J296*476.00</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>820401</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>1148</v>
+        <v>1155</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>1149</v>
+        <v>1156</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>1150</v>
+        <v>1157</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>408</v>
       </c>
       <c r="G297" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H297" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I297" s="1">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K297" s="2" t="str">
-        <f>J297*488.00</f>
+        <f>J297*531.00</f>
         <v>0</v>
       </c>
       <c r="L297" s="5"/>
     </row>
     <row r="298" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A298" s="1"/>
       <c r="B298" s="1">
         <v>820402</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>1151</v>
+        <v>1158</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>1143</v>
+      </c>
+      <c r="G298" s="2">
+        <v>9</v>
       </c>
       <c r="H298" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I298" s="1">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K298" s="2" t="str">
-        <f>J298*529.00</f>
+        <f>J298*576.00</f>
         <v>0</v>
       </c>
       <c r="L298" s="5"/>
     </row>
     <row r="299" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A299" s="1"/>
       <c r="B299" s="1">
         <v>820403</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>1157</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1164</v>
+      </c>
+      <c r="G299" s="2">
+        <v>0</v>
       </c>
       <c r="H299" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I299" s="1">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K299" s="2" t="str">
-        <f>J299*369.00</f>
+        <f>J299*402.00</f>
         <v>0</v>
       </c>
       <c r="L299" s="5"/>
     </row>
     <row r="300" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A300" s="1"/>
       <c r="B300" s="1">
         <v>820404</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>1160</v>
+        <v>1167</v>
       </c>
       <c r="F300" s="2" t="s">
-        <v>1161</v>
+        <v>1168</v>
       </c>
       <c r="G300" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H300" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I300" s="1">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K300" s="2" t="str">
-        <f>J300*615.00</f>
+        <f>J300*670.00</f>
         <v>0</v>
       </c>
       <c r="L300" s="5"/>
     </row>
     <row r="301" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A301" s="1"/>
       <c r="B301" s="1">
         <v>820405</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>1162</v>
+        <v>1169</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="F301" s="2" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1172</v>
+      </c>
+      <c r="G301" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H301" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I301" s="1">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K301" s="2" t="str">
-        <f>J301*493.00</f>
+        <f>J301*537.00</f>
         <v>0</v>
       </c>
       <c r="L301" s="5"/>
     </row>
     <row r="302" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A302" s="1"/>
       <c r="B302" s="1">
         <v>820406</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="F302" s="2" t="s">
-        <v>1168</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1176</v>
+      </c>
+      <c r="G302" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H302" s="2" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="I302" s="1">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K302" s="2" t="str">
-        <f>J302*505.00</f>
+        <f>J302*550.00</f>
         <v>0</v>
       </c>
       <c r="L302" s="5"/>
     </row>
     <row r="303" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A303" s="1"/>
       <c r="B303" s="1">
         <v>820407</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>1172</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1180</v>
+      </c>
+      <c r="G303" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H303" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I303" s="1">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K303" s="2" t="str">
-        <f>J303*565.00</f>
+        <f>J303*595.00</f>
         <v>0</v>
       </c>
       <c r="L303" s="5"/>
     </row>
     <row r="304" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A304" s="1"/>
       <c r="B304" s="1">
         <v>820408</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H304" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I304" s="1">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K304" s="2" t="str">
-        <f>J304*523.00</f>
+        <f>J304*551.00</f>
         <v>0</v>
       </c>
       <c r="L304" s="5"/>
     </row>
     <row r="305" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A305" s="1"/>
       <c r="B305" s="1">
         <v>820409</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="G305" s="2">
         <v>0</v>
       </c>
       <c r="H305" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I305" s="1">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K305" s="2" t="str">
-        <f>J305*627.00</f>
+        <f>J305*682.00</f>
         <v>0</v>
       </c>
       <c r="L305" s="5"/>
     </row>
     <row r="306" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A306" s="1"/>
       <c r="B306" s="1">
         <v>820410</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="G306" s="2">
         <v>0</v>
       </c>
       <c r="H306" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I306" s="1">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K306" s="2" t="str">
-        <f>J306*711.00</f>
+        <f>J306*774.00</f>
         <v>0</v>
       </c>
       <c r="L306" s="5"/>
     </row>
     <row r="307" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A307" s="1"/>
       <c r="B307" s="1">
         <v>820411</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>653</v>
+        <v>1196</v>
       </c>
       <c r="G307" s="2">
         <v>0</v>
       </c>
       <c r="H307" s="2" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="I307" s="1">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K307" s="2" t="str">
-        <f>J307*965.00</f>
+        <f>J307*1051.00</f>
         <v>0</v>
       </c>
       <c r="L307" s="5"/>
     </row>
     <row r="308" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A308" s="1"/>
       <c r="B308" s="1">
         <v>883032</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>1188</v>
+        <v>1197</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>1189</v>
+        <v>1198</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>1190</v>
+        <v>1199</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>1191</v>
+        <v>1200</v>
       </c>
       <c r="G308" s="2">
         <v>9</v>
       </c>
       <c r="H308" s="2">
         <v>0</v>
       </c>
       <c r="I308" s="1">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K308" s="2" t="str">
-        <f>J308*1967.00</f>
+        <f>J308*0.00</f>
         <v>0</v>
       </c>
       <c r="L308" s="5"/>
     </row>
     <row r="309" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A309" s="1"/>
       <c r="B309" s="1">
         <v>820420</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="F309" s="2" t="s">
-        <v>1195</v>
+        <v>1204</v>
       </c>
       <c r="G309" s="2">
         <v>6</v>
       </c>
       <c r="H309" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I309" s="1">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K309" s="2" t="str">
-        <f>J309*736.00</f>
+        <f>J309*802.00</f>
         <v>0</v>
       </c>
       <c r="L309" s="5"/>
     </row>
     <row r="310" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A310" s="1"/>
       <c r="B310" s="1">
         <v>820421</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="G310" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H310" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="I310" s="1">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K310" s="2" t="str">
-        <f>J310*780.00</f>
+        <f>J310*850.00</f>
         <v>0</v>
       </c>
       <c r="L310" s="5"/>
     </row>
     <row r="311" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A311" s="1"/>
       <c r="B311" s="1">
         <v>836189</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="F311" s="2" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="G311" s="2">
         <v>0</v>
       </c>
       <c r="H311" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I311" s="1">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K311" s="2" t="str">
-        <f>J311*100.00</f>
+        <f>J311*109.00</f>
         <v>0</v>
       </c>
       <c r="L311" s="5"/>
     </row>
     <row r="312" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A312" s="1"/>
       <c r="B312" s="1">
         <v>836302</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="D312" s="1">
         <v>600</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="F312" s="2" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="G312" s="2">
         <v>0</v>
       </c>
       <c r="H312" s="2">
         <v>10</v>
       </c>
       <c r="I312" s="1">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K312" s="2" t="str">
         <f>J312*728.00</f>
         <v>0</v>
       </c>
       <c r="L312" s="5"/>
     </row>
     <row r="313" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A313" s="1"/>
       <c r="B313" s="1">
         <v>889952</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="F313" s="2" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="G313" s="2">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="H313" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="I313" s="1">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K313" s="2" t="str">
-        <f>J313*106.00</f>
+        <f>J313*112.00</f>
         <v>0</v>
       </c>
       <c r="L313" s="5"/>
     </row>
     <row r="314" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A314" s="1"/>
       <c r="B314" s="1">
         <v>889989</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="F314" s="2" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="G314" s="2">
         <v>0</v>
       </c>
       <c r="H314" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I314" s="1">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K314" s="2" t="str">
-        <f>J314*28.00</f>
+        <f>J314*30.00</f>
         <v>0</v>
       </c>
       <c r="L314" s="5"/>
     </row>
     <row r="315" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A315" s="1"/>
       <c r="B315" s="1">
         <v>890013</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H315" s="2" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="I315" s="1">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K315" s="2" t="str">
-        <f>J315*205.00</f>
+        <f>J315*223.00</f>
         <v>0</v>
       </c>
       <c r="L315" s="5"/>
     </row>
     <row r="316" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A316" s="1"/>
       <c r="B316" s="1">
         <v>890025</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="F316" s="2" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="G316" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H316" s="2" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="I316" s="1">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K316" s="2" t="str">
         <f>J316*54.00</f>
         <v>0</v>
       </c>
       <c r="L316" s="5"/>
     </row>
     <row r="317" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A317" s="1"/>
       <c r="B317" s="1">
         <v>890076</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>1222</v>
+        <v>1231</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
       <c r="F317" s="2" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="G317" s="2">
         <v>7</v>
       </c>
       <c r="H317" s="2">
         <v>0</v>
       </c>
       <c r="I317" s="1">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K317" s="2" t="str">
-        <f>J317*333.00</f>
+        <f>J317*362.00</f>
         <v>0</v>
       </c>
       <c r="L317" s="5"/>
     </row>
     <row r="318" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A318" s="1"/>
       <c r="B318" s="1">
         <v>890077</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>742</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H318" s="2" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="I318" s="1">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K318" s="2" t="str">
-        <f>J318*186.00</f>
+        <f>J318*203.00</f>
         <v>0</v>
       </c>
       <c r="L318" s="5"/>
     </row>
     <row r="319" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A319" s="1"/>
       <c r="B319" s="1">
+        <v>959727</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G319" s="2">
+        <v>0</v>
+      </c>
+      <c r="H319" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0</v>
+      </c>
+      <c r="J319" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K319" s="2" t="str">
+        <f>J319*177.00</f>
+        <v>0</v>
+      </c>
+      <c r="L319" s="5"/>
+    </row>
+    <row r="320" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A320" s="1"/>
+      <c r="B320" s="1">
         <v>837109</v>
       </c>
-      <c r="C319" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L319" s="5"/>
+      <c r="C320" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G320" s="2">
+        <v>0</v>
+      </c>
+      <c r="H320" s="2">
+        <v>0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K320" s="2" t="str">
+        <f>J320*0.00</f>
+        <v>0</v>
+      </c>
+      <c r="L320" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">