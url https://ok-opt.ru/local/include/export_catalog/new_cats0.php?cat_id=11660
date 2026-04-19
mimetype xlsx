--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,300 +72,297 @@
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отсечными кранами</t>
   </si>
   <si>
     <t>Коллектора латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-713040</t>
   </si>
   <si>
     <t>VTc.580.N.0502</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 3/4"х2 вых. 1/2" нар.    (1 /36шт)</t>
   </si>
   <si>
     <t>1 326.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-713041</t>
+  </si>
+  <si>
+    <t>VTc.580.N.0503</t>
+  </si>
+  <si>
+    <t>Коллектор с отсекающими кранами, 3/4"х3 вых. 1/2" нар.    (1 /28шт)</t>
+  </si>
+  <si>
+    <t>1 902.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713042</t>
+  </si>
+  <si>
+    <t>VTc.580.N.0602</t>
+  </si>
+  <si>
+    <t>Коллектор с отсекающими кранами, 1"х2 вых. 1/2" нар.    (1 /31шт)</t>
+  </si>
+  <si>
+    <t>1 561.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-713043</t>
+  </si>
+  <si>
+    <t>VTc.580.N.0603</t>
+  </si>
+  <si>
+    <t>Коллектор с отсекающими кранами, 1"х3 вых. 1/2" нар.    (1 /23шт)</t>
+  </si>
+  <si>
+    <t>2 023.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>шт</t>
-[...40 lines deleted...]
-  <si>
     <t>VLC-713044</t>
   </si>
   <si>
     <t>VTc.580.NE.0602</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х2 вых. Евроконус 3/4    (1 /30шт)</t>
   </si>
   <si>
     <t>1 702.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-713045</t>
   </si>
   <si>
     <t>VTc.580.NE.0603</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х3 вых. Евроконус 3/4    (1 /22шт)</t>
   </si>
   <si>
     <t>2 147.00 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные VIEIR</t>
   </si>
   <si>
     <t>FRK-220009</t>
   </si>
   <si>
     <t>VR712</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/50шт)</t>
   </si>
   <si>
-    <t>783.91 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>774.69 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>FRK-220010</t>
   </si>
   <si>
     <t>VR713</t>
   </si>
   <si>
     <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
   </si>
   <si>
-    <t>1 114.14 руб.</t>
+    <t>1 101.03 руб.</t>
   </si>
   <si>
     <t>FRK-220011</t>
   </si>
   <si>
     <t>VR714</t>
   </si>
   <si>
     <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
   </si>
   <si>
-    <t>1 417.59 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>1 400.91 руб.</t>
   </si>
   <si>
     <t>FRK-220023</t>
   </si>
   <si>
     <t>VR702</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 012.99 руб.</t>
+    <t>1 001.07 руб.</t>
   </si>
   <si>
     <t>FRK-220024</t>
   </si>
   <si>
     <t>VR702A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 192.98 руб.</t>
+    <t>1 178.94 руб.</t>
   </si>
   <si>
     <t>FRK-220025</t>
   </si>
   <si>
     <t>VR702B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 603.53 руб.</t>
+    <t>1 584.66 руб.</t>
   </si>
   <si>
     <t>FRK-220026</t>
   </si>
   <si>
     <t>VR703</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 410.15 руб.</t>
+    <t>1 393.56 руб.</t>
   </si>
   <si>
     <t>FRK-220027</t>
   </si>
   <si>
     <t>VR703A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220028</t>
   </si>
   <si>
     <t>VR703B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 180.68 руб.</t>
+    <t>2 155.02 руб.</t>
   </si>
   <si>
     <t>FRK-220029</t>
   </si>
   <si>
     <t>VR704</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 872.76 руб.</t>
+    <t>1 850.73 руб.</t>
   </si>
   <si>
     <t>FRK-220030</t>
   </si>
   <si>
     <t>VR704A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220031</t>
   </si>
   <si>
     <t>VR704B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 646.26 руб.</t>
+    <t>2 615.13 руб.</t>
   </si>
   <si>
     <t>FRK-220032</t>
   </si>
   <si>
     <t>VR705</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220033</t>
   </si>
   <si>
     <t>VR705A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 339.84 руб.</t>
+    <t>2 312.31 руб.</t>
   </si>
   <si>
     <t>FRK-220034</t>
   </si>
   <si>
     <t>VR705B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 561.48 руб.</t>
+    <t>2 531.34 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные AQUALINK</t>
   </si>
   <si>
     <t>ALK-100003</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
   </si>
   <si>
     <t>732.72 руб.</t>
   </si>
   <si>
     <t>ALK-100004</t>
   </si>
   <si>
     <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/20шт)</t>
   </si>
   <si>
     <t>1 037.16 руб.</t>
   </si>
   <si>
     <t>ALK-100005</t>
   </si>
@@ -1827,121 +1824,121 @@
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820620</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
         <v>9</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2023.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820621</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1702.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820622</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2147.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
@@ -1957,711 +1954,711 @@
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*783.91</f>
+        <f>J12*774.69</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823193</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1114.14</f>
+        <f>J13*1101.03</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823194</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1417.59</f>
+        <f>J14*1400.91</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824793</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1012.99</f>
+        <f>J15*1001.07</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824794</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1192.98</f>
+        <f>J16*1178.94</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824795</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1603.53</f>
+        <f>J17*1584.66</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824796</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1410.15</f>
+        <f>J18*1393.56</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824797</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1603.53</f>
+        <f>J19*1584.66</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824798</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2180.68</f>
+        <f>J20*2155.02</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824799</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1872.76</f>
+        <f>J21*1850.73</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824800</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2180.68</f>
+        <f>J22*2155.02</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824801</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2646.26</f>
+        <f>J23*2615.13</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824802</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G24" s="2">
         <v>6</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2180.68</f>
+        <f>J24*2155.02</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824803</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2339.84</f>
+        <f>J25*2312.31</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824804</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2561.48</f>
+        <f>J26*2531.34</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>882146</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*732.72</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>882147</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1037.16</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>882148</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1358.80</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883027</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="G31" s="2">
         <v>4</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1100.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883028</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G32" s="2">
         <v>7</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1500.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>