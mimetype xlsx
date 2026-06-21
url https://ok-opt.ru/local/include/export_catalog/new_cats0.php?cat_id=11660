--- v1 (2026-04-19)
+++ v2 (2026-06-21)
@@ -16,176 +16,173 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отсечными кранами</t>
   </si>
   <si>
     <t>Коллектора латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-713040</t>
   </si>
   <si>
     <t>VTc.580.N.0502</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 3/4"х2 вых. 1/2" нар.    (1 /36шт)</t>
   </si>
   <si>
-    <t>1 326.00 руб.</t>
+    <t>1 445.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-713041</t>
   </si>
   <si>
     <t>VTc.580.N.0503</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 3/4"х3 вых. 1/2" нар.    (1 /28шт)</t>
   </si>
   <si>
-    <t>1 902.00 руб.</t>
+    <t>2 074.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;500</t>
   </si>
   <si>
     <t>VLC-713042</t>
   </si>
   <si>
     <t>VTc.580.N.0602</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х2 вых. 1/2" нар.    (1 /31шт)</t>
   </si>
   <si>
-    <t>1 561.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;1000</t>
+    <t>1 701.00 руб.</t>
   </si>
   <si>
     <t>VLC-713043</t>
   </si>
   <si>
     <t>VTc.580.N.0603</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х3 вых. 1/2" нар.    (1 /23шт)</t>
   </si>
   <si>
-    <t>2 023.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;500</t>
+    <t>2 205.00 руб.</t>
   </si>
   <si>
     <t>VLC-713044</t>
   </si>
   <si>
     <t>VTc.580.NE.0602</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х2 вых. Евроконус 3/4    (1 /30шт)</t>
   </si>
   <si>
-    <t>1 702.00 руб.</t>
+    <t>1 855.00 руб.</t>
   </si>
   <si>
     <t>VLC-713045</t>
   </si>
   <si>
     <t>VTc.580.NE.0603</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х3 вых. Евроконус 3/4    (1 /22шт)</t>
   </si>
   <si>
-    <t>2 147.00 руб.</t>
+    <t>2 340.00 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные VIEIR</t>
   </si>
   <si>
     <t>FRK-220009</t>
   </si>
   <si>
     <t>VR712</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/50шт)</t>
   </si>
   <si>
     <t>774.69 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>FRK-220010</t>
   </si>
   <si>
     <t>VR713</t>
   </si>
@@ -1728,940 +1725,940 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1326.00</f>
+        <f>J5*1445.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820618</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1902.00</f>
+        <f>J6*2074.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820619</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="2">
+        <v>4</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1561.00</f>
+        <f>J7*1701.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820620</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2023.00</f>
+        <f>J8*2205.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820621</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1702.00</f>
+        <f>J9*1855.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820622</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2147.00</f>
+        <f>J10*2340.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823192</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*774.69</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823193</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1101.03</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823194</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1400.91</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824793</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1001.07</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824794</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1178.94</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824795</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*1584.66</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824796</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1393.56</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824797</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1584.66</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824798</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2155.02</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824799</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1850.73</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824800</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2155.02</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824801</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2615.13</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824802</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="G24" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*2155.02</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824803</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*2312.31</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824804</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2531.34</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>882146</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*732.72</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>882147</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1037.16</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>882148</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1358.80</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883027</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G31" s="2">
         <v>4</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1100.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883028</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1500.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A27:K27"/>