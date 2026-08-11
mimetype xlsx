--- v2 (2026-06-21)
+++ v3 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -72,294 +72,294 @@
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отсечными кранами</t>
   </si>
   <si>
     <t>Коллектора латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-713040</t>
   </si>
   <si>
     <t>VTc.580.N.0502</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 3/4"х2 вых. 1/2" нар.    (1 /36шт)</t>
   </si>
   <si>
     <t>1 445.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
+    <t>&gt;500</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>VLC-713041</t>
+  </si>
+  <si>
+    <t>VTc.580.N.0503</t>
+  </si>
+  <si>
+    <t>Коллектор с отсекающими кранами, 3/4"х3 вых. 1/2" нар.    (1 /28шт)</t>
+  </si>
+  <si>
+    <t>2 074.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713042</t>
+  </si>
+  <si>
+    <t>VTc.580.N.0602</t>
+  </si>
+  <si>
+    <t>Коллектор с отсекающими кранами, 1"х2 вых. 1/2" нар.    (1 /31шт)</t>
+  </si>
+  <si>
+    <t>1 701.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713043</t>
+  </si>
+  <si>
+    <t>VTc.580.N.0603</t>
+  </si>
+  <si>
+    <t>Коллектор с отсекающими кранами, 1"х3 вых. 1/2" нар.    (1 /23шт)</t>
+  </si>
+  <si>
+    <t>2 205.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...40 lines deleted...]
-  <si>
     <t>VLC-713044</t>
   </si>
   <si>
     <t>VTc.580.NE.0602</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х2 вых. Евроконус 3/4    (1 /30шт)</t>
   </si>
   <si>
     <t>1 855.00 руб.</t>
   </si>
   <si>
     <t>VLC-713045</t>
   </si>
   <si>
     <t>VTc.580.NE.0603</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х3 вых. Евроконус 3/4    (1 /22шт)</t>
   </si>
   <si>
     <t>2 340.00 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные VIEIR</t>
   </si>
   <si>
     <t>FRK-220009</t>
   </si>
   <si>
     <t>VR712</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/50шт)</t>
   </si>
   <si>
-    <t>774.69 руб.</t>
+    <t>812.28 руб.</t>
+  </si>
+  <si>
+    <t>FRK-220010</t>
+  </si>
+  <si>
+    <t>VR713</t>
+  </si>
+  <si>
+    <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
+  </si>
+  <si>
+    <t>1 153.49 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FRK-220010</t>
-[...10 lines deleted...]
-  <si>
     <t>FRK-220011</t>
   </si>
   <si>
     <t>VR714</t>
   </si>
   <si>
     <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
   </si>
   <si>
-    <t>1 400.91 руб.</t>
+    <t>1 466.02 руб.</t>
   </si>
   <si>
     <t>FRK-220023</t>
   </si>
   <si>
     <t>VR702</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 001.07 руб.</t>
+    <t>1 049.32 руб.</t>
   </si>
   <si>
     <t>FRK-220024</t>
   </si>
   <si>
     <t>VR702A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 178.94 руб.</t>
+    <t>1 235.02 руб.</t>
   </si>
   <si>
     <t>FRK-220025</t>
   </si>
   <si>
     <t>VR702B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 584.66 руб.</t>
+    <t>1 660.79 руб.</t>
   </si>
   <si>
     <t>FRK-220026</t>
   </si>
   <si>
     <t>VR703</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 393.56 руб.</t>
+    <t>1 459.99 руб.</t>
   </si>
   <si>
     <t>FRK-220027</t>
   </si>
   <si>
     <t>VR703A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220028</t>
   </si>
   <si>
     <t>VR703B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 155.02 руб.</t>
+    <t>2 257.17 руб.</t>
   </si>
   <si>
     <t>FRK-220029</t>
   </si>
   <si>
     <t>VR704</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 850.73 руб.</t>
+    <t>1 938.60 руб.</t>
   </si>
   <si>
     <t>FRK-220030</t>
   </si>
   <si>
     <t>VR704A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220031</t>
   </si>
   <si>
     <t>VR704B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 615.13 руб.</t>
+    <t>2 738.79 руб.</t>
   </si>
   <si>
     <t>FRK-220032</t>
   </si>
   <si>
     <t>VR705</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220033</t>
   </si>
   <si>
     <t>VR705A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 312.31 руб.</t>
+    <t>2 421.73 руб.</t>
   </si>
   <si>
     <t>FRK-220034</t>
   </si>
   <si>
     <t>VR705B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 531.34 руб.</t>
+    <t>2 652.74 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные AQUALINK</t>
   </si>
   <si>
     <t>ALK-100003</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
   </si>
   <si>
     <t>732.72 руб.</t>
   </si>
   <si>
     <t>ALK-100004</t>
   </si>
   <si>
     <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/20шт)</t>
   </si>
   <si>
     <t>1 037.16 руб.</t>
   </si>
   <si>
     <t>ALK-100005</t>
   </si>
@@ -370,50 +370,89 @@
     <t>1 358.80 руб.</t>
   </si>
   <si>
     <t>FRK-240015</t>
   </si>
   <si>
     <t>C2MB0112</t>
   </si>
   <si>
     <t>-Коллектор 2 вых. шар.кран н/р 1"х1/2" СТМ</t>
   </si>
   <si>
     <t>1 100.00 руб.</t>
   </si>
   <si>
     <t>FRK-240016</t>
   </si>
   <si>
     <t>C3MB0112</t>
   </si>
   <si>
     <t>-Коллектор 3 вых. шар.кран н/р 1"х1/2" СТМ</t>
   </si>
   <si>
     <t>1 500.00 руб.</t>
+  </si>
+  <si>
+    <t>Коллектора латунные FRAP</t>
+  </si>
+  <si>
+    <t>FRP-100481</t>
+  </si>
+  <si>
+    <t>F402.2</t>
+  </si>
+  <si>
+    <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар. латунь никель</t>
+  </si>
+  <si>
+    <t>1 119.50 руб.</t>
+  </si>
+  <si>
+    <t>FRP-100482</t>
+  </si>
+  <si>
+    <t>F402.3</t>
+  </si>
+  <si>
+    <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
+  </si>
+  <si>
+    <t>1 517.90 руб.</t>
+  </si>
+  <si>
+    <t>FRP-100483</t>
+  </si>
+  <si>
+    <t>F402.4</t>
+  </si>
+  <si>
+    <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
+  </si>
+  <si>
+    <t>2 034.50 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -505,51 +544,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf82_86a5_11e9_8101_003048fd731b_46e4609b_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf85_86a5_11e9_8101_003048fd731b_46e4609f_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf88_86a5_11e9_8101_003048fd731b_46e460a3_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf8b_86a5_11e9_8101_003048fd731b_46e460a7_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf8e_86a5_11e9_8101_003048fd731b_46e460ab_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf91_86a5_11e9_8101_003048fd731b_46e460af_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee50d_d540_11e9_8109_003048fd731b_409a697b_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee50f_d540_11e9_8109_003048fd731b_409a697c_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee511_d540_11e9_8109_003048fd731b_409a697d_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867ef7_3767_11ea_810f_003048fd731b_409a6989_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867ef9_3767_11ea_810f_003048fd731b_409a698a_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867efb_3767_11ea_810f_003048fd731b_409a698b_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867efd_3767_11ea_810f_003048fd731b_409a698c_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867eff_3767_11ea_810f_003048fd731b_409a698d_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f01_3767_11ea_810f_003048fd731b_409a698e_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f03_3767_11ea_810f_003048fd731b_409a698f_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f05_3767_11ea_810f_003048fd731b_409a6990_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f07_3767_11ea_810f_003048fd731b_409a6991_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f09_3767_11ea_810f_003048fd731b_409a6992_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f0b_3767_11ea_810f_003048fd731b_409a6993_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f0d_3767_11ea_810f_003048fd731b_409a6994_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e75_c386_11ee_a54d_047c1617b143_4396be46_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e77_c386_11ee_a54d_047c1617b143_4396be48_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e79_c386_11ee_a54d_047c1617b143_4396be4a_0312_11ef_a5a4_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cb0_68f5_11ea_8111_003048fd731b_018ae940_7ca2_11ea_8111_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cb2_68f5_11ea_8111_003048fd731b_018ae941_7ca2_11ea_8111_003048fd731b26.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf82_86a5_11e9_8101_003048fd731b_46e4609b_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf85_86a5_11e9_8101_003048fd731b_46e4609f_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf88_86a5_11e9_8101_003048fd731b_46e460a3_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf8b_86a5_11e9_8101_003048fd731b_46e460a7_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf8e_86a5_11e9_8101_003048fd731b_46e460ab_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdcf91_86a5_11e9_8101_003048fd731b_46e460af_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee50d_d540_11e9_8109_003048fd731b_409a697b_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee50f_d540_11e9_8109_003048fd731b_409a697c_281f_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee511_d540_11e9_8109_003048fd731b_409a697d_281f_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867ef7_3767_11ea_810f_003048fd731b_409a6989_281f_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867ef9_3767_11ea_810f_003048fd731b_409a698a_281f_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867efb_3767_11ea_810f_003048fd731b_409a698b_281f_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867efd_3767_11ea_810f_003048fd731b_409a698c_281f_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867eff_3767_11ea_810f_003048fd731b_409a698d_281f_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f01_3767_11ea_810f_003048fd731b_409a698e_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f03_3767_11ea_810f_003048fd731b_409a698f_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f05_3767_11ea_810f_003048fd731b_409a6990_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f07_3767_11ea_810f_003048fd731b_409a6991_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f09_3767_11ea_810f_003048fd731b_409a6992_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f0b_3767_11ea_810f_003048fd731b_409a6993_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1867f0d_3767_11ea_810f_003048fd731b_409a6994_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e75_c386_11ee_a54d_047c1617b143_4396be46_0312_11ef_a5a4_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e77_c386_11ee_a54d_047c1617b143_4396be48_0312_11ef_a5a4_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e535e79_c386_11ee_a54d_047c1617b143_4396be4a_0312_11ef_a5a4_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cb0_68f5_11ea_8111_003048fd731b_018ae940_7ca2_11ea_8111_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8cb2_68f5_11ea_8111_003048fd731b_018ae941_7ca2_11ea_8111_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7065_ce2c_11f0_a80d_047c1617b143_27c7f63b_0c97_11f1_a86a_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7067_ce2c_11f0_a80d_047c1617b143_27c7f63c_0c97_11f1_a86a_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7069_ce2c_11f0_a80d_047c1617b143_27c7f63d_0c97_11f1_a86a_047c1617b14329.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1290,50 +1329,140 @@
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1587,51 +1716,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L32"/>
+  <dimension ref="A1:L36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1639,51 +1768,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J32)</f>
+        <f>SUM(J2:J36)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1751,778 +1880,778 @@
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820618</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2074.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820619</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1701.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820620</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2">
+        <v>7</v>
+      </c>
+      <c r="H8" s="2" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2205.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820621</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>5</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1855.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820622</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2340.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823192</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*774.69</f>
+        <f>J12*812.28</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823193</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1101.03</f>
+        <f>J13*1153.49</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823194</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1400.91</f>
+        <f>J14*1466.02</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824793</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1001.07</f>
+        <f>J15*1049.32</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824794</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1178.94</f>
+        <f>J16*1235.02</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824795</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1584.66</f>
+        <f>J17*1660.79</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824796</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1393.56</f>
+        <f>J18*1459.99</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824797</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1584.66</f>
+        <f>J19*1660.79</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824798</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2155.02</f>
+        <f>J20*2257.17</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824799</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1850.73</f>
+        <f>J21*1938.60</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824800</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2">
         <v>4</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2155.02</f>
+        <f>J22*2257.17</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824801</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2615.13</f>
+        <f>J23*2738.79</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824802</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="2">
         <v>4</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2155.02</f>
+        <f>J24*2257.17</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824803</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2312.31</f>
+        <f>J25*2421.73</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824804</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2531.34</f>
+        <f>J26*2652.74</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>882146</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*732.72</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>882147</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1"/>
@@ -2630,60 +2759,182 @@
         <v>115</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="2">
         <v>3</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1500.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="2">
+      <c r="A33" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="8"/>
+      <c r="C33" s="8"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="8"/>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="8"/>
+      <c r="J33" s="8"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>959851</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*1119.50</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>959852</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*1517.90</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>959853</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*2034.50</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A27:K27"/>
+    <mergeCell ref="A33:K33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>