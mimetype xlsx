--- v3 (2026-08-11)
+++ v4 (2026-10-14)
@@ -66,300 +66,300 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отсечными кранами</t>
   </si>
   <si>
     <t>Коллектора латунные VALTEC</t>
   </si>
   <si>
     <t>VLC-713040</t>
   </si>
   <si>
     <t>VTc.580.N.0502</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 3/4"х2 вых. 1/2" нар.    (1 /36шт)</t>
   </si>
   <si>
-    <t>1 445.00 руб.</t>
+    <t>1 573.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-713041</t>
   </si>
   <si>
     <t>VTc.580.N.0503</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 3/4"х3 вых. 1/2" нар.    (1 /28шт)</t>
   </si>
   <si>
-    <t>2 074.00 руб.</t>
+    <t>2 258.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-713042</t>
   </si>
   <si>
     <t>VTc.580.N.0602</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х2 вых. 1/2" нар.    (1 /31шт)</t>
   </si>
   <si>
-    <t>1 701.00 руб.</t>
+    <t>1 792.00 руб.</t>
   </si>
   <si>
     <t>VLC-713043</t>
   </si>
   <si>
     <t>VTc.580.N.0603</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х3 вых. 1/2" нар.    (1 /23шт)</t>
   </si>
   <si>
-    <t>2 205.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;100</t>
+    <t>2 323.00 руб.</t>
   </si>
   <si>
     <t>VLC-713044</t>
   </si>
   <si>
     <t>VTc.580.NE.0602</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х2 вых. Евроконус 3/4    (1 /30шт)</t>
   </si>
   <si>
-    <t>1 855.00 руб.</t>
+    <t>1 954.00 руб.</t>
   </si>
   <si>
     <t>VLC-713045</t>
   </si>
   <si>
     <t>VTc.580.NE.0603</t>
   </si>
   <si>
     <t>Коллектор с отсекающими кранами, 1"х3 вых. Евроконус 3/4    (1 /22шт)</t>
   </si>
   <si>
-    <t>2 340.00 руб.</t>
+    <t>2 548.00 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные VIEIR</t>
   </si>
   <si>
     <t>FRK-220009</t>
   </si>
   <si>
     <t>VR712</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/50шт)</t>
   </si>
   <si>
-    <t>812.28 руб.</t>
+    <t>829.09 руб.</t>
   </si>
   <si>
     <t>FRK-220010</t>
   </si>
   <si>
     <t>VR713</t>
   </si>
   <si>
     <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
   </si>
   <si>
-    <t>1 153.49 руб.</t>
+    <t>1 177.37 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>FRK-220011</t>
   </si>
   <si>
     <t>VR714</t>
   </si>
   <si>
-    <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
-[...2 lines deleted...]
-    <t>1 466.02 руб.</t>
+    <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/25шт)</t>
+  </si>
+  <si>
+    <t>1 496.37 руб.</t>
   </si>
   <si>
     <t>FRK-220023</t>
   </si>
   <si>
     <t>VR702</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 049.32 руб.</t>
+    <t>1 071.04 руб.</t>
   </si>
   <si>
     <t>FRK-220024</t>
   </si>
   <si>
     <t>VR702A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 235.02 руб.</t>
+    <t>1 260.59 руб.</t>
   </si>
   <si>
     <t>FRK-220025</t>
   </si>
   <si>
     <t>VR702B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 660.79 руб.</t>
+    <t>1 695.17 руб.</t>
   </si>
   <si>
     <t>FRK-220026</t>
   </si>
   <si>
     <t>VR703</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 459.99 руб.</t>
+    <t>1 490.21 руб.</t>
   </si>
   <si>
     <t>FRK-220027</t>
   </si>
   <si>
     <t>VR703A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220028</t>
   </si>
   <si>
     <t>VR703B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 257.17 руб.</t>
+    <t>2 303.89 руб.</t>
   </si>
   <si>
     <t>FRK-220029</t>
   </si>
   <si>
     <t>VR704</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 938.60 руб.</t>
+    <t>1 978.73 руб.</t>
   </si>
   <si>
     <t>FRK-220030</t>
   </si>
   <si>
     <t>VR704A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220031</t>
   </si>
   <si>
     <t>VR704B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 738.79 руб.</t>
+    <t>2 795.49 руб.</t>
   </si>
   <si>
     <t>FRK-220032</t>
   </si>
   <si>
     <t>VR705</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220033</t>
   </si>
   <si>
     <t>VR705A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 421.73 руб.</t>
+    <t>2 471.87 руб.</t>
   </si>
   <si>
     <t>FRK-220034</t>
   </si>
   <si>
     <t>VR705B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 652.74 руб.</t>
+    <t>2 707.65 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные AQUALINK</t>
   </si>
   <si>
     <t>ALK-100003</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
   </si>
   <si>
     <t>732.72 руб.</t>
   </si>
   <si>
     <t>ALK-100004</t>
   </si>
   <si>
     <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/20шт)</t>
   </si>
   <si>
     <t>1 037.16 руб.</t>
   </si>
   <si>
     <t>ALK-100005</t>
   </si>
@@ -384,75 +384,75 @@
   <si>
     <t>FRK-240016</t>
   </si>
   <si>
     <t>C3MB0112</t>
   </si>
   <si>
     <t>-Коллектор 3 вых. шар.кран н/р 1"х1/2" СТМ</t>
   </si>
   <si>
     <t>1 500.00 руб.</t>
   </si>
   <si>
     <t>Коллектора латунные FRAP</t>
   </si>
   <si>
     <t>FRP-100481</t>
   </si>
   <si>
     <t>F402.2</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар. латунь никель</t>
   </si>
   <si>
-    <t>1 119.50 руб.</t>
+    <t>1 487.12 руб.</t>
   </si>
   <si>
     <t>FRP-100482</t>
   </si>
   <si>
     <t>F402.3</t>
   </si>
   <si>
     <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
   </si>
   <si>
-    <t>1 517.90 руб.</t>
+    <t>2 016.08 руб.</t>
   </si>
   <si>
     <t>FRP-100483</t>
   </si>
   <si>
     <t>F402.4</t>
   </si>
   <si>
     <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар. латунь никель (2/30шт)</t>
   </si>
   <si>
-    <t>2 034.50 руб.</t>
+    <t>2 702.80 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1854,767 +1854,767 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1445.00</f>
+        <f>J5*1573.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820618</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2074.00</f>
+        <f>J6*2258.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820619</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="2">
+        <v>4</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1701.00</f>
+        <f>J7*1792.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820620</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G8" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2205.00</f>
+        <f>J8*2323.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820621</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1855.00</f>
+        <f>J9*1954.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820622</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2340.00</f>
+        <f>J10*2548.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" outlineLevel="2">
       <c r="A11" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>823192</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*812.28</f>
+        <f>J12*829.09</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>823193</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1153.49</f>
+        <f>J13*1177.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>823194</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1466.02</f>
+        <f>J14*1496.37</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824793</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>9</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1049.32</f>
+        <f>J15*1071.04</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824794</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1235.02</f>
+        <f>J16*1260.59</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824795</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1660.79</f>
+        <f>J17*1695.17</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824796</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1459.99</f>
+        <f>J18*1490.21</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824797</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1660.79</f>
+        <f>J19*1695.17</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824798</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2257.17</f>
+        <f>J20*2303.89</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824799</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1938.60</f>
+        <f>J21*1978.73</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824800</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G22" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2257.17</f>
+        <f>J22*2303.89</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824801</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2738.79</f>
+        <f>J23*2795.49</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824802</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G24" s="2">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2257.17</f>
+        <f>J24*2303.89</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824803</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2421.73</f>
+        <f>J25*2471.87</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824804</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2652.74</f>
+        <f>J26*2707.65</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>882146</v>
       </c>
@@ -2806,121 +2806,121 @@
       <c r="C34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1119.50</f>
+        <f>J34*1487.12</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>959852</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1517.90</f>
+        <f>J35*2016.08</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>959853</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*2034.50</f>
+        <f>J36*2702.80</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A11:K11"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A33:K33"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>