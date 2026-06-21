--- v0 (2026-04-19)
+++ v1 (2026-06-21)
@@ -1318,86 +1318,86 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1101.03</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823194</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1400.91</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824793</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1001.07</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824794</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -1563,51 +1563,51 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2155.02</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824799</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1850.73</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824800</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -1668,51 +1668,51 @@
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2615.13</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824802</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2155.02</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824803</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">