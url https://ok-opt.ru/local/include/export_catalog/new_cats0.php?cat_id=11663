--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -66,219 +66,219 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Коллектора с отсечными кранами</t>
   </si>
   <si>
     <t>Коллектора латунные VIEIR</t>
   </si>
   <si>
     <t>FRK-220009</t>
   </si>
   <si>
     <t>VR712</t>
   </si>
   <si>
     <t>коллектор 2 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/50шт)</t>
   </si>
   <si>
-    <t>774.69 руб.</t>
+    <t>816.62 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>FRK-220010</t>
+  </si>
+  <si>
+    <t>VR713</t>
+  </si>
+  <si>
+    <t>коллектор 3 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
+  </si>
+  <si>
+    <t>1 159.66 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>шт</t>
-[...16 lines deleted...]
-  <si>
     <t>FRK-220011</t>
   </si>
   <si>
     <t>VR714</t>
   </si>
   <si>
     <t>коллектор 4 выхода с отсеч кранами 3/4х1/2 нар.латунь (1/30шт)</t>
   </si>
   <si>
-    <t>1 400.91 руб.</t>
+    <t>1 473.87 руб.</t>
   </si>
   <si>
     <t>FRK-220023</t>
   </si>
   <si>
     <t>VR702</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 001.07 руб.</t>
+    <t>1 054.93 руб.</t>
   </si>
   <si>
     <t>FRK-220024</t>
   </si>
   <si>
     <t>VR702A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 178.94 руб.</t>
+    <t>1 241.63 руб.</t>
   </si>
   <si>
     <t>FRK-220025</t>
   </si>
   <si>
     <t>VR702B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 2 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 584.66 руб.</t>
+    <t>1 669.67 руб.</t>
   </si>
   <si>
     <t>FRK-220026</t>
   </si>
   <si>
     <t>VR703</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 393.56 руб.</t>
+    <t>1 467.80 руб.</t>
   </si>
   <si>
     <t>FRK-220027</t>
   </si>
   <si>
     <t>VR703A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220028</t>
   </si>
   <si>
     <t>VR703B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 3 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 155.02 руб.</t>
+    <t>2 269.24 руб.</t>
   </si>
   <si>
     <t>FRK-220029</t>
   </si>
   <si>
     <t>VR704</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>1 850.73 руб.</t>
+    <t>1 948.96 руб.</t>
   </si>
   <si>
     <t>FRK-220030</t>
   </si>
   <si>
     <t>VR704A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220031</t>
   </si>
   <si>
     <t>VR704B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 4 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 615.13 руб.</t>
+    <t>2 753.44 руб.</t>
   </si>
   <si>
     <t>FRK-220032</t>
   </si>
   <si>
     <t>VR705</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 3/4"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
     <t>FRK-220033</t>
   </si>
   <si>
     <t>VR705A</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х16 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 312.31 руб.</t>
+    <t>2 434.69 руб.</t>
   </si>
   <si>
     <t>FRK-220034</t>
   </si>
   <si>
     <t>VR705B</t>
   </si>
   <si>
     <t>коллектор с отсеч. кранами 1"х20 - 5 вых. красн.+син. латунь VR (40/1шт)</t>
   </si>
   <si>
-    <t>2 531.34 руб.</t>
+    <t>2 666.92 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1260,541 +1260,541 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*774.69</f>
+        <f>J5*816.62</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>823193</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1101.03</f>
+        <f>J6*1159.66</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>823194</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1400.91</f>
+        <f>J7*1473.87</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824793</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1001.07</f>
+        <f>J8*1054.93</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824794</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*1178.94</f>
+        <f>J9*1241.63</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824795</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1584.66</f>
+        <f>J10*1669.67</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824796</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1393.56</f>
+        <f>J11*1467.80</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824797</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1584.66</f>
+        <f>J12*1669.67</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824798</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2155.02</f>
+        <f>J13*2269.24</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824799</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1850.73</f>
+        <f>J14*1948.96</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824800</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2155.02</f>
+        <f>J15*2269.24</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824801</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2615.13</f>
+        <f>J16*2753.44</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824802</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="2">
         <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2155.02</f>
+        <f>J17*2269.24</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824803</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2312.31</f>
+        <f>J18*2434.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824804</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2531.34</f>
+        <f>J19*2666.92</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>