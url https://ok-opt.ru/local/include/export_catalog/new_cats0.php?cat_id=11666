--- v0 (2026-04-19)
+++ v1 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -123,471 +123,468 @@
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>FRK-220046</t>
   </si>
   <si>
     <t>VRD22</t>
   </si>
   <si>
     <t>Заглушка  коллектора FAR (VR402-405) 3/4 нар.р с доп. уплонением</t>
   </si>
   <si>
     <t>157.29 руб.</t>
   </si>
   <si>
     <t>VLC-713009</t>
   </si>
   <si>
     <t>VTc.530.N.050404</t>
   </si>
   <si>
     <t>Тройник коллекторный 3/4"x1/2"x1/2" нар.-вн.-вн.  (10 /100шт)</t>
   </si>
   <si>
+    <t>361.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713010</t>
+  </si>
+  <si>
+    <t>VTc.530.N.060404</t>
+  </si>
+  <si>
+    <t>Тройник коллекторный 1"x1/2"x1/2" нар.-вн.-вн. (10 /80шт)</t>
+  </si>
+  <si>
+    <t>432.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-713020</t>
+  </si>
+  <si>
+    <t>VTc.531.N.0504</t>
+  </si>
+  <si>
+    <t>Отвод коллекторный 3/4"x1/2" нар.-вн. (угольник)  (10 /110шт)</t>
+  </si>
+  <si>
     <t>331.00 руб.</t>
   </si>
   <si>
-    <t>VLC-713010</t>
-[...8 lines deleted...]
-    <t>397.00 руб.</t>
+    <t>VLC-713021</t>
+  </si>
+  <si>
+    <t>VTc.531.N.0604</t>
+  </si>
+  <si>
+    <t>Отвод коллекторный 1"x1/2" нар.-вн. (угольник) (10 /80шт)</t>
+  </si>
+  <si>
+    <t>436.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713046</t>
+  </si>
+  <si>
+    <t>VTc.701.N.04</t>
+  </si>
+  <si>
+    <t>Адаптер д/коллектора (конус-плоскость) 1/2"  (10 /2000шт)</t>
+  </si>
+  <si>
+    <t>53.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
+    <t>VLC-713047</t>
+  </si>
+  <si>
+    <t>VTc.701.NE.05</t>
+  </si>
+  <si>
+    <t>Адаптер д/коллектора (евроконус-плоскость) 3/4"  (10 /1500шт)</t>
+  </si>
+  <si>
+    <t>42.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713048</t>
+  </si>
+  <si>
+    <t>VTc.709.N.1604</t>
+  </si>
+  <si>
+    <t>Соединитель КОНУС коллекторный обжимной для полимерной PEX трубы 16 (2,0)   (10 /340шт)</t>
+  </si>
+  <si>
+    <t>161.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
-    <t>VLC-713020</t>
-[...64 lines deleted...]
-  <si>
     <t>VLC-713049</t>
   </si>
   <si>
     <t>VTc.710.N.1604</t>
   </si>
   <si>
     <t>Соединитель коллекторный обжимной для м./п. трубы 16 (2,0)   (10 /300шт)</t>
   </si>
   <si>
-    <t>152.00 руб.</t>
+    <t>166.00 руб.</t>
   </si>
   <si>
     <t>VLC-713050</t>
   </si>
   <si>
     <t>VTc.711.N.1504</t>
   </si>
   <si>
     <t>Соединитель коллекторный обжимной для медной трубы 15  (10 /420шт)</t>
   </si>
   <si>
-    <t>92.00 руб.</t>
+    <t>95.00 руб.</t>
   </si>
   <si>
     <t>VLC-713051</t>
   </si>
   <si>
     <t>VTc.712.N.1604</t>
   </si>
   <si>
     <t>Соединитель КОНУС  коллекторный пресс для м./п. трубы 16(2,0) х 1/2"  (10 /260шт)</t>
   </si>
   <si>
-    <t>248.00 руб.</t>
+    <t>270.00 руб.</t>
   </si>
   <si>
     <t>VLC-713052</t>
   </si>
   <si>
     <t>VTc.712.NE.1605</t>
   </si>
   <si>
     <t>Соединитель ЕВРОКОНУС коллекторный пресс для м./п. трубы 16(2,0) x 3/4 (евроконус)  (10 /200шт)</t>
   </si>
   <si>
-    <t>337.00 руб.</t>
+    <t>367.00 руб.</t>
   </si>
   <si>
     <t>VLC-713053</t>
   </si>
   <si>
     <t>VTc.720.NE.0005</t>
   </si>
   <si>
     <t>Кран для коллектора (евроконус)   (8 /96шт)</t>
   </si>
   <si>
-    <t>617.00 руб.</t>
+    <t>673.00 руб.</t>
   </si>
   <si>
     <t>VLC-900300</t>
   </si>
   <si>
     <t>VTc.709.N.1622</t>
   </si>
   <si>
     <t>Соединитель КОНУС коллекторный обжимной для полимерной PEX трубы 16 (2,2)</t>
   </si>
   <si>
-    <t>141.00 руб.</t>
+    <t>153.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900301</t>
   </si>
   <si>
     <t>VTc.720.NEI.0005</t>
   </si>
   <si>
     <t>Кран для коллектора (евроконус) 501398VA</t>
   </si>
   <si>
     <t>1 166.00 руб.</t>
   </si>
   <si>
     <t>VLC-900479</t>
   </si>
   <si>
     <t>VT.0681.NE.050505</t>
   </si>
   <si>
     <t>Коллекторный разделитель потока вн.р. 3/4"(EK)- 2 вых. х нар.р. 3/4"(EK)</t>
   </si>
   <si>
     <t>448.00 руб.</t>
   </si>
   <si>
     <t>VLC-900545</t>
   </si>
   <si>
     <t>VTc.712.NE.2005</t>
   </si>
   <si>
     <t>Соединитель ЕВРОКОНУС коллекторный евроконус/пресс для м./п. трубы 20(2,0) x 3/4 (евроконус)</t>
   </si>
   <si>
-    <t>350.00 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>382.00 руб.</t>
   </si>
   <si>
     <t>VLC-900653</t>
   </si>
   <si>
     <t>VTr.585.N.0402</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная 1/2" х 1/4"</t>
   </si>
   <si>
-    <t>66.00 руб.</t>
+    <t>71.00 руб.</t>
   </si>
   <si>
     <t>VLC-900654</t>
   </si>
   <si>
     <t>VTr.585.N.0502</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная 3/4" х 1/4"</t>
   </si>
   <si>
-    <t>105.00 руб.</t>
+    <t>114.00 руб.</t>
   </si>
   <si>
     <t>VLC-901003</t>
   </si>
   <si>
     <t>VTc.630.N.0504</t>
   </si>
   <si>
     <t>Тройник коллекторный с вращающимся штуцером 3/4"х1/2"х1/2" нар.-вн.-вн.</t>
   </si>
   <si>
-    <t>433.00 руб.</t>
+    <t>446.00 руб.</t>
   </si>
   <si>
     <t>VLC-901004</t>
   </si>
   <si>
     <t>VTc.630.N.0604</t>
   </si>
   <si>
     <t>Тройник коллекторный с вращающимся штуцером 1"х1/2"х1/2" нар.-вн.-вн.</t>
   </si>
   <si>
     <t>585.00 руб.</t>
   </si>
   <si>
     <t>VLC-901005</t>
   </si>
   <si>
     <t>VTc.631.N.0504</t>
   </si>
   <si>
     <t>Отвод коллекторный с вращающимся штуцером 3/4"х1/2"  нар.-вн.</t>
   </si>
   <si>
-    <t>514.00 руб.</t>
+    <t>529.00 руб.</t>
   </si>
   <si>
     <t>VLC-901006</t>
   </si>
   <si>
     <t>VTc.631.N.0604</t>
   </si>
   <si>
     <t>Отвод коллекторный с вращающимся штуцером 1"х1/2" нар.-вн.</t>
   </si>
   <si>
-    <t>663.00 руб.</t>
+    <t>683.00 руб.</t>
   </si>
   <si>
     <t>VLC-901030</t>
   </si>
   <si>
     <t>VTr.585.N.0401</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная 1/2"х1/8" нар.-вн.</t>
   </si>
   <si>
-    <t>100.00 руб.</t>
+    <t>108.00 руб.</t>
   </si>
   <si>
     <t>VLC-901081</t>
   </si>
   <si>
     <t>VTr.584.N.0006</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель коллекторный 1 х 1" нар.-нар.</t>
   </si>
   <si>
-    <t>343.00 руб.</t>
+    <t>373.00 руб.</t>
   </si>
   <si>
     <t>VLC-901082</t>
   </si>
   <si>
     <t>VTr.584.N.0008</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель коллекторный 1 1/2"х1 1/2" нар.-нар.</t>
   </si>
   <si>
-    <t>615.00 руб.</t>
+    <t>671.00 руб.</t>
   </si>
   <si>
     <t>VLC-901083</t>
   </si>
   <si>
     <t>VTr.585.N.0604</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная  1"х1/2" нар.-вн.</t>
   </si>
   <si>
-    <t>192.00 руб.</t>
+    <t>210.00 руб.</t>
   </si>
   <si>
     <t>VLC-901084</t>
   </si>
   <si>
     <t>VTr.585.N.0605</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная  1"х3/4"  нар.-вн.</t>
   </si>
   <si>
-    <t>185.00 руб.</t>
+    <t>201.00 руб.</t>
   </si>
   <si>
     <t>VLC-901085</t>
   </si>
   <si>
     <t>VTr.585.N.0805</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная 1 1/2"х3/4"  нар.-вн.</t>
   </si>
   <si>
-    <t>404.00 руб.</t>
+    <t>440.00 руб.</t>
   </si>
   <si>
     <t>VLC-901086</t>
   </si>
   <si>
     <t>VTr.585.N.0806</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная 1 1/2"х1"  нар.-вн.</t>
   </si>
   <si>
-    <t>413.00 руб.</t>
+    <t>450.00 руб.</t>
   </si>
   <si>
     <t>VLC-901087</t>
   </si>
   <si>
     <t>VTr.585.N.0807</t>
   </si>
   <si>
     <t>Фитинг резьбовой, футорка коллекторная 1 1/2"х1 1/4"  нар.-вн.</t>
   </si>
   <si>
-    <t>390.00 руб.</t>
+    <t>441.00 руб.</t>
   </si>
   <si>
     <t>VLC-901088</t>
   </si>
   <si>
     <t>VTr.601.N.0604</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель переходной коллекторный  1"х1/2" нар.-нар.</t>
   </si>
   <si>
-    <t>235.00 руб.</t>
+    <t>256.00 руб.</t>
   </si>
   <si>
     <t>VLC-901089</t>
   </si>
   <si>
     <t>VTr.601.N.0605</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель переходной коллекторный  1"х3/4" нар.-нар.</t>
   </si>
   <si>
-    <t>239.00 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-901090</t>
   </si>
   <si>
     <t>VTr.601.N.0805</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель переходной коллекторный  1 1/2"х3/4" нар.-нар.</t>
   </si>
   <si>
-    <t>474.00 руб.</t>
+    <t>516.00 руб.</t>
   </si>
   <si>
     <t>VLC-901091</t>
   </si>
   <si>
     <t>VTr.601.N.0806</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель переходной коллекторный  1 1/2"х1" нар.-нар.</t>
   </si>
   <si>
-    <t>499.00 руб.</t>
+    <t>543.00 руб.</t>
   </si>
   <si>
     <t>VLC-901092</t>
   </si>
   <si>
     <t>VTr.601.N.0807</t>
   </si>
   <si>
     <t>Фитинг резьбовой, ниппель переходной коллекторный  1 1/2"х1 1/4" нар.-нар.</t>
   </si>
   <si>
-    <t>527.00 руб.</t>
+    <t>574.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2311,52 +2308,52 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*29.40</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>829320</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*38.22</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829360</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -2429,1241 +2426,1241 @@
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*331.00</f>
+        <f>J9*361.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820587</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*397.00</f>
+        <f>J10*432.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820597</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*304.00</f>
+        <f>J11*331.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820598</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*400.00</f>
+        <f>J12*436.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820623</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*49.00</f>
+        <f>J13*53.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820624</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>27</v>
+      </c>
+      <c r="H14" s="2">
+        <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*42.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820625</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="G15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*154.00</f>
+        <f>J15*161.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820626</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*152.00</f>
+        <f>J16*166.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820627</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*92.00</f>
+        <f>J17*95.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820628</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*248.00</f>
+        <f>J18*270.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820629</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*337.00</f>
+        <f>J19*367.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820630</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*617.00</f>
+        <f>J20*673.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836291</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*141.00</f>
+        <f>J21*153.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>836292</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1166.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869369</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*448.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879986</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*350.00</f>
+        <f>J24*382.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889983</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*66.00</f>
+        <f>J25*71.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889984</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*105.00</f>
+        <f>J26*114.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>890051</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G27" s="2">
         <v>5</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*433.00</f>
+        <f>J27*446.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890052</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*585.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890053</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="2">
         <v>5</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*514.00</f>
+        <f>J29*529.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890054</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*663.00</f>
+        <f>J30*683.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890078</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G31" s="2">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*100.00</f>
+        <f>J31*108.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890104</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*343.00</f>
+        <f>J32*373.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890105</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="2">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*615.00</f>
+        <f>J33*671.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>890106</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*192.00</f>
+        <f>J34*210.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>890107</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="2">
         <v>10</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*185.00</f>
+        <f>J35*201.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>890108</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*404.00</f>
+        <f>J36*440.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>890109</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*413.00</f>
+        <f>J37*450.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>890110</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G38" s="2">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*390.00</f>
+        <f>J38*441.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>890111</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G39" s="2">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*235.00</f>
+        <f>J39*256.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>890112</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>163</v>
+        <v>74</v>
       </c>
       <c r="G40" s="2">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*239.00</f>
+        <f>J40*270.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>890113</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>165</v>
       </c>
-      <c r="E41" s="2" t="s">
+      <c r="F41" s="2" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="G41" s="2">
         <v>5</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*474.00</f>
+        <f>J41*516.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890114</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="G42" s="2">
         <v>5</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*499.00</f>
+        <f>J42*543.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>890115</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G43" s="2">
         <v>7</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*527.00</f>
+        <f>J43*574.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>