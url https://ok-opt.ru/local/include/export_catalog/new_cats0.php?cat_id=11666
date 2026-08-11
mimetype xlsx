--- v1 (2026-06-21)
+++ v2 (2026-08-11)
@@ -66,164 +66,167 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллектора для воды</t>
   </si>
   <si>
     <t>Комплектующие</t>
   </si>
   <si>
     <t>Фитинги для коллекторов</t>
   </si>
   <si>
     <t>FRK-220043</t>
   </si>
   <si>
     <t>VRZ16</t>
   </si>
   <si>
     <t>Адаптер для коллектора 1/2</t>
   </si>
   <si>
-    <t>29.40 руб.</t>
+    <t>30.20 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FRK-220044</t>
   </si>
   <si>
     <t>VRZ20</t>
   </si>
   <si>
     <t>Адаптер для коллектора 3/4</t>
   </si>
   <si>
-    <t>38.22 руб.</t>
+    <t>40.76 руб.</t>
   </si>
   <si>
     <t>FRK-220045</t>
   </si>
   <si>
     <t>VRD21</t>
   </si>
   <si>
     <t>Заглушка коллектора FAR (VR402-405) 3/4 вн.р с доп. уплонением</t>
   </si>
   <si>
-    <t>129.36 руб.</t>
+    <t>134.37 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FRK-220046</t>
+  </si>
+  <si>
+    <t>VRD22</t>
+  </si>
+  <si>
+    <t>Заглушка  коллектора FAR (VR402-405) 3/4 нар.р с доп. уплонением</t>
+  </si>
+  <si>
+    <t>166.08 руб.</t>
+  </si>
+  <si>
+    <t>VLC-713009</t>
+  </si>
+  <si>
+    <t>VTc.530.N.050404</t>
+  </si>
+  <si>
+    <t>Тройник коллекторный 3/4"x1/2"x1/2" нар.-вн.-вн.  (10 /100шт)</t>
+  </si>
+  <si>
+    <t>361.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FRK-220046</t>
-[...20 lines deleted...]
-    <t>361.00 руб.</t>
+    <t>&gt;100</t>
   </si>
   <si>
     <t>VLC-713010</t>
   </si>
   <si>
     <t>VTc.530.N.060404</t>
   </si>
   <si>
     <t>Тройник коллекторный 1"x1/2"x1/2" нар.-вн.-вн. (10 /80шт)</t>
   </si>
   <si>
     <t>432.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
+    <t>&gt;1000</t>
   </si>
   <si>
     <t>VLC-713020</t>
   </si>
   <si>
     <t>VTc.531.N.0504</t>
   </si>
   <si>
     <t>Отвод коллекторный 3/4"x1/2" нар.-вн. (угольник)  (10 /110шт)</t>
   </si>
   <si>
     <t>331.00 руб.</t>
   </si>
   <si>
     <t>VLC-713021</t>
   </si>
   <si>
     <t>VTc.531.N.0604</t>
   </si>
   <si>
     <t>Отвод коллекторный 1"x1/2" нар.-вн. (угольник) (10 /80шт)</t>
   </si>
   <si>
     <t>436.00 руб.</t>
   </si>
   <si>
     <t>VLC-713046</t>
   </si>
   <si>
     <t>VTc.701.N.04</t>
   </si>
   <si>
     <t>Адаптер д/коллектора (конус-плоскость) 1/2"  (10 /2000шт)</t>
   </si>
   <si>
     <t>53.00 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-713047</t>
   </si>
   <si>
     <t>VTc.701.NE.05</t>
   </si>
   <si>
     <t>Адаптер д/коллектора (евроконус-плоскость) 3/4"  (10 /1500шт)</t>
   </si>
   <si>
     <t>42.00 руб.</t>
   </si>
   <si>
     <t>VLC-713048</t>
   </si>
   <si>
     <t>VTc.709.N.1604</t>
   </si>
   <si>
     <t>Соединитель КОНУС коллекторный обжимной для полимерной PEX трубы 16 (2,0)   (10 /340шт)</t>
   </si>
   <si>
     <t>161.00 руб.</t>
   </si>
   <si>
     <t>&gt;500</t>
@@ -277,53 +280,50 @@
     <t>367.00 руб.</t>
   </si>
   <si>
     <t>VLC-713053</t>
   </si>
   <si>
     <t>VTc.720.NE.0005</t>
   </si>
   <si>
     <t>Кран для коллектора (евроконус)   (8 /96шт)</t>
   </si>
   <si>
     <t>673.00 руб.</t>
   </si>
   <si>
     <t>VLC-900300</t>
   </si>
   <si>
     <t>VTc.709.N.1622</t>
   </si>
   <si>
     <t>Соединитель КОНУС коллекторный обжимной для полимерной PEX трубы 16 (2,2)</t>
   </si>
   <si>
     <t>153.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-900301</t>
   </si>
   <si>
     <t>VTc.720.NEI.0005</t>
   </si>
   <si>
     <t>Кран для коллектора (евроконус) 501398VA</t>
   </si>
   <si>
     <t>1 166.00 руб.</t>
   </si>
   <si>
     <t>VLC-900479</t>
   </si>
   <si>
     <t>VT.0681.NE.050505</t>
   </si>
   <si>
     <t>Коллекторный разделитель потока вн.р. 3/4"(EK)- 2 вых. х нар.р. 3/4"(EK)</t>
   </si>
   <si>
     <t>448.00 руб.</t>
   </si>
@@ -2286,1372 +2286,1372 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*29.40</f>
+        <f>J5*30.20</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>829320</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*38.22</f>
+        <f>J6*40.76</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>829360</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*129.36</f>
+        <f>J7*134.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>829361</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*157.29</f>
+        <f>J8*166.08</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820586</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*361.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820587</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*432.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820597</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>46</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*331.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820598</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*436.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820623</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*53.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820624</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>36</v>
+      </c>
+      <c r="H14" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*42.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820625</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*161.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820626</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*166.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820627</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*95.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820628</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>27</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*270.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820629</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*367.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820630</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*673.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836291</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*153.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>836292</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1166.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>869369</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G23" s="2">
         <v>6</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*448.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879986</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*382.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>889983</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*71.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>889984</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
-      <c r="H26" s="2" t="s">
-        <v>17</v>
+      <c r="H26" s="2">
+        <v>6</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*114.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>890051</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="G27" s="2">
-        <v>5</v>
+      <c r="G27" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*446.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890052</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*585.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>890053</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="G29" s="2">
-        <v>5</v>
+      <c r="G29" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*529.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>890054</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G30" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*683.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>890078</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G31" s="2">
         <v>10</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*108.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>890104</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>10</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*373.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>890105</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G33" s="2">
         <v>10</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*671.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>890106</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*210.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>890107</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G35" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*201.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>890108</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*440.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>890109</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*450.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>890110</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G38" s="2">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*441.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>890111</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G39" s="2">
         <v>10</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*256.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>890112</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G40" s="2">
         <v>10</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*270.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>890113</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G41" s="2">
         <v>5</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*516.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>890114</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G42" s="2">
         <v>5</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*543.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>890115</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G43" s="2">
         <v>7</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*574.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">