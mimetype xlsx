--- v0 (2026-03-11)
+++ v1 (2026-05-02)
@@ -16,530 +16,545 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Коллекторные шкафы</t>
   </si>
   <si>
     <t>Коллекторные шкафы VALTEC</t>
   </si>
   <si>
     <t>VLC-711001</t>
   </si>
   <si>
     <t>VTc.540.0.01</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ1 (670-760/494/125-195)</t>
   </si>
   <si>
-    <t>4 397.00 руб.</t>
+    <t>4 617.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-711002</t>
   </si>
   <si>
     <t>VTc.540.0.02</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ2 (670-760/594/125-195)</t>
   </si>
   <si>
-    <t>4 767.00 руб.</t>
+    <t>5 006.00 руб.</t>
   </si>
   <si>
     <t>VLC-711003</t>
   </si>
   <si>
     <t>VTc.540.0.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ3 (670-760/744/125-195)</t>
   </si>
   <si>
-    <t>5 453.00 руб.</t>
+    <t>5 727.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-711004</t>
+  </si>
+  <si>
+    <t>VTc.540.0.04</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРВ4 (670-760/894/125-195)</t>
+  </si>
+  <si>
+    <t>6 923.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-711005</t>
+  </si>
+  <si>
+    <t>VTc.540.0.05</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРВ5 (670-760/1044/125-195)</t>
+  </si>
+  <si>
+    <t>7 875.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-711006</t>
+  </si>
+  <si>
+    <t>VTc.540.0.06</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРВ6 (670-760/1194/125-195)</t>
+  </si>
+  <si>
+    <t>8 903.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-711007</t>
+  </si>
+  <si>
+    <t>VTc.540.0.07</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРВ7 (670-760/1344/125-195)</t>
+  </si>
+  <si>
+    <t>11 410.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-711015</t>
+  </si>
+  <si>
+    <t>VTc.541.0.01</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРН1 (651-691/454/120)</t>
+  </si>
+  <si>
+    <t>3 925.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>VLC-711016</t>
+  </si>
+  <si>
+    <t>VTc.541.0.02</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРН2 (651-691/554/120)</t>
+  </si>
+  <si>
+    <t>4 305.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>VLC-711017</t>
+  </si>
+  <si>
+    <t>VTc.541.0.03</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРН3 (651-691/704/120)</t>
+  </si>
+  <si>
+    <t>4 995.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-711018</t>
+  </si>
+  <si>
+    <t>VTc.541.0.04</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРН4 (651-691/854/120)</t>
+  </si>
+  <si>
+    <t>6 363.00 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>VLC-711004</t>
-[...97 lines deleted...]
-  <si>
     <t>VLC-711019</t>
   </si>
   <si>
     <t>VTc.541.0.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН5 (651-691/1004/120)</t>
   </si>
   <si>
-    <t>6 886.00 руб.</t>
+    <t>7 230.00 руб.</t>
   </si>
   <si>
     <t>VLC-711020</t>
   </si>
   <si>
     <t>VTc.541.0.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН6 (651-691/1154/120)</t>
   </si>
   <si>
-    <t>7 672.00 руб.</t>
+    <t>8 056.00 руб.</t>
   </si>
   <si>
     <t>VLC-711021</t>
   </si>
   <si>
     <t>VTc.541.0.07</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН7 (651-691/1304/120)</t>
   </si>
   <si>
-    <t>9 719.00 руб.</t>
+    <t>10 204.00 руб.</t>
   </si>
   <si>
     <t>VLC-711022</t>
   </si>
   <si>
     <t>VTc.541.D.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНГ3 (651-691/704/135)</t>
   </si>
   <si>
-    <t>7 411.00 руб.</t>
+    <t>7 782.00 руб.</t>
   </si>
   <si>
     <t>VLC-711023</t>
   </si>
   <si>
     <t>VTc.541.D.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНГ4 (651-691/854/135)</t>
   </si>
   <si>
-    <t>8 957.00 руб.</t>
+    <t>9 406.00 руб.</t>
   </si>
   <si>
     <t>VLC-711024</t>
   </si>
   <si>
     <t>VTc.541.D.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНГ5 (651-691/1004/135)</t>
   </si>
   <si>
-    <t>10 108.00 руб.</t>
+    <t>10 614.00 руб.</t>
   </si>
   <si>
     <t>VLC-711025</t>
   </si>
   <si>
     <t>VTc.541.D.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНГ6 (651-691/1154/135)</t>
   </si>
   <si>
-    <t>11 607.00 руб.</t>
+    <t>12 187.00 руб.</t>
   </si>
   <si>
     <t>VLC-711026</t>
   </si>
   <si>
     <t>VTc.541.D.07</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНГ7 (651-691/1304/135)</t>
   </si>
   <si>
-    <t>13 928.00 руб.</t>
+    <t>14 623.00 руб.</t>
   </si>
   <si>
     <t>VLC-711027</t>
   </si>
   <si>
     <t>VTc.541.U.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНУ3 (650/700/180)</t>
   </si>
   <si>
-    <t>9 702.00 руб.</t>
+    <t>10 187.00 руб.</t>
   </si>
   <si>
     <t>VLC-711028</t>
   </si>
   <si>
     <t>VTc.541.U.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНУ4 (650/850/180)</t>
   </si>
   <si>
-    <t>11 534.00 руб.</t>
+    <t>12 111.00 руб.</t>
   </si>
   <si>
     <t>VLC-711029</t>
   </si>
   <si>
     <t>VTc.541.U.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНУ5 (650/1000/180)</t>
   </si>
   <si>
-    <t>13 095.00 руб.</t>
+    <t>13 750.00 руб.</t>
   </si>
   <si>
     <t>VLC-711030</t>
   </si>
   <si>
     <t>VTc.541.U.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНУ6 (650/1150/180)</t>
   </si>
   <si>
-    <t>14 033.00 руб.</t>
+    <t>14 736.00 руб.</t>
   </si>
   <si>
     <t>VLC-711031</t>
   </si>
   <si>
     <t>VTc.541.U.07</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРНУ7 (650/1300/180)</t>
   </si>
   <si>
-    <t>16 147.00 руб.</t>
+    <t>16 954.00 руб.</t>
   </si>
   <si>
     <t>VLC-900877</t>
   </si>
   <si>
     <t>VTc.540.H.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ 140-3 (высокий)</t>
   </si>
   <si>
-    <t>9 714.00 руб.</t>
+    <t>10 199.00 руб.</t>
   </si>
   <si>
     <t>VLC-900878</t>
   </si>
   <si>
     <t>VTc.540.H.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ 140-4 (высокий)</t>
   </si>
   <si>
-    <t>11 752.00 руб.</t>
+    <t>12 340.00 руб.</t>
   </si>
   <si>
     <t>VLC-900879</t>
   </si>
   <si>
     <t>VTc.541.H.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН 180-3 (высокий)</t>
   </si>
   <si>
-    <t>13 413.00 руб.</t>
+    <t>14 084.00 руб.</t>
   </si>
   <si>
     <t>VLC-900927</t>
   </si>
   <si>
     <t>VTc.540.H.02</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ 140-2 (высокий)</t>
   </si>
   <si>
-    <t>8 453.00 руб.</t>
+    <t>8 875.00 руб.</t>
   </si>
   <si>
     <t>VLC-900928</t>
   </si>
   <si>
     <t>VTc.540.H.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ 140-5 (высокий)</t>
   </si>
   <si>
-    <t>14 366.00 руб.</t>
+    <t>15 443.00 руб.</t>
   </si>
   <si>
     <t>VLC-900929</t>
   </si>
   <si>
     <t>VTc.540.H.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ 140-6 (высокий)</t>
   </si>
   <si>
-    <t>14 942.00 руб.</t>
+    <t>16 063.00 руб.</t>
   </si>
   <si>
     <t>VLC-900930</t>
   </si>
   <si>
     <t>VTc.540.H.07</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ 140-7 (высокий)</t>
   </si>
   <si>
-    <t>18 987.00 руб.</t>
+    <t>20 545.00 руб.</t>
   </si>
   <si>
     <t>VLC-900931</t>
   </si>
   <si>
     <t>VTc.541.H.02</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН 180-2 (высокий)</t>
   </si>
   <si>
-    <t>11 364.00 руб.</t>
+    <t>11 932.00 руб.</t>
   </si>
   <si>
     <t>VLC-900932</t>
   </si>
   <si>
     <t>VTc.541.H.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН 180-4 (высокий)</t>
   </si>
   <si>
-    <t>15 943.00 руб.</t>
+    <t>16 741.00 руб.</t>
   </si>
   <si>
     <t>VLC-900933</t>
   </si>
   <si>
     <t>VTc.541.H.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН 180-5 (высокий)</t>
   </si>
   <si>
-    <t>20 507.00 руб.</t>
+    <t>21 532.00 руб.</t>
   </si>
   <si>
     <t>VLC-900934</t>
   </si>
   <si>
     <t>VTc.541.H.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН 180-6 (высокий)</t>
   </si>
   <si>
-    <t>22 048.00 руб.</t>
+    <t>23 151.00 руб.</t>
   </si>
   <si>
     <t>VLC-900935</t>
   </si>
   <si>
     <t>VTc.541.H.07</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН 180-7 (высокий)</t>
   </si>
   <si>
-    <t>24 624.00 руб.</t>
+    <t>25 854.00 руб.</t>
+  </si>
+  <si>
+    <t>VLC-901078</t>
+  </si>
+  <si>
+    <t>VTc.540.0.00</t>
+  </si>
+  <si>
+    <t>Шкаф коллекторный ШРВ0</t>
+  </si>
+  <si>
+    <t>4 288.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -622,51 +637,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe92_86a5_11e9_8101_003048fd731b_409a6958_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe94_86a5_11e9_8101_003048fd731b_409a6959_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe96_86a5_11e9_8101_003048fd731b_409a695a_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe98_86a5_11e9_8101_003048fd731b_409a695b_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe9a_86a5_11e9_8101_003048fd731b_409a695c_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe9c_86a5_11e9_8101_003048fd731b_409a695d_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe9e_86a5_11e9_8101_003048fd731b_409a695e_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feae_86a5_11e9_8101_003048fd731b_4396be6a_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb0_86a5_11e9_8101_003048fd731b_4396be6d_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb2_86a5_11e9_8101_003048fd731b_4396be70_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb4_86a5_11e9_8101_003048fd731b_4396be73_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb6_86a5_11e9_8101_003048fd731b_4396be76_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb8_86a5_11e9_8101_003048fd731b_4396be79_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feba_86a5_11e9_8101_003048fd731b_4396be7c_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7febc_86a5_11e9_8101_003048fd731b_409a696d_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7febe_86a5_11e9_8101_003048fd731b_409a696e_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fec0_86a5_11e9_8101_003048fd731b_409a696f_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fec2_86a5_11e9_8101_003048fd731b_409a6970_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fec4_86a5_11e9_8101_003048fd731b_409a6971_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac39_ffbc_11e9_810b_003048fd731b_409a6972_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac3b_ffbc_11e9_810b_003048fd731b_409a6973_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac3d_ffbc_11e9_810b_003048fd731b_409a6974_281f_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac3f_ffbc_11e9_810b_003048fd731b_409a6975_281f_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac41_ffbc_11e9_810b_003048fd731b_409a6976_281f_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f63_9e75_11ef_a670_047c1617b143_49c4af91_056a_11f0_a6fc_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f65_9e75_11ef_a670_047c1617b143_49c4af92_056a_11f0_a6fc_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f67_9e75_11ef_a670_047c1617b143_49c4af93_056a_11f0_a6fc_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385874_ce99_11ef_a6b4_047c1617b143_1b5db4a0_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385876_ce99_11ef_a6b4_047c1617b143_1b5db4a1_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385878_ce99_11ef_a6b4_047c1617b143_1b5db4a2_f93d_11ef_a6ea_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38587a_ce99_11ef_a6b4_047c1617b143_1b5db4a3_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38587c_ce99_11ef_a6b4_047c1617b143_1b5db4a4_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38587e_ce99_11ef_a6b4_047c1617b143_1b5db4a5_f93d_11ef_a6ea_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385880_ce99_11ef_a6b4_047c1617b143_1b5db4a6_f93d_11ef_a6ea_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385882_ce99_11ef_a6b4_047c1617b143_1b5db4a7_f93d_11ef_a6ea_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385884_ce99_11ef_a6b4_047c1617b143_1b5db4a8_f93d_11ef_a6ea_047c1617b14336.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe92_86a5_11e9_8101_003048fd731b_409a6958_281f_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe94_86a5_11e9_8101_003048fd731b_409a6959_281f_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe96_86a5_11e9_8101_003048fd731b_409a695a_281f_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe98_86a5_11e9_8101_003048fd731b_409a695b_281f_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe9a_86a5_11e9_8101_003048fd731b_409a695c_281f_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe9c_86a5_11e9_8101_003048fd731b_409a695d_281f_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fe9e_86a5_11e9_8101_003048fd731b_409a695e_281f_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feae_86a5_11e9_8101_003048fd731b_4396be6a_0312_11ef_a5a4_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb0_86a5_11e9_8101_003048fd731b_4396be6d_0312_11ef_a5a4_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb2_86a5_11e9_8101_003048fd731b_4396be70_0312_11ef_a5a4_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb4_86a5_11e9_8101_003048fd731b_4396be73_0312_11ef_a5a4_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb6_86a5_11e9_8101_003048fd731b_4396be76_0312_11ef_a5a4_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feb8_86a5_11e9_8101_003048fd731b_4396be79_0312_11ef_a5a4_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7feba_86a5_11e9_8101_003048fd731b_4396be7c_0312_11ef_a5a4_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7febc_86a5_11e9_8101_003048fd731b_409a696d_281f_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7febe_86a5_11e9_8101_003048fd731b_409a696e_281f_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fec0_86a5_11e9_8101_003048fd731b_409a696f_281f_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fec2_86a5_11e9_8101_003048fd731b_409a6970_281f_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7fec4_86a5_11e9_8101_003048fd731b_409a6971_281f_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac39_ffbc_11e9_810b_003048fd731b_409a6972_281f_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac3b_ffbc_11e9_810b_003048fd731b_409a6973_281f_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac3d_ffbc_11e9_810b_003048fd731b_409a6974_281f_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac3f_ffbc_11e9_810b_003048fd731b_409a6975_281f_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac41_ffbc_11e9_810b_003048fd731b_409a6976_281f_11ed_a30f_00259070b48724.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f63_9e75_11ef_a670_047c1617b143_49c4af91_056a_11f0_a6fc_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f65_9e75_11ef_a670_047c1617b143_49c4af92_056a_11f0_a6fc_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef53f67_9e75_11ef_a670_047c1617b143_49c4af93_056a_11f0_a6fc_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385874_ce99_11ef_a6b4_047c1617b143_1b5db4a0_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385876_ce99_11ef_a6b4_047c1617b143_1b5db4a1_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385878_ce99_11ef_a6b4_047c1617b143_1b5db4a2_f93d_11ef_a6ea_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38587a_ce99_11ef_a6b4_047c1617b143_1b5db4a3_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38587c_ce99_11ef_a6b4_047c1617b143_1b5db4a4_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38587e_ce99_11ef_a6b4_047c1617b143_1b5db4a5_f93d_11ef_a6ea_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385880_ce99_11ef_a6b4_047c1617b143_1b5db4a6_f93d_11ef_a6ea_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385882_ce99_11ef_a6b4_047c1617b143_1b5db4a7_f93d_11ef_a6ea_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af385884_ce99_11ef_a6b4_047c1617b143_1b5db4a8_f93d_11ef_a6ea_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cd81_7932_11f0_a79f_047c1617b143_85576933_7c1e_11f0_a7a3_047c1617b14337.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1694,50 +1709,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2004,51 +2049,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L39"/>
+  <dimension ref="A1:L40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2056,51 +2101,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J39)</f>
+        <f>SUM(J2:J40)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2126,1279 +2171,1314 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*4397.00</f>
+        <f>J4*4617.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820668</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
-      <c r="H5" s="2" t="s">
-        <v>16</v>
+      <c r="H5" s="2">
+        <v>5</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*4767.00</f>
+        <f>J5*5006.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820669</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*5453.00</f>
+        <f>J6*5727.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820670</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*6593.00</f>
+        <f>J7*6923.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820671</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*7499.00</f>
+        <f>J8*7875.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820672</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>16</v>
+      <c r="H9" s="2">
+        <v>7</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*8479.00</f>
+        <f>J9*8903.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820673</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*10867.00</f>
+        <f>J10*11410.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820681</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3738.00</f>
+        <f>J11*3925.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820682</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="G12" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*4100.00</f>
+        <f>J12*4305.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820683</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*4758.00</f>
+        <f>J13*4995.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820684</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*6061.00</f>
+        <f>J14*6363.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820685</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*6886.00</f>
+        <f>J15*7230.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820686</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*7672.00</f>
+        <f>J16*8056.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820687</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*9719.00</f>
+        <f>J17*10204.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820688</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*7411.00</f>
+        <f>J18*7782.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820689</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8957.00</f>
+        <f>J19*9406.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820690</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*10108.00</f>
+        <f>J20*10614.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820691</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*11607.00</f>
+        <f>J21*12187.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820692</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
-      <c r="H22" s="2">
-        <v>0</v>
+      <c r="H22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*13928.00</f>
+        <f>J22*14623.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824491</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*9702.00</f>
+        <f>J23*10187.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824492</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*11534.00</f>
+        <f>J24*12111.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824493</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*13095.00</f>
+        <f>J25*13750.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824494</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*14033.00</f>
+        <f>J26*14736.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824495</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*16147.00</f>
+        <f>J27*16954.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889990</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>1</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*9714.00</f>
+        <f>J28*10199.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889991</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*11752.00</f>
+        <f>J29*12340.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889992</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>5</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*13413.00</f>
+        <f>J30*14084.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889742</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*8453.00</f>
+        <f>J31*8875.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>889743</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*14366.00</f>
+        <f>J32*15443.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>889744</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*14942.00</f>
+        <f>J33*16063.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>889745</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*18987.00</f>
+        <f>J34*20545.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>889746</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>3</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*11364.00</f>
+        <f>J35*11932.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>889747</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*15943.00</f>
+        <f>J36*16741.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>889748</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*20507.00</f>
+        <f>J37*21532.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>889749</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*22048.00</f>
+        <f>J38*23151.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>889750</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*24624.00</f>
+        <f>J39*25854.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>956457</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*4288.00</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">