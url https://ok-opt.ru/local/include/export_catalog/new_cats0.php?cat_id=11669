--- v1 (2026-05-02)
+++ v2 (2026-06-17)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -156,93 +156,87 @@
   <si>
     <t>VLC-711007</t>
   </si>
   <si>
     <t>VTc.540.0.07</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ7 (670-760/1344/125-195)</t>
   </si>
   <si>
     <t>11 410.00 руб.</t>
   </si>
   <si>
     <t>VLC-711015</t>
   </si>
   <si>
     <t>VTc.541.0.01</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН1 (651-691/454/120)</t>
   </si>
   <si>
     <t>3 925.00 руб.</t>
   </si>
   <si>
-    <t>&gt;100</t>
-[...1 lines deleted...]
-  <si>
     <t>VLC-711016</t>
   </si>
   <si>
     <t>VTc.541.0.02</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН2 (651-691/554/120)</t>
   </si>
   <si>
     <t>4 305.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-711017</t>
   </si>
   <si>
     <t>VTc.541.0.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН3 (651-691/704/120)</t>
   </si>
   <si>
     <t>4 995.00 руб.</t>
   </si>
   <si>
     <t>VLC-711018</t>
   </si>
   <si>
     <t>VTc.541.0.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН4 (651-691/854/120)</t>
   </si>
   <si>
     <t>6 363.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;25</t>
   </si>
   <si>
     <t>VLC-711019</t>
   </si>
   <si>
     <t>VTc.541.0.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН5 (651-691/1004/120)</t>
   </si>
   <si>
     <t>7 230.00 руб.</t>
   </si>
   <si>
     <t>VLC-711020</t>
   </si>
   <si>
     <t>VTc.541.0.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН6 (651-691/1154/120)</t>
   </si>
   <si>
     <t>8 056.00 руб.</t>
   </si>
@@ -2196,1271 +2190,1271 @@
         <f>J4*4617.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820668</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
-      <c r="H5" s="2">
-        <v>5</v>
+      <c r="H5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*5006.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820669</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
-      <c r="H6" s="2" t="s">
-        <v>16</v>
+      <c r="H6" s="2">
+        <v>9</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*5727.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820670</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
-      <c r="H7" s="2" t="s">
-        <v>16</v>
+      <c r="H7" s="2">
+        <v>3</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*6923.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820671</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
-      <c r="H8" s="2" t="s">
-        <v>16</v>
+      <c r="H8" s="2">
+        <v>8</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*7875.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820672</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
-      <c r="H9" s="2">
-        <v>7</v>
+      <c r="H9" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*8903.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820673</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*11410.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820681</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3925.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820682</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2">
+        <v>0</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4305.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820683</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2" t="s">
-        <v>16</v>
+      <c r="H13" s="2">
+        <v>1</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4995.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820684</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6363.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820685</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="E15" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
-      <c r="H15" s="2" t="s">
-        <v>16</v>
+      <c r="H15" s="2">
+        <v>3</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7230.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820686</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8056.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820687</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*10204.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820688</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="2" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*7782.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820689</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="F19" s="2" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9406.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820690</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="F20" s="2" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
-      <c r="H20" s="2" t="s">
-        <v>16</v>
+      <c r="H20" s="2">
+        <v>9</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*10614.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820691</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="F21" s="2" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*12187.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820692</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>5</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*14623.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824491</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*10187.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824492</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="F24" s="2" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12111.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824493</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="F25" s="2" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*13750.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824494</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="F26" s="2" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*14736.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824495</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="F27" s="2" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*16954.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889990</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="F28" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*10199.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889991</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F29" s="2" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*12340.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889992</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="F30" s="2" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>5</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*14084.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889742</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E31" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="F31" s="2" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*8875.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>889743</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F32" s="2" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*15443.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>889744</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="F33" s="2" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*16063.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>889745</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="F34" s="2" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*20545.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>889746</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="F35" s="2" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>3</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*11932.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>889747</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="F36" s="2" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*16741.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>889748</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E37" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="F37" s="2" t="s">
         <v>150</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*21532.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>889749</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E38" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="F38" s="2" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*23151.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>889750</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E39" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="F39" s="2" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*25854.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>956457</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="F40" s="2" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*4288.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>