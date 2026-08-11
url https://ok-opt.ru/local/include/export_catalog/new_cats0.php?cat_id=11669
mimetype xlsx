--- v2 (2026-06-17)
+++ v3 (2026-08-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -108,50 +108,53 @@
   <si>
     <t>VLC-711003</t>
   </si>
   <si>
     <t>VTc.540.0.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ3 (670-760/744/125-195)</t>
   </si>
   <si>
     <t>5 727.00 руб.</t>
   </si>
   <si>
     <t>VLC-711004</t>
   </si>
   <si>
     <t>VTc.540.0.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ4 (670-760/894/125-195)</t>
   </si>
   <si>
     <t>6 923.00 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>VLC-711005</t>
   </si>
   <si>
     <t>VTc.540.0.05</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ5 (670-760/1044/125-195)</t>
   </si>
   <si>
     <t>7 875.00 руб.</t>
   </si>
   <si>
     <t>VLC-711006</t>
   </si>
   <si>
     <t>VTc.540.0.06</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРВ6 (670-760/1194/125-195)</t>
   </si>
   <si>
     <t>8 903.00 руб.</t>
   </si>
   <si>
     <t>VLC-711007</t>
@@ -168,51 +171,51 @@
   <si>
     <t>VLC-711015</t>
   </si>
   <si>
     <t>VTc.541.0.01</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН1 (651-691/454/120)</t>
   </si>
   <si>
     <t>3 925.00 руб.</t>
   </si>
   <si>
     <t>VLC-711016</t>
   </si>
   <si>
     <t>VTc.541.0.02</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН2 (651-691/554/120)</t>
   </si>
   <si>
     <t>4 305.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-711017</t>
   </si>
   <si>
     <t>VTc.541.0.03</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН3 (651-691/704/120)</t>
   </si>
   <si>
     <t>4 995.00 руб.</t>
   </si>
   <si>
     <t>VLC-711018</t>
   </si>
   <si>
     <t>VTc.541.0.04</t>
   </si>
   <si>
     <t>Шкаф коллекторный ШРН4 (651-691/854/120)</t>
   </si>
   <si>
     <t>6 363.00 руб.</t>
   </si>
@@ -2260,1201 +2263,1201 @@
         <f>J6*5727.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820670</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
-      <c r="H7" s="2">
-        <v>3</v>
+      <c r="H7" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*6923.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820671</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
-      <c r="H8" s="2">
-        <v>8</v>
+      <c r="H8" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*7875.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820672</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*8903.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820673</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*11410.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820681</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3925.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820682</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4305.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820683</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
-      <c r="H13" s="2">
-        <v>1</v>
+      <c r="H13" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*4995.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820684</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*6363.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820685</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
-      <c r="H15" s="2">
-        <v>3</v>
+      <c r="H15" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*7230.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820686</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*8056.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820687</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*10204.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820688</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*7782.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820689</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*9406.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820690</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>0</v>
+      </c>
+      <c r="H20" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*10614.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820691</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
-      <c r="H21" s="2" t="s">
-        <v>16</v>
+      <c r="H21" s="2">
+        <v>4</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*12187.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>820692</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*14623.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824491</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*10187.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824492</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12111.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824493</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*13750.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824494</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*14736.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824495</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*16954.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>889990</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>5</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*10199.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>889991</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*12340.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>889992</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>5</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*14084.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>889742</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*8875.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>889743</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*15443.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>889744</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*16063.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>889745</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*20545.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>889746</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>3</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*11932.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>889747</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*16741.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>889748</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*21532.00</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>889749</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*23151.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>889750</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*25854.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>956457</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*4288.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>