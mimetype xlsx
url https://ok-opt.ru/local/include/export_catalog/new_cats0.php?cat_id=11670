--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -133,62 +133,62 @@
   <si>
     <t>соединительный элемент GEBO (нар рез) 2" AK (6шт)</t>
   </si>
   <si>
     <t>4 328.03 руб.</t>
   </si>
   <si>
     <t>FCS-110007</t>
   </si>
   <si>
     <t>соединительный элемент GEBO (вн рез) 1/2" IK (18шт)</t>
   </si>
   <si>
     <t>1 033.43 руб.</t>
   </si>
   <si>
     <t>FCS-110008</t>
   </si>
   <si>
     <t>соединительный элемент GEBO (вн рез) 3/4" IK (18шт)</t>
   </si>
   <si>
     <t>1 242.53 руб.</t>
   </si>
   <si>
+    <t>FCS-110009</t>
+  </si>
+  <si>
+    <t>соединительный элемент GEBO (вн рез) 1" IK (15шт)</t>
+  </si>
+  <si>
+    <t>1 548.36 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>FCS-110009</t>
-[...7 lines deleted...]
-  <si>
     <t>FCS-110010</t>
   </si>
   <si>
     <t>соединительный элемент GEBO (вн рез) 1 1/4" IK (10шт)</t>
   </si>
   <si>
     <t>FCS-110011</t>
   </si>
   <si>
     <t>соединительный элемент GEBO (вн рез) 1 1/2" IK (8шт)</t>
   </si>
   <si>
     <t>2 500.53 руб.</t>
   </si>
   <si>
     <t>FCS-110012</t>
   </si>
   <si>
     <t>соединительный элемент GEBO (вн рез) 2" IK (6шт)</t>
   </si>
   <si>
     <t>3 856.62 руб.</t>
   </si>
   <si>
     <t>FCS-110013</t>
@@ -325,255 +325,258 @@
   <si>
     <t>1 911.99 руб.</t>
   </si>
   <si>
     <t>FCS-120096</t>
   </si>
   <si>
     <t>угольник вн. вн. GEBO Platinum чугун. 1/2" / 90-4V</t>
   </si>
   <si>
     <t>87.72 руб.</t>
   </si>
   <si>
     <t>Обжимные фитинги VIEIR (ремонтные) из оцинкованного чугуна</t>
   </si>
   <si>
     <t>FCS-150001</t>
   </si>
   <si>
     <t>VR2057</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1/2" вн.р. (64/8шт)</t>
   </si>
   <si>
-    <t>534.14 руб.</t>
+    <t>531.30 руб.</t>
   </si>
   <si>
     <t>FCS-150004</t>
   </si>
   <si>
     <t>VR2063</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1 1/4" вн.р. (40/5шт)</t>
   </si>
   <si>
-    <t>1 484.74 руб.</t>
+    <t>1 476.86 руб.</t>
   </si>
   <si>
     <t>VER-000138</t>
   </si>
   <si>
     <t>VR2059</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1/2"x1/2" (64/8шт)</t>
   </si>
   <si>
-    <t>789.59 руб.</t>
+    <t>785.40 руб.</t>
   </si>
   <si>
     <t>VER-000219</t>
   </si>
   <si>
     <t>VR2060</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 3/4" вн.р. (64/8шт)</t>
   </si>
   <si>
-    <t>647.16 руб.</t>
+    <t>643.72 руб.</t>
   </si>
   <si>
     <t>VER-000220</t>
   </si>
   <si>
     <t>VR2061</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 3/4" нар. р. (64/8шт)</t>
   </si>
   <si>
-    <t>679.67 руб.</t>
+    <t>676.06 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
   </si>
   <si>
     <t>VER-000309</t>
   </si>
   <si>
     <t>VR2062</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 3/4"X3/4" (64/8шт)</t>
   </si>
   <si>
-    <t>1 029.57 руб.</t>
+    <t>1 024.10 руб.</t>
   </si>
   <si>
     <t>VER-000310</t>
   </si>
   <si>
     <t>VR2068</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1"X1"(40/5шт)</t>
   </si>
   <si>
-    <t>1 320.63 руб.</t>
+    <t>1 313.62 руб.</t>
   </si>
   <si>
     <t>VER-000311</t>
   </si>
   <si>
     <t>VR2066</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1" вн.р  (40/5шт)</t>
   </si>
   <si>
-    <t>862.36 руб.</t>
+    <t>857.78 руб.</t>
   </si>
   <si>
     <t>VER-000354</t>
   </si>
   <si>
     <t>VR2067</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1" нар.р. (40/5шт)</t>
   </si>
   <si>
-    <t>949.06 руб.</t>
+    <t>944.02 руб.</t>
   </si>
   <si>
     <t>VER-000518</t>
   </si>
   <si>
     <t>VR2064</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1 1/4" нар (40/1шт)</t>
   </si>
   <si>
-    <t>1 438.30 руб.</t>
+    <t>1 430.66 руб.</t>
   </si>
   <si>
     <t>VER-000936</t>
   </si>
   <si>
     <t>VR2058</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1/2"M (64/8шт)</t>
   </si>
   <si>
-    <t>507.82 руб.</t>
+    <t>505.12 руб.</t>
   </si>
   <si>
     <t>VER-001366</t>
   </si>
   <si>
     <t>VR2115</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1 1/2"F (2/1шт)</t>
   </si>
   <si>
-    <t>1 309.79 руб.</t>
+    <t>1 302.84 руб.</t>
   </si>
   <si>
     <t>VER-001367</t>
   </si>
   <si>
     <t>VR2116</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 2"F (2/1шт)</t>
   </si>
   <si>
-    <t>2 255.76 руб.</t>
+    <t>2 243.78 руб.</t>
   </si>
   <si>
     <t>VER-001368</t>
   </si>
   <si>
     <t>VR2118</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 2"M (2/1шт)</t>
   </si>
   <si>
-    <t>2 339.36 руб.</t>
+    <t>2 326.94 руб.</t>
   </si>
   <si>
     <t>VER-001435</t>
   </si>
   <si>
     <t>VR2117</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1 1/2"M (32/2шт)</t>
   </si>
   <si>
-    <t>1 291.22 руб.</t>
+    <t>1 284.36 руб.</t>
   </si>
   <si>
     <t>VER-001561</t>
   </si>
   <si>
     <t>VR2119</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1 1/2" (32/1шт)</t>
   </si>
   <si>
-    <t>1 772.71 руб.</t>
+    <t>1 763.30 руб.</t>
   </si>
   <si>
     <t>VER-001562</t>
   </si>
   <si>
     <t>VR2120</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 2" (16/1шт)</t>
   </si>
   <si>
-    <t>3 450.98 руб.</t>
+    <t>3 432.66 руб.</t>
   </si>
   <si>
     <t>VER-001633</t>
   </si>
   <si>
     <t>VR2069</t>
   </si>
   <si>
     <t>Муфта для соединения стальных и полимерных труб 1 1/4"(24шт)</t>
   </si>
   <si>
-    <t>1 991.01 руб.</t>
+    <t>1 980.44 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2446,84 +2449,84 @@
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>820693</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*1021.53</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>820694</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1201.90</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>820695</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
@@ -2545,117 +2548,117 @@
       <c r="J6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1465.91</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>820696</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1972.51</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>820697</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2611.20</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>820698</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4328.03</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>820699</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1"/>
@@ -2676,118 +2679,118 @@
       </c>
       <c r="J10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1033.43</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>820700</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>38</v>
+      <c r="G11" s="2">
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1242.53</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>820701</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1548.36</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>820702</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1972.51</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>820703</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1"/>
@@ -2809,51 +2812,51 @@
       <c r="J14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2500.53</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>820704</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3856.62</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>820705</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="1"/>
@@ -2875,150 +2878,150 @@
       <c r="J16" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*822.29</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>820706</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G17" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*840.31</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>820707</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1171.64</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>820708</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1386.86</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>820709</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2074.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>820710</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="1"/>
@@ -3073,51 +3076,51 @@
       <c r="J22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*1421.37</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>820712</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*1653.59</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>820713</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1"/>
@@ -3205,51 +3208,51 @@
       <c r="J26" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1306.96</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>820716</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G27" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1637.27</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>820717</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1"/>
@@ -3387,659 +3390,659 @@
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>837123</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="G33" s="2">
-        <v>0</v>
+      <c r="G33" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*534.14</f>
+        <f>J33*531.30</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>837124</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*1484.74</f>
+        <f>J34*1476.86</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>837314</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G35" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*789.59</f>
+        <f>J35*785.40</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>839818</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="G36" s="2">
-        <v>0</v>
+      <c r="G36" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*647.16</f>
+        <f>J36*643.72</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>839819</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="G37" s="2">
-        <v>0</v>
+      <c r="G37" s="2" t="s">
+        <v>119</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*679.67</f>
+        <f>J37*676.06</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>871403</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G38" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*1029.57</f>
+        <f>J38*1024.10</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>871404</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G39" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*1320.63</f>
+        <f>J39*1313.62</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>871405</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*862.36</f>
+        <f>J40*857.78</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>873883</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*949.06</f>
+        <f>J41*944.02</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>879370</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1438.30</f>
+        <f>J42*1430.66</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>884661</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>143</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>41</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*507.82</f>
+        <f>J43*505.12</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>885989</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1309.79</f>
+        <f>J44*1302.84</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>885990</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*2255.76</f>
+        <f>J45*2243.78</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>885991</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G46" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2339.36</f>
+        <f>J46*2326.94</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>886034</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>159</v>
+      </c>
+      <c r="G47" s="2">
+        <v>4</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*1291.22</f>
+        <f>J47*1284.36</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>886089</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*1772.71</f>
+        <f>J48*1763.30</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>886090</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*3450.98</f>
+        <f>J49*3432.66</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>955752</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*1991.01</f>
+        <f>J50*1980.44</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A32:K32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>