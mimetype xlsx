--- v0 (2026-03-20)
+++ v1 (2026-05-11)
@@ -60,72 +60,72 @@
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Гибкая ПОДВОДКА и ШЛАНГИ для ВОДЫ</t>
   </si>
   <si>
     <t>Трубки капилярные</t>
   </si>
   <si>
     <t>GPS-410001</t>
   </si>
   <si>
     <t>трубка капиллярная ПВХ (прозр.), бухта 50м 6х9 мм</t>
   </si>
   <si>
-    <t>1 397.57 руб.</t>
+    <t>1 472.20 руб.</t>
   </si>
   <si>
     <t>бух</t>
   </si>
   <si>
     <t>GPS-410002</t>
   </si>
   <si>
     <t>трубка капиллярная ПВХ (прозр.), бухта 50м 8х11 мм</t>
   </si>
   <si>
-    <t>1 824.95 руб.</t>
+    <t>1 922.53 руб.</t>
   </si>
   <si>
     <t>GPS-410003</t>
   </si>
   <si>
     <t>трубка капиллярная ПВХ (прозр.), бухта 50м 10х14мм</t>
   </si>
   <si>
-    <t>2 553.74 руб.</t>
+    <t>2 690.25 руб.</t>
   </si>
   <si>
     <t>GPS-410004</t>
   </si>
   <si>
     <t>трубка ПВХ однослойная (пищевая) 4х6мм бухта 200 м</t>
   </si>
   <si>
     <t>2 125.00 руб.</t>
   </si>
   <si>
     <t>GPS-410005</t>
   </si>
   <si>
     <t>трубка ПВХ однослойная (пищевая) 6х9мм бухта 200 м</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>GPS-410006</t>
   </si>
   <si>
     <t>трубка ПВХ однослойная (пищевая) 7х12мм бухта 50 м</t>
   </si>
@@ -1017,117 +1017,117 @@
         <v>878149</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*1397.57</f>
+        <f>J4*1472.20</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>878150</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1"/>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1824.95</f>
+        <f>J5*1922.53</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>878151</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>15</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2553.74</f>
+        <f>J6*2690.25</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824142</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>