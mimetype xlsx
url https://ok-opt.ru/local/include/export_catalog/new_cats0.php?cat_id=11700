--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -17,380 +17,380 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Краны шаровые запорные для ГАЗА</t>
   </si>
   <si>
     <t>Краны газовые VALTEC</t>
   </si>
   <si>
     <t>VLC-511001</t>
   </si>
   <si>
     <t>VT.271.N.04</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, стальная рукоятка 1/2" вн.-вн. (16 /144шт)</t>
   </si>
   <si>
-    <t>798.00 руб.</t>
+    <t>878.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-511002</t>
   </si>
   <si>
     <t>VT.271.N.05</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, стальная рукоятка 3/4" вн.-вн. (9 /81шт)</t>
   </si>
   <si>
-    <t>1 320.00 руб.</t>
+    <t>1 452.00 руб.</t>
   </si>
   <si>
     <t>VLC-511003</t>
   </si>
   <si>
     <t>VT.271.N.06</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, стальная рукоятка 1" вн.-вн. (6 /72шт)</t>
   </si>
   <si>
-    <t>1 940.00 руб.</t>
+    <t>2 134.00 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>VLC-511004</t>
   </si>
   <si>
     <t>VT.272.N.04</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, стальная рукоятка 1/2" вн.-нар. (16 /144шт)</t>
   </si>
   <si>
-    <t>845.00 руб.</t>
+    <t>929.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VLC-511005</t>
   </si>
   <si>
     <t>VT.272.N.05</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, стальная рукоятка 3/4" вн.-нар. (9 /81шт)</t>
   </si>
   <si>
-    <t>1 401.00 руб.</t>
+    <t>1 541.00 руб.</t>
   </si>
   <si>
     <t>VLC-511006</t>
   </si>
   <si>
     <t>VT.277.N.04</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, рукоятка бабочка 1/2" вн.-вн. (6 /144шт)</t>
   </si>
   <si>
-    <t>659.00 руб.</t>
+    <t>725.00 руб.</t>
   </si>
   <si>
     <t>VLC-511007</t>
   </si>
   <si>
     <t>VT.277.N.05</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, рукоятка бабочка 3/4" вн.-вн. (9 /81шт)</t>
   </si>
   <si>
-    <t>1 233.00 руб.</t>
+    <t>1 356.00 руб.</t>
   </si>
   <si>
     <t>VLC-511008</t>
   </si>
   <si>
     <t>VT.278.N.04</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, рукоятка бабочка 1/2" вн.-нар. (16 /144шт)</t>
   </si>
   <si>
-    <t>771.00 руб.</t>
+    <t>849.00 руб.</t>
   </si>
   <si>
     <t>VLC-511009</t>
   </si>
   <si>
     <t>VT.278.N.05</t>
   </si>
   <si>
     <t>Кран шар. газ. VALGAS, рукоятка бабочка 3/4" вн.-нар. (9 /81шт)</t>
   </si>
   <si>
-    <t>1 311.00 руб.</t>
+    <t>1 442.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>Краны газовые VIEIR</t>
   </si>
   <si>
     <t>ZAG-110001</t>
   </si>
   <si>
     <t>VRQ210-01</t>
   </si>
   <si>
     <t>Кран газовый VR вн-вн 1/2 бабочка (14/112шт)</t>
   </si>
   <si>
-    <t>500.08 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>497.42 руб.</t>
   </si>
   <si>
     <t>ZAG-110002</t>
   </si>
   <si>
     <t>VRQ210-02</t>
   </si>
   <si>
     <t>Кран газовый VR вн-вн 3/4  бабочка (10/80шт)</t>
   </si>
   <si>
-    <t>678.12 руб.</t>
+    <t>674.52 руб.</t>
   </si>
   <si>
     <t>ZAG-110003</t>
   </si>
   <si>
     <t>VRQ210-03</t>
   </si>
   <si>
     <t>Кран газовый VR вн-вн 1  бабочка (10/60шт)</t>
   </si>
   <si>
-    <t>1 099.24 руб.</t>
+    <t>1 093.40 руб.</t>
   </si>
   <si>
     <t>ZAG-110004</t>
   </si>
   <si>
     <t>VRQ211-01</t>
   </si>
   <si>
     <t>Кран газовый VR вн-нар 1/2  бабочка (14/112шт)</t>
   </si>
   <si>
-    <t>475.30 руб.</t>
+    <t>472.78 руб.</t>
   </si>
   <si>
     <t>ZAG-110005</t>
   </si>
   <si>
     <t>VRQ211-02</t>
   </si>
   <si>
     <t>Кран газовый VR вн-нар 3/4  бабочка (10/80шт)</t>
   </si>
   <si>
-    <t>713.73 руб.</t>
+    <t>709.94 руб.</t>
   </si>
   <si>
     <t>ZAG-110006</t>
   </si>
   <si>
     <t>VRQ211-03</t>
   </si>
   <si>
     <t>Кран газовый VR вн-нар 1  бабочка (10/60шт)</t>
   </si>
   <si>
-    <t>1 141.04 руб.</t>
+    <t>1 134.98 руб.</t>
   </si>
   <si>
     <t>ZAG-110007</t>
   </si>
   <si>
     <t>VRQ212-01</t>
   </si>
   <si>
     <t>Кран газовый VR вн-вн 1/2 ручка (14/112шт)</t>
   </si>
   <si>
-    <t>514.01 руб.</t>
+    <t>511.28 руб.</t>
   </si>
   <si>
     <t>ZAG-110008</t>
   </si>
   <si>
     <t>VRQ212-02</t>
   </si>
   <si>
     <t>Кран газовый VR вн-вн 3/4  ручка (10/80шт)</t>
   </si>
   <si>
-    <t>698.25 руб.</t>
+    <t>694.54 руб.</t>
   </si>
   <si>
     <t>ZAG-110009</t>
   </si>
   <si>
     <t>VRQ212-03</t>
   </si>
   <si>
     <t>Кран газовый VR вн-вн 1  ручка (10/60шт)</t>
   </si>
   <si>
-    <t>1 085.30 руб.</t>
+    <t>1 079.54 руб.</t>
   </si>
   <si>
     <t>ZAG-110010</t>
   </si>
   <si>
     <t>VRQ213-01</t>
   </si>
   <si>
     <t>Кран газовый VR вн-нар 1/2  ручка (14/112шт)</t>
   </si>
   <si>
-    <t>527.94 руб.</t>
+    <t>525.14 руб.</t>
   </si>
   <si>
     <t>ZAG-110011</t>
   </si>
   <si>
     <t>VRQ213-02</t>
   </si>
   <si>
     <t>Кран газовый VR вн-нар 3/4  ручка (10/80шт)</t>
   </si>
   <si>
-    <t>729.21 руб.</t>
+    <t>725.34 руб.</t>
   </si>
   <si>
     <t>ZAG-110012</t>
   </si>
   <si>
     <t>VRQ213-03</t>
   </si>
   <si>
     <t>Кран газовый VR вн-нар 1  ручка (10/60шт)</t>
   </si>
   <si>
-    <t>1 110.07 руб.</t>
+    <t>1 104.18 руб.</t>
   </si>
   <si>
     <t>ZAG-110013</t>
   </si>
   <si>
     <t>VRQ214-01</t>
   </si>
   <si>
     <t>Кран газовый УГЛОВОЙ VIEIR вн-вн 1/2  бабочка (10/120шт)</t>
   </si>
   <si>
-    <t>447.44 руб.</t>
+    <t>445.06 руб.</t>
   </si>
   <si>
     <t>ZAG-110014</t>
   </si>
   <si>
     <t>VRQ214-02</t>
   </si>
   <si>
     <t>Кран газовый УГЛОВОЙ VIEIR вн-нар 1/2  бабочка (10/120шт)</t>
   </si>
   <si>
-    <t>431.95 руб.</t>
+    <t>429.66 руб.</t>
   </si>
   <si>
     <t>Краны газовые ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000140</t>
   </si>
   <si>
     <t>GB11</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 1/2" вн-вн бабочка (20/120шт)</t>
   </si>
   <si>
     <t>407.17 руб.</t>
   </si>
   <si>
     <t>ZGR-000141</t>
   </si>
   <si>
     <t>GB12</t>
   </si>
   <si>
     <t>Кран шаровый газовый Zegor полнопроходной Pn40 латунь никель 3/4" вн-вн бабочка (шт)</t>
   </si>
@@ -908,50 +908,173 @@
     <t>653.05 руб.</t>
   </si>
   <si>
     <t>TMP-200123</t>
   </si>
   <si>
     <t>8315ННР1240</t>
   </si>
   <si>
     <t>Кран шаровой газовый 1/2” нар/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (20шт)</t>
   </si>
   <si>
     <t>462.50 руб.</t>
   </si>
   <si>
     <t>TMP-200124</t>
   </si>
   <si>
     <t>8320ННР3440</t>
   </si>
   <si>
     <t>Кран шаровой газовый  3/4” нар/нар, рычаг, латунь, PN40, ГОСТ стандарт, Temper (12шт)</t>
   </si>
   <si>
     <t>660.45 руб.</t>
+  </si>
+  <si>
+    <t>Краны газовые AQUALINK</t>
+  </si>
+  <si>
+    <t>AQL-101286</t>
+  </si>
+  <si>
+    <t>07101</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 1/2" вн-вн ручка AQUALINK (120/10)</t>
+  </si>
+  <si>
+    <t>478.33 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101287</t>
+  </si>
+  <si>
+    <t>07102</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 3/4" вн-вн ручка AQUALINK (100/10)</t>
+  </si>
+  <si>
+    <t>719.39 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101288</t>
+  </si>
+  <si>
+    <t>07103</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 1" вн-вн ручка AQUALINK (60/10)</t>
+  </si>
+  <si>
+    <t>1 268.01 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101289</t>
+  </si>
+  <si>
+    <t>07104</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 1/2" вн-нар ручка AQUALINK (120/10)</t>
+  </si>
+  <si>
+    <t>507.78 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101290</t>
+  </si>
+  <si>
+    <t>07105</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 3/4" вн-нар ручка AQUALINK (100/10)</t>
+  </si>
+  <si>
+    <t>743.61 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101291</t>
+  </si>
+  <si>
+    <t>07106</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 1" вн-нар ручка AQUALINK (60/10)</t>
+  </si>
+  <si>
+    <t>1 340.93 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101292</t>
+  </si>
+  <si>
+    <t>07107</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 1/2" вн-вн бабочка AQUALINK (120/10)</t>
+  </si>
+  <si>
+    <t>461.94 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101293</t>
+  </si>
+  <si>
+    <t>07108</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 3/4" вн-вн бабочка AQUALINK (100/10)</t>
+  </si>
+  <si>
+    <t>696.11 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101294</t>
+  </si>
+  <si>
+    <t>07109</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 1/2" вн-нар бабочка AQUALINK (120/10)</t>
+  </si>
+  <si>
+    <t>492.34 руб.</t>
+  </si>
+  <si>
+    <t>AQL-101295</t>
+  </si>
+  <si>
+    <t>07110</t>
+  </si>
+  <si>
+    <t>Кран шаровой для газа 3/4" вн-нар бабочка AQUALINK (100/10)</t>
+  </si>
+  <si>
+    <t>714.64 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1043,51 +1166,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdf3_86a5_11e9_8101_003048fd731b_d2eca903_2820_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdf7_86a5_11e9_8101_003048fd731b_d2eca907_2820_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdfb_86a5_11e9_8101_003048fd731b_d2eca90b_2820_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdff_86a5_11e9_8101_003048fd731b_d2eca90f_2820_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe03_86a5_11e9_8101_003048fd731b_e48cc7b0_2821_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe07_86a5_11e9_8101_003048fd731b_e48cc7b4_2821_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe0b_86a5_11e9_8101_003048fd731b_e48cc7b8_2821_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe0f_86a5_11e9_8101_003048fd731b_e48cc7bc_2821_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe13_86a5_11e9_8101_003048fd731b_e48cc7c0_2821_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac67_ffbc_11e9_810b_003048fd731b_e48cc7c4_2821_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac69_ffbc_11e9_810b_003048fd731b_e48cc7c5_2821_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac6b_ffbc_11e9_810b_003048fd731b_e48cc7c6_2821_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac6d_ffbc_11e9_810b_003048fd731b_e48cc7c7_2821_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac6f_ffbc_11e9_810b_003048fd731b_e48cc7c8_2821_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac71_ffbc_11e9_810b_003048fd731b_e48cc7c9_2821_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac73_ffbc_11e9_810b_003048fd731b_e48cc7ca_2821_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac75_ffbc_11e9_810b_003048fd731b_e48cc7cb_2821_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac77_ffbc_11e9_810b_003048fd731b_e48cc7cc_2821_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac79_ffbc_11e9_810b_003048fd731b_e48cc7cd_2821_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac7b_ffbc_11e9_810b_003048fd731b_e48cc7ce_2821_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac7d_ffbc_11e9_810b_003048fd731b_e48cc7cf_2821_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9608_0918_11eb_81b8_003048fd731b_e48cc7d0_2821_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960a_0918_11eb_81b8_003048fd731b_e48cc7d1_2821_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a147_b63d_11ec_a26a_00259070b487_14e1e0d0_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a149_b63d_11ec_a26a_00259070b487_14e1e0d1_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a14b_b63d_11ec_a26a_00259070b487_14e1e0d2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a14d_b63d_11ec_a26a_00259070b487_14e1e0d3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a14f_b63d_11ec_a26a_00259070b487_14e1e0d4_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a151_b63d_11ec_a26a_00259070b487_14e1e0d5_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a153_b63d_11ec_a26a_00259070b487_14e1e0d6_f93d_11ef_a6ea_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a155_b63d_11ec_a26a_00259070b487_14e1e0d7_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a157_b63d_11ec_a26a_00259070b487_14e1e0d8_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed6_d80d_11ee_a56a_047c1617b143_365b9b00_0312_11ef_a5a4_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed8_d80d_11ee_a56a_047c1617b143_365b9b03_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eda_d80d_11ee_a56a_047c1617b143_365b9b06_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307edc_d80d_11ee_a56a_047c1617b143_365b9b09_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ede_d80d_11ee_a56a_047c1617b143_365b9b0c_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee0_d80d_11ee_a56a_047c1617b143_365b9b0f_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee2_d80d_11ee_a56a_047c1617b143_365b9b12_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee4_d80d_11ee_a56a_047c1617b143_365b9b15_0312_11ef_a5a4_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee6_d80d_11ee_a56a_047c1617b143_365b9b18_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee8_d80d_11ee_a56a_047c1617b143_365b9b1b_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eea_d80d_11ee_a56a_047c1617b143_365b9b1e_0312_11ef_a5a4_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eec_d80d_11ee_a56a_047c1617b143_365b9b21_0312_11ef_a5a4_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ef0_d80d_11ee_a56a_047c1617b143_365b9b24_0312_11ef_a5a4_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ef2_d80d_11ee_a56a_047c1617b143_365b9b27_0312_11ef_a5a4_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ef4_d80d_11ee_a56a_047c1617b143_365b9b2a_0312_11ef_a5a4_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a082_5cdb_11f1_a8d6_047c1617b143_d8e24413_7155_11f1_a8f1_047c1617b14348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a084_5cdb_11f1_a8d6_047c1617b143_d8e24415_7155_11f1_a8f1_047c1617b14349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a086_5cdb_11f1_a8d6_047c1617b143_d8e24417_7155_11f1_a8f1_047c1617b14350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a088_5cdb_11f1_a8d6_047c1617b143_d8e24419_7155_11f1_a8f1_047c1617b14351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a08a_5cdb_11f1_a8d6_047c1617b143_d8e2441b_7155_11f1_a8f1_047c1617b14352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb2_5ce4_11f1_a8d6_047c1617b143_dee89994_7155_11f1_a8f1_047c1617b14353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb4_5ce4_11f1_a8d6_047c1617b143_dee89996_7155_11f1_a8f1_047c1617b14354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb6_5ce4_11f1_a8d6_047c1617b143_dee89998_7155_11f1_a8f1_047c1617b14355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb8_5ce4_11f1_a8d6_047c1617b143_dee8999a_7155_11f1_a8f1_047c1617b14356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fba_5ce4_11f1_a8d6_047c1617b143_dee8999c_7155_11f1_a8f1_047c1617b14357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fbc_5ce4_11f1_a8d6_047c1617b143_dee8999e_7155_11f1_a8f1_047c1617b14358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fbe_5ce4_11f1_a8d6_047c1617b143_dee899a0_7155_11f1_a8f1_047c1617b14359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc0_5ce4_11f1_a8d6_047c1617b143_dee899a2_7155_11f1_a8f1_047c1617b14360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc2_5ce4_11f1_a8d6_047c1617b143_dee899a4_7155_11f1_a8f1_047c1617b14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc4_5ce4_11f1_a8d6_047c1617b143_dee899a6_7155_11f1_a8f1_047c1617b14362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc6_5ce4_11f1_a8d6_047c1617b143_dee899a8_7155_11f1_a8f1_047c1617b14363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc8_5ce4_11f1_a8d6_047c1617b143_dee899aa_7155_11f1_a8f1_047c1617b14364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fca_5ce4_11f1_a8d6_047c1617b143_dee899ac_7155_11f1_a8f1_047c1617b14365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fcc_5ce4_11f1_a8d6_047c1617b143_dee899ae_7155_11f1_a8f1_047c1617b14366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fce_5ce4_11f1_a8d6_047c1617b143_dee899b0_7155_11f1_a8f1_047c1617b14367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd0_5ce4_11f1_a8d6_047c1617b143_dd3436f5_7147_11f1_a8f1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd2_5ce4_11f1_a8d6_047c1617b143_dd3436f4_7147_11f1_a8f1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd4_5ce4_11f1_a8d6_047c1617b143_dee899b2_7155_11f1_a8f1_047c1617b14370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd6_5ce4_11f1_a8d6_047c1617b143_dee899b4_7155_11f1_a8f1_047c1617b14371.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdf3_86a5_11e9_8101_003048fd731b_d2eca903_2820_11ed_a30f_00259070b4871.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdf7_86a5_11e9_8101_003048fd731b_d2eca907_2820_11ed_a30f_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdfb_86a5_11e9_8101_003048fd731b_d2eca90b_2820_11ed_a30f_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfdff_86a5_11e9_8101_003048fd731b_d2eca90f_2820_11ed_a30f_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe03_86a5_11e9_8101_003048fd731b_e48cc7b0_2821_11ed_a30f_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe07_86a5_11e9_8101_003048fd731b_e48cc7b4_2821_11ed_a30f_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe0b_86a5_11e9_8101_003048fd731b_e48cc7b8_2821_11ed_a30f_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe0f_86a5_11e9_8101_003048fd731b_e48cc7bc_2821_11ed_a30f_00259070b4878.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfe13_86a5_11e9_8101_003048fd731b_e48cc7c0_2821_11ed_a30f_00259070b4879.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac67_ffbc_11e9_810b_003048fd731b_e48cc7c4_2821_11ed_a30f_00259070b48710.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac69_ffbc_11e9_810b_003048fd731b_e48cc7c5_2821_11ed_a30f_00259070b48711.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac6b_ffbc_11e9_810b_003048fd731b_e48cc7c6_2821_11ed_a30f_00259070b48712.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac6d_ffbc_11e9_810b_003048fd731b_e48cc7c7_2821_11ed_a30f_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac6f_ffbc_11e9_810b_003048fd731b_e48cc7c8_2821_11ed_a30f_00259070b48714.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac71_ffbc_11e9_810b_003048fd731b_e48cc7c9_2821_11ed_a30f_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac73_ffbc_11e9_810b_003048fd731b_e48cc7ca_2821_11ed_a30f_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac75_ffbc_11e9_810b_003048fd731b_e48cc7cb_2821_11ed_a30f_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac77_ffbc_11e9_810b_003048fd731b_e48cc7cc_2821_11ed_a30f_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac79_ffbc_11e9_810b_003048fd731b_e48cc7cd_2821_11ed_a30f_00259070b48719.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac7b_ffbc_11e9_810b_003048fd731b_e48cc7ce_2821_11ed_a30f_00259070b48720.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac7d_ffbc_11e9_810b_003048fd731b_e48cc7cf_2821_11ed_a30f_00259070b48721.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9608_0918_11eb_81b8_003048fd731b_e48cc7d0_2821_11ed_a30f_00259070b48722.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd960a_0918_11eb_81b8_003048fd731b_e48cc7d1_2821_11ed_a30f_00259070b48723.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a147_b63d_11ec_a26a_00259070b487_14e1e0d0_f93d_11ef_a6ea_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a149_b63d_11ec_a26a_00259070b487_14e1e0d1_f93d_11ef_a6ea_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a14b_b63d_11ec_a26a_00259070b487_14e1e0d2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a14d_b63d_11ec_a26a_00259070b487_14e1e0d3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a14f_b63d_11ec_a26a_00259070b487_14e1e0d4_f93d_11ef_a6ea_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a151_b63d_11ec_a26a_00259070b487_14e1e0d5_f93d_11ef_a6ea_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a153_b63d_11ec_a26a_00259070b487_14e1e0d6_f93d_11ef_a6ea_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a155_b63d_11ec_a26a_00259070b487_14e1e0d7_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a157_b63d_11ec_a26a_00259070b487_14e1e0d8_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed6_d80d_11ee_a56a_047c1617b143_365b9b00_0312_11ef_a5a4_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ed8_d80d_11ee_a56a_047c1617b143_365b9b03_0312_11ef_a5a4_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eda_d80d_11ee_a56a_047c1617b143_365b9b06_0312_11ef_a5a4_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307edc_d80d_11ee_a56a_047c1617b143_365b9b09_0312_11ef_a5a4_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ede_d80d_11ee_a56a_047c1617b143_365b9b0c_0312_11ef_a5a4_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee0_d80d_11ee_a56a_047c1617b143_365b9b0f_0312_11ef_a5a4_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee2_d80d_11ee_a56a_047c1617b143_365b9b12_0312_11ef_a5a4_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee4_d80d_11ee_a56a_047c1617b143_365b9b15_0312_11ef_a5a4_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee6_d80d_11ee_a56a_047c1617b143_365b9b18_0312_11ef_a5a4_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ee8_d80d_11ee_a56a_047c1617b143_365b9b1b_0312_11ef_a5a4_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eea_d80d_11ee_a56a_047c1617b143_365b9b1e_0312_11ef_a5a4_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307eec_d80d_11ee_a56a_047c1617b143_365b9b21_0312_11ef_a5a4_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ef0_d80d_11ee_a56a_047c1617b143_365b9b24_0312_11ef_a5a4_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ef2_d80d_11ee_a56a_047c1617b143_365b9b27_0312_11ef_a5a4_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4307ef4_d80d_11ee_a56a_047c1617b143_365b9b2a_0312_11ef_a5a4_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a082_5cdb_11f1_a8d6_047c1617b143_d8e24413_7155_11f1_a8f1_047c1617b14348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a084_5cdb_11f1_a8d6_047c1617b143_d8e24415_7155_11f1_a8f1_047c1617b14349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a086_5cdb_11f1_a8d6_047c1617b143_d8e24417_7155_11f1_a8f1_047c1617b14350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a088_5cdb_11f1_a8d6_047c1617b143_d8e24419_7155_11f1_a8f1_047c1617b14351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314a08a_5cdb_11f1_a8d6_047c1617b143_d8e2441b_7155_11f1_a8f1_047c1617b14352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb2_5ce4_11f1_a8d6_047c1617b143_dee89994_7155_11f1_a8f1_047c1617b14353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb4_5ce4_11f1_a8d6_047c1617b143_dee89996_7155_11f1_a8f1_047c1617b14354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb6_5ce4_11f1_a8d6_047c1617b143_dee89998_7155_11f1_a8f1_047c1617b14355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fb8_5ce4_11f1_a8d6_047c1617b143_dee8999a_7155_11f1_a8f1_047c1617b14356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fba_5ce4_11f1_a8d6_047c1617b143_dee8999c_7155_11f1_a8f1_047c1617b14357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fbc_5ce4_11f1_a8d6_047c1617b143_dee8999e_7155_11f1_a8f1_047c1617b14358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fbe_5ce4_11f1_a8d6_047c1617b143_dee899a0_7155_11f1_a8f1_047c1617b14359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc0_5ce4_11f1_a8d6_047c1617b143_dee899a2_7155_11f1_a8f1_047c1617b14360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc2_5ce4_11f1_a8d6_047c1617b143_dee899a4_7155_11f1_a8f1_047c1617b14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc4_5ce4_11f1_a8d6_047c1617b143_dee899a6_7155_11f1_a8f1_047c1617b14362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc6_5ce4_11f1_a8d6_047c1617b143_dee899a8_7155_11f1_a8f1_047c1617b14363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fc8_5ce4_11f1_a8d6_047c1617b143_dee899aa_7155_11f1_a8f1_047c1617b14364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fca_5ce4_11f1_a8d6_047c1617b143_dee899ac_7155_11f1_a8f1_047c1617b14365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fcc_5ce4_11f1_a8d6_047c1617b143_dee899ae_7155_11f1_a8f1_047c1617b14366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fce_5ce4_11f1_a8d6_047c1617b143_dee899b0_7155_11f1_a8f1_047c1617b14367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd0_5ce4_11f1_a8d6_047c1617b143_dd3436f5_7147_11f1_a8f1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd2_5ce4_11f1_a8d6_047c1617b143_dd3436f4_7147_11f1_a8f1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd4_5ce4_11f1_a8d6_047c1617b143_dee899b2_7155_11f1_a8f1_047c1617b14370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1113fd6_5ce4_11f1_a8d6_047c1617b143_dee899b4_7155_11f1_a8f1_047c1617b14371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b52_7918_11f1_a8fb_047c1617b143_d5d92737_ca08_11f1_a96e_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b54_7918_11f1_a8fb_047c1617b143_d5d9273b_ca08_11f1_a96e_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b56_7918_11f1_a8fb_047c1617b143_d5d92734_ca08_11f1_a96e_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b58_7918_11f1_a8fb_047c1617b143_d5d92739_ca08_11f1_a96e_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b5a_7918_11f1_a8fb_047c1617b143_d5d9273d_ca08_11f1_a96e_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b5c_7918_11f1_a8fb_047c1617b143_d5d92735_ca08_11f1_a96e_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b5e_7918_11f1_a8fb_047c1617b143_d5d92736_ca08_11f1_a96e_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b60_7918_11f1_a8fb_047c1617b143_d5d9273a_ca08_11f1_a96e_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dabae_7919_11f1_a8fb_047c1617b143_d5d92738_ca08_11f1_a96e_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dabb0_7919_11f1_a8fb_047c1617b143_d5d9273c_ca08_11f1_a96e_047c1617b14381.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_4" descr="Image_4"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3165,50 +3288,350 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Image_79" descr="Image_79"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Image_83" descr="Image_83"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Image_85" descr="Image_85"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3475,51 +3898,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L79"/>
+  <dimension ref="A1:L90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3527,51 +3950,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J79)</f>
+        <f>SUM(J2:J90)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3585,888 +4008,888 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>810944</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*798.00</f>
+        <f>J4*878.00</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>810945</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="2">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1320.00</f>
+        <f>J5*1452.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>810946</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1940.00</f>
+        <f>J6*2134.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>810947</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*845.00</f>
+        <f>J7*929.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>810948</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1401.00</f>
+        <f>J8*1541.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>810949</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>31</v>
+      <c r="G9" s="2">
+        <v>5</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*659.00</f>
+        <f>J9*725.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>810950</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="2">
         <v>9</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1233.00</f>
+        <f>J10*1356.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>810951</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G11" s="2">
+        <v>0</v>
+      </c>
+      <c r="H11" s="2">
+        <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*771.00</f>
+        <f>J11*849.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>810952</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1311.00</f>
+        <f>J12*1442.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" outlineLevel="1">
       <c r="A13" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824514</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*500.08</f>
+        <f>J14*497.42</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824515</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*678.12</f>
+        <f>J15*674.52</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824516</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1099.24</f>
+        <f>J16*1093.40</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824517</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*475.30</f>
+        <f>J17*472.78</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824518</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>31</v>
+      <c r="G18" s="2">
+        <v>6</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*713.73</f>
+        <f>J18*709.94</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824519</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1141.04</f>
+        <f>J19*1134.98</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824520</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*514.01</f>
+        <f>J20*511.28</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824521</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*698.25</f>
+        <f>J21*694.54</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824522</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1085.30</f>
+        <f>J22*1079.54</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824523</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*527.94</f>
+        <f>J23*525.14</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824524</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*729.21</f>
+        <f>J24*725.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824525</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1110.07</f>
+        <f>J25*1104.18</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>829303</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*447.44</f>
+        <f>J26*445.06</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>829304</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*431.95</f>
+        <f>J27*429.66</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" outlineLevel="1">
       <c r="A28" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>859037</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*407.17</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>859038</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
@@ -4525,51 +4948,51 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*0.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>859040</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*451.87</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>859041</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
@@ -4973,51 +5396,51 @@
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3391.94</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>882438</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*308.96</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>882439</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D47" s="1" t="s">
@@ -6126,60 +6549,427 @@
       </c>
       <c r="E79" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*660.45</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
+    <row r="80" spans="1:12" outlineLevel="1">
+      <c r="A80" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="B80" s="7"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+      <c r="J80" s="7"/>
+      <c r="K80" s="7"/>
+      <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>960885</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0</v>
+      </c>
+      <c r="H81" s="2">
+        <v>0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" s="2" t="str">
+        <f>J81*478.33</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>960886</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0</v>
+      </c>
+      <c r="H82" s="2">
+        <v>0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" s="2" t="str">
+        <f>J82*719.39</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="5"/>
+    </row>
+    <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>960887</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0</v>
+      </c>
+      <c r="H83" s="2">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*1268.01</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>960888</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G84" s="2">
+        <v>0</v>
+      </c>
+      <c r="H84" s="2">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*507.78</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>960889</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="G85" s="2">
+        <v>0</v>
+      </c>
+      <c r="H85" s="2">
+        <v>0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" s="2" t="str">
+        <f>J85*743.61</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>960890</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0</v>
+      </c>
+      <c r="H86" s="2">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*1340.93</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A87" s="1"/>
+      <c r="B87" s="1">
+        <v>960891</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="G87" s="2">
+        <v>0</v>
+      </c>
+      <c r="H87" s="2">
+        <v>0</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K87" s="2" t="str">
+        <f>J87*461.94</f>
+        <v>0</v>
+      </c>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>960892</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0</v>
+      </c>
+      <c r="H88" s="2">
+        <v>0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*696.11</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>960893</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0</v>
+      </c>
+      <c r="H89" s="2">
+        <v>0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*492.34</f>
+        <v>0</v>
+      </c>
+      <c r="L89" s="5"/>
+    </row>
+    <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1">
+        <v>960894</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0</v>
+      </c>
+      <c r="H90" s="2">
+        <v>0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K90" s="2" t="str">
+        <f>J90*714.64</f>
+        <v>0</v>
+      </c>
+      <c r="L90" s="5"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="A28:K28"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A55:K55"/>
+    <mergeCell ref="A80:K80"/>
     <mergeCell ref="A39:K39"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>