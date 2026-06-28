--- v0 (2026-04-20)
+++ v1 (2026-06-28)
@@ -69,183 +69,183 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Хомуты</t>
   </si>
   <si>
     <t>Хомуты червячные</t>
   </si>
   <si>
     <t>KRP-250001</t>
   </si>
   <si>
     <t>VER 8-12</t>
   </si>
   <si>
     <t>Хомут червячный 8-12мм  (100/1800шт)</t>
   </si>
   <si>
     <t>10.29 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>KRP-250002</t>
+  </si>
+  <si>
+    <t>VER 10-16</t>
+  </si>
+  <si>
+    <t>Хомут червячный 10-16мм  (100/1800шт)</t>
+  </si>
+  <si>
+    <t>11.76 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250003</t>
+  </si>
+  <si>
+    <t>VER 12-20</t>
+  </si>
+  <si>
+    <t>Хомут червячный 12-20мм  (100/1200шт)</t>
+  </si>
+  <si>
+    <t>KRP-250004</t>
+  </si>
+  <si>
+    <t>VER 16-27</t>
+  </si>
+  <si>
+    <t>Хомут червячный 16-27мм  (100/1200шт)</t>
+  </si>
+  <si>
+    <t>KRP-250005</t>
+  </si>
+  <si>
+    <t>VER 20-32</t>
+  </si>
+  <si>
+    <t>Хомут червячный 20-32мм  (100/1200шт)</t>
+  </si>
+  <si>
+    <t>13.23 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250006</t>
+  </si>
+  <si>
+    <t>VER 25-40</t>
+  </si>
+  <si>
+    <t>Хомут червячный 25-40мм  (800шт)</t>
+  </si>
+  <si>
+    <t>KRP-250007</t>
+  </si>
+  <si>
+    <t>VER 30-45</t>
+  </si>
+  <si>
+    <t>Хомут червячный 30-45мм  (600шт)</t>
+  </si>
+  <si>
+    <t>14.70 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250008</t>
+  </si>
+  <si>
+    <t>VER 32-50</t>
+  </si>
+  <si>
+    <t>Хомут червячный 32-50мм  (800шт)</t>
+  </si>
+  <si>
+    <t>KRP-250009</t>
+  </si>
+  <si>
+    <t>VER 40-60</t>
+  </si>
+  <si>
+    <t>Хомут червячный 40-60мм  (400шт)</t>
+  </si>
+  <si>
+    <t>16.17 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250010</t>
+  </si>
+  <si>
+    <t>VER 50-70</t>
+  </si>
+  <si>
+    <t>Хомут червячный 50-70мм  (400шт)</t>
+  </si>
+  <si>
+    <t>17.64 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...74 lines deleted...]
-    <t>Хомут червячный 32-50мм  (800шт)</t>
+    <t>KRP-250011</t>
+  </si>
+  <si>
+    <t>VER 60-80</t>
+  </si>
+  <si>
+    <t>Хомут червячный 60-80мм  (400шт)</t>
+  </si>
+  <si>
+    <t>19.11 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>KRP-250012</t>
+  </si>
+  <si>
+    <t>VER 70-90</t>
+  </si>
+  <si>
+    <t>Хомут червячный 70-90мм  (200шт)</t>
+  </si>
+  <si>
+    <t>20.58 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
-  </si>
-[...49 lines deleted...]
-    <t>20.58 руб.</t>
   </si>
   <si>
     <t>KRP-250013</t>
   </si>
   <si>
     <t>VER 80-100</t>
   </si>
   <si>
     <t>Хомут червячный 80-100мм  (200шт)</t>
   </si>
   <si>
     <t>22.05 руб.</t>
   </si>
   <si>
     <t>KRP-250014</t>
   </si>
   <si>
     <t>VER 90-110</t>
   </si>
   <si>
     <t>Хомут червячный 90-110мм  (200шт)</t>
   </si>
   <si>
     <t>KRP-250015</t>
   </si>
@@ -1450,647 +1450,647 @@
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*10.29</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825032</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2" t="s">
-        <v>23</v>
+      <c r="G6" s="2">
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*11.76</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825033</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>23</v>
+      <c r="G7" s="2">
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*11.76</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825034</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>23</v>
+      <c r="G8" s="2">
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*11.76</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825035</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="G9" s="2">
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*13.23</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825036</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>32</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*13.23</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825037</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*14.70</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825038</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>39</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*14.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825039</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F13" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="G13" s="2">
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*16.17</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825040</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="G14" s="2" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*17.64</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825041</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="F15" s="2" t="s">
+      <c r="G15" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*19.11</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825042</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="2" t="s">
+      <c r="G16" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*20.58</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825043</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*22.05</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825044</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*22.05</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825045</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>44</v>
+      <c r="G19" s="2">
+        <v>10</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*26.46</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825046</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>51</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*27.93</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825047</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*30.87</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825048</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*32.34</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825049</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*33.81</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>