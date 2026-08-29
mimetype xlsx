--- v1 (2026-06-28)
+++ v2 (2026-08-29)
@@ -60,273 +60,273 @@
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Хомуты</t>
   </si>
   <si>
     <t>Хомуты червячные</t>
   </si>
   <si>
     <t>KRP-250001</t>
   </si>
   <si>
-    <t>VER 8-12</t>
+    <t>VER8-12</t>
   </si>
   <si>
     <t>Хомут червячный 8-12мм  (100/1800шт)</t>
   </si>
   <si>
-    <t>10.29 руб.</t>
+    <t>11.06 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-250002</t>
   </si>
   <si>
-    <t>VER 10-16</t>
+    <t>VER10-16</t>
   </si>
   <si>
     <t>Хомут червячный 10-16мм  (100/1800шт)</t>
   </si>
   <si>
-    <t>11.76 руб.</t>
+    <t>12.64 руб.</t>
   </si>
   <si>
     <t>KRP-250003</t>
   </si>
   <si>
-    <t>VER 12-20</t>
+    <t>VER12-20</t>
   </si>
   <si>
     <t>Хомут червячный 12-20мм  (100/1200шт)</t>
   </si>
   <si>
     <t>KRP-250004</t>
   </si>
   <si>
-    <t>VER 16-27</t>
+    <t>VER16-27</t>
   </si>
   <si>
     <t>Хомут червячный 16-27мм  (100/1200шт)</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>KRP-250005</t>
   </si>
   <si>
-    <t>VER 20-32</t>
+    <t>VER20-32</t>
   </si>
   <si>
     <t>Хомут червячный 20-32мм  (100/1200шт)</t>
   </si>
   <si>
-    <t>13.23 руб.</t>
+    <t>14.21 руб.</t>
   </si>
   <si>
     <t>KRP-250006</t>
   </si>
   <si>
-    <t>VER 25-40</t>
+    <t>VER25-40</t>
   </si>
   <si>
     <t>Хомут червячный 25-40мм  (800шт)</t>
   </si>
   <si>
     <t>KRP-250007</t>
   </si>
   <si>
-    <t>VER 30-45</t>
+    <t>VER30-45</t>
   </si>
   <si>
     <t>Хомут червячный 30-45мм  (600шт)</t>
   </si>
   <si>
-    <t>14.70 руб.</t>
+    <t>15.79 руб.</t>
   </si>
   <si>
     <t>KRP-250008</t>
   </si>
   <si>
-    <t>VER 32-50</t>
+    <t>VER32-50</t>
   </si>
   <si>
     <t>Хомут червячный 32-50мм  (800шт)</t>
   </si>
   <si>
     <t>KRP-250009</t>
   </si>
   <si>
-    <t>VER 40-60</t>
+    <t>VER40-60</t>
   </si>
   <si>
     <t>Хомут червячный 40-60мм  (400шт)</t>
   </si>
   <si>
-    <t>16.17 руб.</t>
+    <t>17.37 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>KRP-250010</t>
   </si>
   <si>
-    <t>VER 50-70</t>
+    <t>VER50-70</t>
   </si>
   <si>
     <t>Хомут червячный 50-70мм  (400шт)</t>
   </si>
   <si>
-    <t>17.64 руб.</t>
+    <t>18.95 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250011</t>
+  </si>
+  <si>
+    <t>VER60-80</t>
+  </si>
+  <si>
+    <t>Хомут червячный 60-80мм  (400шт)</t>
+  </si>
+  <si>
+    <t>20.53 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250012</t>
+  </si>
+  <si>
+    <t>VER70-90</t>
+  </si>
+  <si>
+    <t>Хомут червячный 70-90мм  (200шт)</t>
+  </si>
+  <si>
+    <t>22.11 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250013</t>
+  </si>
+  <si>
+    <t>VER80-100</t>
+  </si>
+  <si>
+    <t>Хомут червячный 80-100мм  (200шт)</t>
+  </si>
+  <si>
+    <t>23.69 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250014</t>
+  </si>
+  <si>
+    <t>VER90-110</t>
+  </si>
+  <si>
+    <t>Хомут червячный 90-110мм  (200шт)</t>
+  </si>
+  <si>
+    <t>KRP-250015</t>
+  </si>
+  <si>
+    <t>VER100-120</t>
+  </si>
+  <si>
+    <t>Хомут червячный 100-120мм  (200шт)</t>
+  </si>
+  <si>
+    <t>28.43 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250016</t>
+  </si>
+  <si>
+    <t>VER110-130</t>
+  </si>
+  <si>
+    <t>Хомут червячный 110-130мм  (200шт)</t>
+  </si>
+  <si>
+    <t>30.01 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250017</t>
+  </si>
+  <si>
+    <t>VER120-140</t>
+  </si>
+  <si>
+    <t>Хомут червячный 120-140мм  (200шт)</t>
+  </si>
+  <si>
+    <t>33.17 руб.</t>
+  </si>
+  <si>
+    <t>KRP-250018</t>
+  </si>
+  <si>
+    <t>VER130-150</t>
+  </si>
+  <si>
+    <t>Хомут червячный 130-150мм  (100шт)</t>
+  </si>
+  <si>
+    <t>34.75 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>KRP-250011</t>
-[...97 lines deleted...]
-  <si>
     <t>KRP-250019</t>
   </si>
   <si>
-    <t>VER 140-160</t>
+    <t>VER140-160</t>
   </si>
   <si>
     <t>Хомут червячный 140-160мм  (100шт)</t>
   </si>
   <si>
-    <t>33.81 руб.</t>
+    <t>36.33 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1428,681 +1428,681 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*10.29</f>
+        <f>J5*11.06</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825032</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-        <v>0</v>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*11.76</f>
+        <f>J6*12.64</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825033</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="2">
-        <v>0</v>
+      <c r="G7" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*11.76</f>
+        <f>J7*12.64</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825034</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*11.76</f>
+        <f>J8*12.64</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825035</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*13.23</f>
+        <f>J9*14.21</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825036</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*13.23</f>
+        <f>J10*14.21</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825037</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>40</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*14.70</f>
+        <f>J11*15.79</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825038</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*14.70</f>
+        <f>J12*15.79</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825039</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>47</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>48</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*16.17</f>
+        <f>J13*17.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825040</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="G14" s="2">
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*17.64</f>
+        <f>J14*18.95</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825041</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*19.11</f>
+        <f>J15*20.53</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825042</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*20.58</f>
+        <f>J16*22.11</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825043</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*22.05</f>
+        <f>J17*23.69</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825044</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>64</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*22.05</f>
+        <f>J18*23.69</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825045</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G19" s="2" t="s">
+        <v>48</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*26.46</f>
+        <f>J19*28.43</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825046</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*27.93</f>
+        <f>J20*30.01</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825047</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*30.87</f>
+        <f>J21*33.17</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825048</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="G22" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*32.34</f>
+        <f>J22*34.75</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825049</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*33.81</f>
+        <f>J23*36.33</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>