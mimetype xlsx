--- v0 (2026-04-20)
+++ v1 (2026-06-28)
@@ -69,149 +69,152 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Хомуты</t>
   </si>
   <si>
     <t>Хомуты силовые</t>
   </si>
   <si>
     <t>KRP-260001</t>
   </si>
   <si>
     <t>VER 17-19</t>
   </si>
   <si>
     <t>Хомуты силовой 17-19  (250шт)</t>
   </si>
   <si>
     <t>32.34 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>KRP-260002</t>
+  </si>
+  <si>
+    <t>VER 20-22</t>
+  </si>
+  <si>
+    <t>Хомуты силовой 20-22  (250шт)</t>
+  </si>
+  <si>
+    <t>30.87 руб.</t>
+  </si>
+  <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>KRP-260003</t>
   </si>
   <si>
     <t>VER 23-25</t>
   </si>
   <si>
     <t>Хомуты силовой 23-25  (250шт)</t>
   </si>
   <si>
     <t>KRP-260004</t>
   </si>
   <si>
     <t>VER 26-28</t>
   </si>
   <si>
     <t>Хомуты силовой 26-28  (250шт)</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-260005</t>
   </si>
   <si>
     <t>VER 29-31</t>
   </si>
   <si>
     <t>Хомуты силовой 29-31  (250шт)</t>
   </si>
   <si>
     <t>38.22 руб.</t>
   </si>
   <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
     <t>KRP-260006</t>
   </si>
   <si>
     <t>VER 32-35</t>
   </si>
   <si>
     <t>Хомуты силовой 32-35  (250шт)</t>
   </si>
   <si>
     <t>KRP-260007</t>
   </si>
   <si>
     <t>VER 36-39</t>
   </si>
   <si>
     <t>Хомуты силовой 36-39  (250шт)</t>
   </si>
   <si>
     <t>39.69 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>KRP-260008</t>
   </si>
   <si>
     <t>VER 40-43</t>
   </si>
   <si>
     <t>Хомуты силовой 40-43  (250шт)</t>
   </si>
   <si>
     <t>41.16 руб.</t>
   </si>
   <si>
     <t>KRP-260009</t>
   </si>
   <si>
     <t>VER 43-46</t>
   </si>
   <si>
     <t>Хомуты силовой 43-46  (250шт)</t>
   </si>
   <si>
     <t>49.98 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-260010</t>
   </si>
   <si>
     <t>VER 44-47</t>
   </si>
   <si>
     <t>Хомуты силовой 44-47 (250шт)</t>
   </si>
   <si>
     <t>KRP-260011</t>
   </si>
   <si>
     <t>VER 48-51</t>
   </si>
   <si>
     <t>Хомуты силовой 48-51  (250шт)</t>
   </si>
   <si>
     <t>51.45 руб.</t>
   </si>
   <si>
     <t>KRP-260012</t>
   </si>
   <si>
     <t>VER 52-55</t>
@@ -306,57 +309,54 @@
   <si>
     <t>KRP-260020</t>
   </si>
   <si>
     <t>VER 92-97</t>
   </si>
   <si>
     <t>Хомуты силовой 92-97  (250шт)</t>
   </si>
   <si>
     <t>91.14 руб.</t>
   </si>
   <si>
     <t>KRP-260021</t>
   </si>
   <si>
     <t>VER 98-103</t>
   </si>
   <si>
     <t>Хомуты силовой 98-103  (250шт)</t>
   </si>
   <si>
     <t>94.08 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>KRP-260022</t>
   </si>
   <si>
-    <t>VER 104-112</t>
+    <t>VER104-112</t>
   </si>
   <si>
     <t>Хомуты силовой 104-112  (250шт)</t>
   </si>
   <si>
     <t>97.02 руб.</t>
   </si>
   <si>
     <t>KRP-260023</t>
   </si>
   <si>
     <t>VER 113-121</t>
   </si>
   <si>
     <t>Хомуты силовой 113-121  (250шт)</t>
   </si>
   <si>
     <t>99.96 руб.</t>
   </si>
   <si>
     <t>KRP-260024</t>
   </si>
   <si>
     <t>VER 122-130</t>
   </si>
@@ -384,75 +384,75 @@
   <si>
     <t>VER 140-148</t>
   </si>
   <si>
     <t>Хомуты силовой 140-148  (250шт)</t>
   </si>
   <si>
     <t>151.41 руб.</t>
   </si>
   <si>
     <t>KRP-260027</t>
   </si>
   <si>
     <t>VER 149-161</t>
   </si>
   <si>
     <t>Хомуты силовой 149-161  (250шт)</t>
   </si>
   <si>
     <t>152.88 руб.</t>
   </si>
   <si>
     <t>KRP-260028</t>
   </si>
   <si>
-    <t>VER 162-174</t>
+    <t>VER162-174</t>
   </si>
   <si>
     <t>Хомуты силовой 162-174  (250шт)</t>
   </si>
   <si>
     <t>167.58 руб.</t>
   </si>
   <si>
     <t>KRP-260029</t>
   </si>
   <si>
     <t>VER 175-187</t>
   </si>
   <si>
     <t>Хомуты силовой 175-187  (250шт)</t>
   </si>
   <si>
     <t>174.93 руб.</t>
   </si>
   <si>
     <t>KRP-260030</t>
   </si>
   <si>
-    <t>VER 188-200</t>
+    <t>VER188-200</t>
   </si>
   <si>
     <t>Хомуты силовой 188-200  (250шт)</t>
   </si>
   <si>
     <t>182.28 руб.</t>
   </si>
   <si>
     <t>KRP-260031</t>
   </si>
   <si>
     <t>VER 201-213</t>
   </si>
   <si>
     <t>Хомуты силовой 201-213  (250шт)</t>
   </si>
   <si>
     <t>189.63 руб.</t>
   </si>
   <si>
     <t>KRP-260032</t>
   </si>
   <si>
     <t>VER 214-226</t>
   </si>
@@ -2081,716 +2081,716 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*32.34</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825051</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*30.87</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825052</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*32.34</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825053</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>29</v>
+      <c r="G8" s="2">
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*32.34</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*38.22</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825055</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*38.22</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825056</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*39.69</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825057</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*41.16</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825058</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*49.98</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825059</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="D14" s="1" t="s">
-[...9 lines deleted...]
-        <v>49</v>
+      <c r="G14" s="2">
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*49.98</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825060</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>57</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>34</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*51.45</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825061</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*52.92</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825062</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D17" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*52.92</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825063</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*55.86</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825064</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*57.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825065</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*82.32</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825066</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*83.79</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825067</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*85.26</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825068</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*88.20</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>825069</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*91.14</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>825070</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>96</v>
+        <v>34</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*94.08</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>825071</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
@@ -2816,366 +2816,366 @@
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*97.02</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>825072</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*99.96</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>825073</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*108.78</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825074</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*139.65</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>825075</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*151.41</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>825076</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*152.88</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825077</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*167.58</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825078</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*174.93</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825079</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*182.28</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825080</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*189.63</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825081</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*196.98</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825082</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -3201,51 +3201,51 @@
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*205.80</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825083</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*207.27</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>