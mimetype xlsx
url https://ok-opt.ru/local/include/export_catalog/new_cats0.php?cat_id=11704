--- v1 (2026-06-28)
+++ v2 (2026-08-29)
@@ -60,453 +60,453 @@
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Крепеж хомуты метизы</t>
   </si>
   <si>
     <t>Хомуты</t>
   </si>
   <si>
     <t>Хомуты силовые</t>
   </si>
   <si>
     <t>KRP-260001</t>
   </si>
   <si>
-    <t>VER 17-19</t>
+    <t>VER17-19</t>
   </si>
   <si>
     <t>Хомуты силовой 17-19  (250шт)</t>
   </si>
   <si>
-    <t>32.34 руб.</t>
+    <t>34.75 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KRP-260002</t>
   </si>
   <si>
-    <t>VER 20-22</t>
+    <t>VER20-22</t>
   </si>
   <si>
     <t>Хомуты силовой 20-22  (250шт)</t>
   </si>
   <si>
-    <t>30.87 руб.</t>
+    <t>33.17 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>KRP-260003</t>
   </si>
   <si>
-    <t>VER 23-25</t>
+    <t>VER23-25</t>
   </si>
   <si>
     <t>Хомуты силовой 23-25  (250шт)</t>
   </si>
   <si>
     <t>KRP-260004</t>
   </si>
   <si>
-    <t>VER 26-28</t>
+    <t>VER26-28</t>
   </si>
   <si>
     <t>Хомуты силовой 26-28  (250шт)</t>
   </si>
   <si>
     <t>KRP-260005</t>
   </si>
   <si>
-    <t>VER 29-31</t>
+    <t>VER29-31</t>
   </si>
   <si>
     <t>Хомуты силовой 29-31  (250шт)</t>
   </si>
   <si>
-    <t>38.22 руб.</t>
+    <t>41.06 руб.</t>
+  </si>
+  <si>
+    <t>KRP-260006</t>
+  </si>
+  <si>
+    <t>VER32-35</t>
+  </si>
+  <si>
+    <t>Хомуты силовой 32-35  (250шт)</t>
+  </si>
+  <si>
+    <t>KRP-260007</t>
+  </si>
+  <si>
+    <t>VER36-39</t>
+  </si>
+  <si>
+    <t>Хомуты силовой 36-39  (250шт)</t>
+  </si>
+  <si>
+    <t>42.64 руб.</t>
+  </si>
+  <si>
+    <t>KRP-260008</t>
+  </si>
+  <si>
+    <t>VER40-43</t>
+  </si>
+  <si>
+    <t>Хомуты силовой 40-43  (250шт)</t>
+  </si>
+  <si>
+    <t>44.22 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>KRP-260009</t>
+  </si>
+  <si>
+    <t>VER43-46</t>
+  </si>
+  <si>
+    <t>Хомуты силовой 43-46  (250шт)</t>
+  </si>
+  <si>
+    <t>53.70 руб.</t>
+  </si>
+  <si>
+    <t>KRP-260010</t>
+  </si>
+  <si>
+    <t>VER44-47</t>
+  </si>
+  <si>
+    <t>Хомуты силовой 44-47 (250шт)</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>KRP-260006</t>
-[...55 lines deleted...]
-  <si>
     <t>KRP-260011</t>
   </si>
   <si>
-    <t>VER 48-51</t>
+    <t>VER48-51</t>
   </si>
   <si>
     <t>Хомуты силовой 48-51  (250шт)</t>
   </si>
   <si>
-    <t>51.45 руб.</t>
+    <t>55.28 руб.</t>
   </si>
   <si>
     <t>KRP-260012</t>
   </si>
   <si>
-    <t>VER 52-55</t>
+    <t>VER52-55</t>
   </si>
   <si>
     <t>Хомуты силовой 52-55  (250шт)</t>
   </si>
   <si>
-    <t>52.92 руб.</t>
+    <t>56.86 руб.</t>
   </si>
   <si>
     <t>KRP-260013</t>
   </si>
   <si>
-    <t>VER 56-59</t>
+    <t>VER56-59</t>
   </si>
   <si>
     <t>Хомуты силовой 56-59  (250шт)</t>
   </si>
   <si>
     <t>KRP-260014</t>
   </si>
   <si>
-    <t>VER 60-63</t>
+    <t>VER60-63</t>
   </si>
   <si>
     <t>Хомуты силовой 60-63  (250шт)</t>
   </si>
   <si>
-    <t>55.86 руб.</t>
+    <t>60.02 руб.</t>
   </si>
   <si>
     <t>KRP-260015</t>
   </si>
   <si>
-    <t>VER 64-67</t>
+    <t>VER64-67</t>
   </si>
   <si>
     <t>Хомуты силовой 64-67  (250шт)</t>
   </si>
   <si>
-    <t>57.33 руб.</t>
+    <t>61.60 руб.</t>
   </si>
   <si>
     <t>KRP-260016</t>
   </si>
   <si>
-    <t>VER 68-73</t>
+    <t>VER68-73</t>
   </si>
   <si>
     <t>Хомуты силовой 68-73  (250шт)</t>
   </si>
   <si>
-    <t>82.32 руб.</t>
+    <t>88.45 руб.</t>
   </si>
   <si>
     <t>KRP-260017</t>
   </si>
   <si>
-    <t>VER 74-79</t>
+    <t>VER74-79</t>
   </si>
   <si>
     <t>Хомуты силовой 74-79  (250шт)</t>
   </si>
   <si>
-    <t>83.79 руб.</t>
+    <t>90.03 руб.</t>
   </si>
   <si>
     <t>KRP-260018</t>
   </si>
   <si>
-    <t>VER 80-85</t>
+    <t>VER80-85</t>
   </si>
   <si>
     <t>Хомуты силовой 80-85  (250шт)</t>
   </si>
   <si>
-    <t>85.26 руб.</t>
+    <t>91.61 руб.</t>
   </si>
   <si>
     <t>KRP-260019</t>
   </si>
   <si>
-    <t>VER 86-91</t>
+    <t>VER86-91</t>
   </si>
   <si>
     <t>Хомуты силовой 86-91  (250шт)</t>
   </si>
   <si>
-    <t>88.20 руб.</t>
+    <t>94.76 руб.</t>
   </si>
   <si>
     <t>KRP-260020</t>
   </si>
   <si>
-    <t>VER 92-97</t>
+    <t>VER92-97</t>
   </si>
   <si>
     <t>Хомуты силовой 92-97  (250шт)</t>
   </si>
   <si>
-    <t>91.14 руб.</t>
+    <t>97.92 руб.</t>
   </si>
   <si>
     <t>KRP-260021</t>
   </si>
   <si>
-    <t>VER 98-103</t>
+    <t>VER98-103</t>
   </si>
   <si>
     <t>Хомуты силовой 98-103  (250шт)</t>
   </si>
   <si>
-    <t>94.08 руб.</t>
+    <t>101.08 руб.</t>
   </si>
   <si>
     <t>KRP-260022</t>
   </si>
   <si>
     <t>VER104-112</t>
   </si>
   <si>
     <t>Хомуты силовой 104-112  (250шт)</t>
   </si>
   <si>
-    <t>97.02 руб.</t>
+    <t>104.24 руб.</t>
   </si>
   <si>
     <t>KRP-260023</t>
   </si>
   <si>
-    <t>VER 113-121</t>
+    <t>VER113-121</t>
   </si>
   <si>
     <t>Хомуты силовой 113-121  (250шт)</t>
   </si>
   <si>
-    <t>99.96 руб.</t>
+    <t>107.40 руб.</t>
   </si>
   <si>
     <t>KRP-260024</t>
   </si>
   <si>
-    <t>VER 122-130</t>
+    <t>VER122-130</t>
   </si>
   <si>
     <t>Хомуты силовой 122-130  (250шт)</t>
   </si>
   <si>
-    <t>108.78 руб.</t>
+    <t>116.88 руб.</t>
   </si>
   <si>
     <t>KRP-260025</t>
   </si>
   <si>
-    <t>VER 131-139</t>
+    <t>VER131-139</t>
   </si>
   <si>
     <t>Хомуты силовой 131-139  (250шт)</t>
   </si>
   <si>
-    <t>139.65 руб.</t>
+    <t>150.04 руб.</t>
   </si>
   <si>
     <t>KRP-260026</t>
   </si>
   <si>
-    <t>VER 140-148</t>
+    <t>VER140-148</t>
   </si>
   <si>
     <t>Хомуты силовой 140-148  (250шт)</t>
   </si>
   <si>
-    <t>151.41 руб.</t>
+    <t>162.68 руб.</t>
   </si>
   <si>
     <t>KRP-260027</t>
   </si>
   <si>
-    <t>VER 149-161</t>
+    <t>VER149-161</t>
   </si>
   <si>
     <t>Хомуты силовой 149-161  (250шт)</t>
   </si>
   <si>
-    <t>152.88 руб.</t>
+    <t>164.26 руб.</t>
   </si>
   <si>
     <t>KRP-260028</t>
   </si>
   <si>
     <t>VER162-174</t>
   </si>
   <si>
     <t>Хомуты силовой 162-174  (250шт)</t>
   </si>
   <si>
-    <t>167.58 руб.</t>
+    <t>180.05 руб.</t>
   </si>
   <si>
     <t>KRP-260029</t>
   </si>
   <si>
-    <t>VER 175-187</t>
+    <t>VER175-187</t>
   </si>
   <si>
     <t>Хомуты силовой 175-187  (250шт)</t>
   </si>
   <si>
-    <t>174.93 руб.</t>
+    <t>187.95 руб.</t>
   </si>
   <si>
     <t>KRP-260030</t>
   </si>
   <si>
     <t>VER188-200</t>
   </si>
   <si>
     <t>Хомуты силовой 188-200  (250шт)</t>
   </si>
   <si>
-    <t>182.28 руб.</t>
+    <t>195.85 руб.</t>
   </si>
   <si>
     <t>KRP-260031</t>
   </si>
   <si>
-    <t>VER 201-213</t>
+    <t>VER201-213</t>
   </si>
   <si>
     <t>Хомуты силовой 201-213  (250шт)</t>
   </si>
   <si>
-    <t>189.63 руб.</t>
+    <t>203.74 руб.</t>
   </si>
   <si>
     <t>KRP-260032</t>
   </si>
   <si>
-    <t>VER 214-226</t>
+    <t>VER214-226</t>
   </si>
   <si>
     <t>Хомуты силовой 214-226  (250шт)</t>
   </si>
   <si>
-    <t>196.98 руб.</t>
+    <t>211.64 руб.</t>
   </si>
   <si>
     <t>KRP-260033</t>
   </si>
   <si>
-    <t>VER 227-239</t>
+    <t>VER227-239</t>
   </si>
   <si>
     <t>Хомуты силовой 227-239  (250шт)</t>
   </si>
   <si>
-    <t>205.80 руб.</t>
+    <t>221.12 руб.</t>
   </si>
   <si>
     <t>KRP-260034</t>
   </si>
   <si>
-    <t>VER 240-252</t>
+    <t>VER240-252</t>
   </si>
   <si>
     <t>Хомуты силовой 240-252  (250шт)</t>
   </si>
   <si>
-    <t>207.27 руб.</t>
+    <t>222.70 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2058,1206 +2058,1206 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*32.34</f>
+        <f>J5*34.75</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825051</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*30.87</f>
+        <f>J6*33.17</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825052</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*32.34</f>
+        <f>J7*34.75</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825053</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="2">
-        <v>4</v>
+      <c r="G8" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*32.34</f>
+        <f>J8*34.75</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825054</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*38.22</f>
+        <f>J9*41.06</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825055</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*38.22</f>
+        <f>J10*41.06</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825056</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*39.69</f>
+        <f>J11*42.64</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825057</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*41.16</f>
+        <f>J12*44.22</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825058</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*49.98</f>
+        <f>J13*53.70</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825059</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*49.98</f>
+        <f>J14*53.70</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825060</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*51.45</f>
+        <f>J15*55.28</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825061</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*52.92</f>
+        <f>J16*56.86</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825062</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*52.92</f>
+        <f>J17*56.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>825063</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="G18" s="2" t="s">
-        <v>34</v>
+      <c r="G18" s="2">
+        <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*55.86</f>
+        <f>J18*60.02</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>825064</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*57.33</f>
+        <f>J19*61.60</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825065</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*82.32</f>
+        <f>J20*88.45</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825066</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="G21" s="2">
-        <v>0</v>
+      <c r="G21" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*83.79</f>
+        <f>J21*90.03</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825067</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*85.26</f>
+        <f>J22*91.61</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825068</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*88.20</f>
+        <f>J23*94.76</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>825069</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*91.14</f>
+        <f>J24*97.92</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>825070</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*94.08</f>
+        <f>J25*101.08</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>825071</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="G26" s="2">
-        <v>0</v>
+      <c r="G26" s="2" t="s">
+        <v>53</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*97.02</f>
+        <f>J26*104.24</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>825072</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*99.96</f>
+        <f>J27*107.40</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>825073</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*108.78</f>
+        <f>J28*116.88</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825074</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*139.65</f>
+        <f>J29*150.04</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>825075</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*151.41</f>
+        <f>J30*162.68</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>825076</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>42</v>
+      <c r="G31" s="2">
+        <v>9</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*152.88</f>
+        <f>J31*164.26</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825077</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*167.58</f>
+        <f>J32*180.05</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825078</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*174.93</f>
+        <f>J33*187.95</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825079</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*182.28</f>
+        <f>J34*195.85</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825080</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*189.63</f>
+        <f>J35*203.74</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825081</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="G36" s="2" t="s">
-        <v>42</v>
+      <c r="G36" s="2">
+        <v>10</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*196.98</f>
+        <f>J36*211.64</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825082</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*205.80</f>
+        <f>J37*221.12</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825083</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="G38" s="2" t="s">
-        <v>42</v>
+      <c r="G38" s="2">
+        <v>10</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*207.27</f>
+        <f>J38*222.70</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>