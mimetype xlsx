--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -69,119 +69,122 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги пресс</t>
   </si>
   <si>
     <t xml:space="preserve">Фитинги пресс VIEIR </t>
   </si>
   <si>
     <t>MPT-310001</t>
   </si>
   <si>
     <t>VRKS163F</t>
   </si>
   <si>
     <t>Пресс соединитель 16X1/2"вн  (250/10шт)</t>
   </si>
   <si>
     <t>158.76 руб.</t>
   </si>
   <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MPT-310002</t>
+  </si>
+  <si>
+    <t>VRKS164F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 16X3/4"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>163.17 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310003</t>
+  </si>
+  <si>
+    <t>VRKS203F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X1/2"вн  (220/10шт)</t>
+  </si>
+  <si>
+    <t>180.81 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>MPT-310004</t>
+  </si>
+  <si>
+    <t>VRKS204F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X3/4"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>229.32 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>шт</t>
-[...37 lines deleted...]
-  <si>
     <t>MPT-310005</t>
   </si>
   <si>
     <t>VRKS264F</t>
   </si>
   <si>
     <t>Пресс соединитель 26X3/4"вн  (200/10шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>MPT-310006</t>
   </si>
   <si>
     <t>VRKS265F</t>
   </si>
   <si>
     <t>Пресс соединитель 26X1"вн  (200/10шт)</t>
   </si>
   <si>
     <t>380.73 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>MPT-310007</t>
   </si>
   <si>
     <t>VRKS163M</t>
   </si>
   <si>
     <t>Пресс соединитель 16X1/2"нар  (250/10шт)</t>
   </si>
   <si>
     <t>148.47 руб.</t>
   </si>
   <si>
     <t>MPT-310008</t>
   </si>
   <si>
     <t>VRKS164M</t>
   </si>
   <si>
     <t>Пресс соединитель 16X3/4"нар (200/10шт)</t>
   </si>
   <si>
     <t>170.52 руб.</t>
   </si>
   <si>
     <t>MPT-310009</t>
@@ -243,77 +246,77 @@
   <si>
     <t>MPT-310014</t>
   </si>
   <si>
     <t>VRKS2020</t>
   </si>
   <si>
     <t>Пресс соединитель 20X20  (250/10шт)</t>
   </si>
   <si>
     <t>192.57 руб.</t>
   </si>
   <si>
     <t>MPT-310015</t>
   </si>
   <si>
     <t>VRKS2626</t>
   </si>
   <si>
     <t>Пресс соединитель 26X26  (300/10шт)</t>
   </si>
   <si>
     <t>274.89 руб.</t>
   </si>
   <si>
+    <t>MPT-310016</t>
+  </si>
+  <si>
+    <t>VRKL163F</t>
+  </si>
+  <si>
+    <t>Пресс уголок 16X1/2"вн  (250/10шт)</t>
+  </si>
+  <si>
+    <t>214.62 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310017</t>
+  </si>
+  <si>
+    <t>VRKL203F</t>
+  </si>
+  <si>
+    <t>Пресс уголок 20X1/2"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>263.13 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>MPT-310016</t>
-[...22 lines deleted...]
-  <si>
     <t>MPT-310018</t>
   </si>
   <si>
     <t>VRKL204F</t>
   </si>
   <si>
     <t>Пресс уголок 20X3/4"вн  (150/10шт)</t>
   </si>
   <si>
     <t>321.93 руб.</t>
   </si>
   <si>
     <t>MPT-310019</t>
   </si>
   <si>
     <t>VRKL264F</t>
   </si>
   <si>
     <t>Пресс уголок 26X3/4"вн  (150/10шт)</t>
   </si>
   <si>
     <t>395.43 руб.</t>
   </si>
   <si>
     <t>MPT-310020</t>
@@ -412,53 +415,50 @@
     <t>269.01 руб.</t>
   </si>
   <si>
     <t>MPT-310028</t>
   </si>
   <si>
     <t>VRKL2626</t>
   </si>
   <si>
     <t>Пресс уголок 26X26 (250/10шт)</t>
   </si>
   <si>
     <t>405.72 руб.</t>
   </si>
   <si>
     <t>MPT-310029</t>
   </si>
   <si>
     <t>VRKL163FC</t>
   </si>
   <si>
     <t>Пресс уголок с креплением 16X1/2"вн  (150/10шт)</t>
   </si>
   <si>
     <t>271.95 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;100</t>
   </si>
   <si>
     <t>MPT-310030</t>
   </si>
   <si>
     <t>VRKL203FC</t>
   </si>
   <si>
     <t>Пресс уголок с креплением 20X1/2"вн  (150/10шт)</t>
   </si>
   <si>
     <t>301.35 руб.</t>
   </si>
   <si>
     <t>MPT-310031</t>
   </si>
   <si>
     <t>VRKT163F</t>
   </si>
   <si>
     <t>Пресс тройник 16X1/2"внX16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310032</t>
   </si>
@@ -3505,1063 +3505,1063 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*163.17</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824721</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*180.81</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824722</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*229.32</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824723</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824724</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*380.73</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824725</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*148.47</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824726</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*170.52</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824727</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*170.52</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824728</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*220.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824729</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*252.84</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824730</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*366.03</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824731</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*139.65</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824732</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*192.57</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824733</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*274.89</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824734</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*214.62</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824735</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*263.13</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824736</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*321.93</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824737</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*395.43</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824738</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*510.09</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824739</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*196.98</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824740</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*248.43</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824741</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G27" s="2">
         <v>8</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*295.47</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824742</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*374.85</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824743</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*486.57</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824744</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*186.69</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824745</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>124</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>32</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*269.01</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824746</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*405.72</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824747</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*271.95</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824748</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*301.35</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824749</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="G35" s="2">
-        <v>5</v>
+      <c r="G35" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*301.35</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824750</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G36" s="2">
         <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*380.73</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>824751</v>
       </c>
       <c r="C37" s="1" t="s">
@@ -4625,261 +4625,261 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*561.54</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>824753</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G39" s="2">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*699.72</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>824754</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*271.95</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>824755</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G41" s="2">
         <v>10</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*366.03</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>824756</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*421.89</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>824757</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*0.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>824758</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*0.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>824759</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*271.95</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>824760</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1" t="s">
@@ -4905,226 +4905,226 @@
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*379.26</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>824761</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*671.79</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>824762</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="G48" s="2" t="s">
-        <v>75</v>
+      <c r="G48" s="2">
+        <v>3</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*341.04</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>824763</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*320.46</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>824764</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*196.98</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>824765</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*267.54</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>824766</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*196.98</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>826657</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D53" s="1" t="s">
@@ -5185,51 +5185,51 @@
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*414.54</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>826659</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*241.08</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>826660</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="1" t="s">
@@ -5252,191 +5252,191 @@
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*308.70</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>826661</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*0.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>826662</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*0.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>826663</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*0.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>826664</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*0.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>826665</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*0.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>826666</v>
       </c>
       <c r="C62" s="1" t="s">
@@ -5462,159 +5462,159 @@
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*507.15</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>826667</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*0.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>833001</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*211.68</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>885074</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*737.94</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>885075</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*752.64</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>885076</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D67" s="1" t="s">
@@ -5675,118 +5675,118 @@
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*911.40</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>954408</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*465.99</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>954409</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*271.95</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>955757</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*170.52</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>955847</v>
       </c>
       <c r="C72" s="1" t="s">