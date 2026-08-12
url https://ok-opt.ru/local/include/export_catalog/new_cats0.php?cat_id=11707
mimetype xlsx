--- v1 (2026-06-22)
+++ v2 (2026-08-12)
@@ -16,698 +16,698 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Металлопластиковая система</t>
   </si>
   <si>
     <t>Фитинги пресс</t>
   </si>
   <si>
     <t xml:space="preserve">Фитинги пресс VIEIR </t>
   </si>
   <si>
     <t>MPT-310001</t>
   </si>
   <si>
     <t>VRKS163F</t>
   </si>
   <si>
     <t>Пресс соединитель 16X1/2"вн  (250/10шт)</t>
   </si>
   <si>
-    <t>158.76 руб.</t>
+    <t>166.97 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>MPT-310002</t>
+  </si>
+  <si>
+    <t>VRKS164F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 16X3/4"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>171.52 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310003</t>
+  </si>
+  <si>
+    <t>VRKS203F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X1/2"вн  (220/10шт)</t>
+  </si>
+  <si>
+    <t>189.74 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>MPT-310004</t>
+  </si>
+  <si>
+    <t>VRKS204F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X3/4"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>241.34 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310005</t>
+  </si>
+  <si>
+    <t>VRKS264F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 26X3/4"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310006</t>
+  </si>
+  <si>
+    <t>VRKS265F</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 26X1"вн  (200/10шт)</t>
+  </si>
+  <si>
+    <t>400.72 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310007</t>
+  </si>
+  <si>
+    <t>VRKS163M</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 16X1/2"нар  (250/10шт)</t>
+  </si>
+  <si>
+    <t>157.86 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310008</t>
+  </si>
+  <si>
+    <t>VRKS164M</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 16X3/4"нар (200/10шт)</t>
+  </si>
+  <si>
+    <t>180.63 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310009</t>
+  </si>
+  <si>
+    <t>VRKS203M</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X1/2"нар  (220/10шт)</t>
+  </si>
+  <si>
+    <t>MPT-310010</t>
+  </si>
+  <si>
+    <t>VRKS204M</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X3/4"нар  (180/10шт)</t>
+  </si>
+  <si>
+    <t>232.24 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310011</t>
+  </si>
+  <si>
+    <t>VRKS264M</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 26X3/4"нар  (200/10шт)</t>
+  </si>
+  <si>
+    <t>267.15 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310012</t>
+  </si>
+  <si>
+    <t>VRKS265M</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 26X1"нар  (200/10шт)</t>
+  </si>
+  <si>
+    <t>385.54 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310013</t>
+  </si>
+  <si>
+    <t>VRKS1616</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 16X16  (300/10шт)</t>
+  </si>
+  <si>
+    <t>147.23 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310014</t>
+  </si>
+  <si>
+    <t>VRKS2020</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 20X20  (250/10шт)</t>
+  </si>
+  <si>
+    <t>203.40 руб.</t>
+  </si>
+  <si>
+    <t>MPT-310015</t>
+  </si>
+  <si>
+    <t>VRKS2626</t>
+  </si>
+  <si>
+    <t>Пресс соединитель 26X26  (300/10шт)</t>
+  </si>
+  <si>
+    <t>289.92 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
-    <t>шт</t>
-[...172 lines deleted...]
-  <si>
     <t>MPT-310016</t>
   </si>
   <si>
     <t>VRKL163F</t>
   </si>
   <si>
     <t>Пресс уголок 16X1/2"вн  (250/10шт)</t>
   </si>
   <si>
-    <t>214.62 руб.</t>
+    <t>226.16 руб.</t>
   </si>
   <si>
     <t>MPT-310017</t>
   </si>
   <si>
     <t>VRKL203F</t>
   </si>
   <si>
     <t>Пресс уголок 20X1/2"вн  (200/10шт)</t>
   </si>
   <si>
-    <t>263.13 руб.</t>
+    <t>277.77 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>MPT-310018</t>
   </si>
   <si>
     <t>VRKL204F</t>
   </si>
   <si>
     <t>Пресс уголок 20X3/4"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>321.93 руб.</t>
+    <t>340.01 руб.</t>
   </si>
   <si>
     <t>MPT-310019</t>
   </si>
   <si>
     <t>VRKL264F</t>
   </si>
   <si>
     <t>Пресс уголок 26X3/4"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>395.43 руб.</t>
+    <t>415.90 руб.</t>
   </si>
   <si>
     <t>MPT-310020</t>
   </si>
   <si>
     <t>VRKL265F</t>
   </si>
   <si>
     <t>Пресс уголок 26X1"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>510.09 руб.</t>
+    <t>537.33 руб.</t>
   </si>
   <si>
     <t>MPT-310021</t>
   </si>
   <si>
     <t>VRKL163M</t>
   </si>
   <si>
     <t>Пресс уголок 16X1/2"нар  (250/10шт)</t>
   </si>
   <si>
-    <t>196.98 руб.</t>
+    <t>207.95 руб.</t>
   </si>
   <si>
     <t>MPT-310022</t>
   </si>
   <si>
     <t>VRKL203M</t>
   </si>
   <si>
     <t>Пресс уголок 20X1/2"нар  (200/10шт)</t>
   </si>
   <si>
-    <t>248.43 руб.</t>
+    <t>262.59 руб.</t>
   </si>
   <si>
     <t>MPT-310023</t>
   </si>
   <si>
     <t>VRKL204M</t>
   </si>
   <si>
     <t>Пресс уголок 20X3/4"нар  (180/10шт)</t>
   </si>
   <si>
-    <t>295.47 руб.</t>
+    <t>311.17 руб.</t>
   </si>
   <si>
     <t>MPT-310024</t>
   </si>
   <si>
     <t>VRKL264M</t>
   </si>
   <si>
     <t>Пресс уголок 26X3/4"нар  (150/10шт)</t>
   </si>
   <si>
-    <t>374.85 руб.</t>
+    <t>394.65 руб.</t>
   </si>
   <si>
     <t>MPT-310025</t>
   </si>
   <si>
     <t>VRKL265M</t>
   </si>
   <si>
     <t>Пресс уголок 26X1"нар (150/10шт)</t>
   </si>
   <si>
-    <t>486.57 руб.</t>
+    <t>513.05 руб.</t>
   </si>
   <si>
     <t>MPT-310026</t>
   </si>
   <si>
     <t>VRKL1616</t>
   </si>
   <si>
     <t>Пресс уголок 16X16 (250/10шт)</t>
   </si>
   <si>
-    <t>186.69 руб.</t>
+    <t>195.81 руб.</t>
   </si>
   <si>
     <t>MPT-310027</t>
   </si>
   <si>
     <t>VRKL2020</t>
   </si>
   <si>
     <t>Пресс уголок 20X20 (180/10шт)</t>
   </si>
   <si>
-    <t>269.01 руб.</t>
+    <t>283.84 руб.</t>
   </si>
   <si>
     <t>MPT-310028</t>
   </si>
   <si>
     <t>VRKL2626</t>
   </si>
   <si>
     <t>Пресс уголок 26X26 (250/10шт)</t>
   </si>
   <si>
-    <t>405.72 руб.</t>
+    <t>426.53 руб.</t>
   </si>
   <si>
     <t>MPT-310029</t>
   </si>
   <si>
     <t>VRKL163FC</t>
   </si>
   <si>
     <t>Пресс уголок с креплением 16X1/2"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>271.95 руб.</t>
+    <t>286.88 руб.</t>
   </si>
   <si>
     <t>MPT-310030</t>
   </si>
   <si>
     <t>VRKL203FC</t>
   </si>
   <si>
     <t>Пресс уголок с креплением 20X1/2"вн  (150/10шт)</t>
   </si>
   <si>
-    <t>301.35 руб.</t>
+    <t>317.24 руб.</t>
   </si>
   <si>
     <t>MPT-310031</t>
   </si>
   <si>
     <t>VRKT163F</t>
   </si>
   <si>
     <t>Пресс тройник 16X1/2"внX16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310032</t>
   </si>
   <si>
     <t>VRKT203F</t>
   </si>
   <si>
     <t>Пресс тройник 20X1/2"внX20  (120/10шт)</t>
   </si>
   <si>
     <t>MPT-310033</t>
   </si>
   <si>
     <t>VRKT204F</t>
   </si>
   <si>
     <t>Пресс тройник 20X3/4"внX20  (100/10шт)</t>
   </si>
   <si>
-    <t>446.88 руб.</t>
+    <t>470.54 руб.</t>
   </si>
   <si>
     <t>MPT-310034</t>
   </si>
   <si>
     <t>VRKT264F</t>
   </si>
   <si>
     <t>Пресс тройник 26X3/4"внX26  (100/10шт)</t>
   </si>
   <si>
-    <t>561.54 руб.</t>
+    <t>590.46 руб.</t>
   </si>
   <si>
     <t>MPT-310035</t>
   </si>
   <si>
     <t>VRKT265F</t>
   </si>
   <si>
     <t>Пресс тройник 26X1"внX26  (100/10шт)</t>
   </si>
   <si>
-    <t>699.72 руб.</t>
+    <t>737.69 руб.</t>
   </si>
   <si>
     <t>MPT-310036</t>
   </si>
   <si>
     <t>VRKT163M</t>
   </si>
   <si>
     <t>Пресс тройник 16X1/2"нарX16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310037</t>
   </si>
   <si>
     <t>VRKT203M</t>
   </si>
   <si>
     <t>Пресс тройник 20X1/2"нарX20  (120/10шт)</t>
   </si>
   <si>
     <t>MPT-310038</t>
   </si>
   <si>
     <t>VRKT204M</t>
   </si>
   <si>
     <t>Пресс тройник 20X3/4"нарX20  (100/10шт)</t>
   </si>
   <si>
-    <t>421.89 руб.</t>
+    <t>444.74 руб.</t>
   </si>
   <si>
     <t>MPT-310039</t>
   </si>
   <si>
     <t>VRKT264M</t>
   </si>
   <si>
     <t>Пресс тройник 26X3/4"нарX26  (100/10шт)</t>
   </si>
   <si>
     <t>MPT-310040</t>
   </si>
   <si>
     <t>VRKT265M</t>
   </si>
   <si>
     <t>Пресс тройник 26X1"нарX26  (100/10шт)</t>
   </si>
   <si>
     <t>MPT-310041</t>
   </si>
   <si>
     <t>VRKT161616</t>
   </si>
   <si>
     <t>Пресс тройник 16X16X16  (150/10шт)</t>
   </si>
   <si>
     <t>MPT-310042</t>
   </si>
   <si>
     <t>VRKT202020</t>
   </si>
   <si>
     <t>Пресс тройник 20X20X20  (100/10шт)</t>
   </si>
   <si>
-    <t>379.26 руб.</t>
+    <t>399.20 руб.</t>
   </si>
   <si>
     <t>MPT-310043</t>
   </si>
   <si>
     <t>VRKT262626</t>
   </si>
   <si>
     <t>Пресс тройник 26X26X26  (150/10шт)</t>
   </si>
   <si>
-    <t>671.79 руб.</t>
+    <t>707.33 руб.</t>
   </si>
   <si>
     <t>MPT-310044</t>
   </si>
   <si>
     <t>VRKT201620</t>
   </si>
   <si>
     <t>Пресс тройник 20X16X20  (100/10шт)</t>
   </si>
   <si>
-    <t>341.04 руб.</t>
+    <t>358.22 руб.</t>
   </si>
   <si>
     <t>MPT-310045</t>
   </si>
   <si>
     <t>VRKT201616</t>
   </si>
   <si>
     <t>Пресс тройник 20X16X16  (120/10шт)</t>
   </si>
   <si>
-    <t>320.46 руб.</t>
+    <t>338.49 руб.</t>
   </si>
   <si>
     <t>MPT-310046</t>
   </si>
   <si>
     <t>VRK163A</t>
   </si>
   <si>
     <t>Пресс соединитель КОНУС 16X1/2"вн (220/10шт)</t>
   </si>
   <si>
     <t>MPT-310047</t>
   </si>
   <si>
     <t>VRK164A</t>
   </si>
   <si>
     <t>Пресс соединитель с накидной гайкой 16X3/4"вн (200/10шт)</t>
   </si>
   <si>
-    <t>267.54 руб.</t>
+    <t>282.33 руб.</t>
   </si>
   <si>
     <t>MPT-310048</t>
   </si>
   <si>
     <t>VRK163B</t>
   </si>
   <si>
     <t>Пресс соединитель с накидной гайкой 16X1/2"вн (220/10шт)</t>
   </si>
   <si>
     <t>MPT-310050</t>
   </si>
   <si>
     <t>VRKS325F</t>
   </si>
   <si>
     <t>Пресс соединитель 32X1"вн  (100/5шт)</t>
   </si>
   <si>
-    <t>360.15 руб.</t>
+    <t>379.47 руб.</t>
   </si>
   <si>
     <t>MPT-310051</t>
   </si>
   <si>
     <t>VRKS325M</t>
   </si>
   <si>
     <t>Пресс соединитель 32X1"нар  (100/5шт)</t>
   </si>
   <si>
-    <t>414.54 руб.</t>
+    <t>437.15 руб.</t>
   </si>
   <si>
     <t>MPT-310052</t>
   </si>
   <si>
     <t>VRKS2026</t>
   </si>
   <si>
     <t>Пресс соединитель 20X26  (250/10шт)</t>
   </si>
   <si>
-    <t>241.08 руб.</t>
+    <t>253.49 руб.</t>
   </si>
   <si>
     <t>MPT-310053</t>
   </si>
   <si>
     <t>VRKS3232</t>
   </si>
   <si>
     <t>Пресс соединитель 32X32  (50/5шт)</t>
   </si>
   <si>
-    <t>308.70 руб.</t>
+    <t>326.35 руб.</t>
   </si>
   <si>
     <t>MPT-310054</t>
   </si>
   <si>
     <t>VRKL325F</t>
   </si>
   <si>
     <t>Пресс уголок 32X1"вн  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310055</t>
   </si>
   <si>
     <t>VRKL325M</t>
   </si>
   <si>
     <t>Пресс уголок 32X1"нар (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310056</t>
   </si>
   <si>
     <t>VRKL3232</t>
   </si>
@@ -720,162 +720,165 @@
   <si>
     <t>VRKT325F</t>
   </si>
   <si>
     <t>Пресс тройник 32X1"внX32  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310058</t>
   </si>
   <si>
     <t>VRKT325M</t>
   </si>
   <si>
     <t>Пресс тройник 32X1"нарX32  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310059</t>
   </si>
   <si>
     <t>VRKT262026</t>
   </si>
   <si>
     <t>Пресс тройник 26X20X26  (120/10шт)</t>
   </si>
   <si>
-    <t>507.15 руб.</t>
+    <t>534.30 руб.</t>
   </si>
   <si>
     <t>MPT-310060</t>
   </si>
   <si>
     <t>VRKT323232</t>
   </si>
   <si>
     <t>Пресс тройник 32X32X32  (50/5шт)</t>
   </si>
   <si>
     <t>MPT-310070</t>
   </si>
   <si>
     <t>VR327</t>
   </si>
   <si>
     <t>Монтажная планка  (72/8шт)   ViEiR</t>
   </si>
   <si>
-    <t>211.68 руб.</t>
+    <t>227.68 руб.</t>
   </si>
   <si>
     <t>VER-001285</t>
   </si>
   <si>
     <t>VRKL1615</t>
   </si>
   <si>
     <t>Пресс угольник радиаторный с хромированной латунной трубкой 16x15-300мм (50/1шт)</t>
   </si>
   <si>
-    <t>737.94 руб.</t>
+    <t>784.75 руб.</t>
   </si>
   <si>
     <t>VER-001286</t>
   </si>
   <si>
     <t>VRKL2015</t>
   </si>
   <si>
     <t>Пресс угольник радиаторный с хромированной латунной трубкой 20x15-300мм (40/1шт)</t>
   </si>
   <si>
-    <t>752.64 руб.</t>
+    <t>799.93 руб.</t>
   </si>
   <si>
     <t>VER-001287</t>
   </si>
   <si>
     <t>VRKT161516</t>
   </si>
   <si>
     <t>Пресс тройник радиаторный с хромированной латунной трубкой 16x15x16-300мм (30/1шт)</t>
   </si>
   <si>
-    <t>876.12 руб.</t>
+    <t>950.20 руб.</t>
   </si>
   <si>
     <t>VER-001288</t>
   </si>
   <si>
     <t>VRKT201520</t>
   </si>
   <si>
     <t>Пресс тройник радиаторный с хромированной латунной трубкой 20x15x20-300мм (25/1шт)</t>
   </si>
   <si>
-    <t>911.40 руб.</t>
+    <t>988.14 руб.</t>
   </si>
   <si>
     <t>VER-001569</t>
   </si>
   <si>
     <t>VRKT261626</t>
   </si>
   <si>
     <t>Пресс тройник T26X16X26 (50/5шт)</t>
   </si>
   <si>
-    <t>465.99 руб.</t>
+    <t>490.28 руб.</t>
   </si>
   <si>
     <t>VER-001570</t>
   </si>
   <si>
     <t>VRK204B</t>
   </si>
   <si>
     <t>Пресс соединитель с накидной гайкой 20x3/4"F (180/10шт)</t>
   </si>
   <si>
+    <t>285.36 руб.</t>
+  </si>
+  <si>
     <t>VER-001638</t>
   </si>
   <si>
     <t>VRKS1620</t>
   </si>
   <si>
     <t>Пресс соединитель переходной 16x20 (200/10шт)</t>
   </si>
   <si>
     <t>VER-001795</t>
   </si>
   <si>
     <t>VRK16316F</t>
   </si>
   <si>
     <t>Пресс водорозетка проходная  латунная 16x1/2"Fx16 (35/1шт)</t>
   </si>
   <si>
-    <t>1 001.07 руб.</t>
+    <t>1 054.93 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3447,2396 +3450,2396 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*158.76</f>
+        <f>J5*166.97</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824720</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*163.17</f>
+        <f>J6*171.52</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824721</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*180.81</f>
+        <f>J7*189.74</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824722</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*229.32</f>
+        <f>J8*241.34</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824723</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*0.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824724</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*380.73</f>
+        <f>J10*400.72</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824725</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*148.47</f>
+        <f>J11*157.86</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824726</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*170.52</f>
+        <f>J12*180.63</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824727</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="E13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*170.52</f>
+        <f>J13*180.63</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824728</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*220.50</f>
+        <f>J14*232.24</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824729</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*252.84</f>
+        <f>J15*267.15</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824730</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*366.03</f>
+        <f>J16*385.54</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824731</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*139.65</f>
+        <f>J17*147.23</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824732</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*192.57</f>
+        <f>J18*203.40</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824733</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="G19" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="G19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*274.89</f>
+        <f>J19*289.92</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824734</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*214.62</f>
+        <f>J20*226.16</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824735</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>83</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*263.13</f>
+        <f>J21*277.77</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824736</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G22" s="2">
         <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*321.93</f>
+        <f>J22*340.01</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824737</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*395.43</f>
+        <f>J23*415.90</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824738</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*510.09</f>
+        <f>J24*537.33</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824739</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*196.98</f>
+        <f>J25*207.95</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824740</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*248.43</f>
+        <f>J26*262.59</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824741</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G27" s="2">
         <v>8</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*295.47</f>
+        <f>J27*311.17</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824742</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*374.85</f>
+        <f>J28*394.65</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824743</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*486.57</f>
+        <f>J29*513.05</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824744</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*186.69</f>
+        <f>J30*195.81</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824745</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="G31" s="2" t="s">
-        <v>32</v>
+      <c r="G31" s="2">
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*269.01</f>
+        <f>J31*283.84</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824746</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*405.72</f>
+        <f>J32*426.53</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824747</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*271.95</f>
+        <f>J33*286.88</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824748</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*301.35</f>
+        <f>J34*317.24</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824749</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*301.35</f>
+        <f>J35*317.24</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824750</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G36" s="2">
         <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*380.73</f>
+        <f>J36*400.72</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>824751</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G37" s="2">
         <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*446.88</f>
+        <f>J37*470.54</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>824752</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G38" s="2">
         <v>7</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*561.54</f>
+        <f>J38*590.46</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>824753</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G39" s="2">
         <v>8</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*699.72</f>
+        <f>J39*737.69</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>824754</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*271.95</f>
+        <f>J40*286.88</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>824755</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G41" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*366.03</f>
+        <f>J41*385.54</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>824756</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*421.89</f>
+        <f>J42*444.74</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>824757</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*0.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>824758</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*0.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>824759</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*271.95</f>
+        <f>J45*286.88</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>824760</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>176</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>177</v>
       </c>
-      <c r="G46" s="2">
-        <v>0</v>
+      <c r="G46" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*379.26</f>
+        <f>J46*399.20</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>824761</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*671.79</f>
+        <f>J47*707.33</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>824762</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="G48" s="2">
-        <v>3</v>
+      <c r="G48" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*341.04</f>
+        <f>J48*358.22</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>824763</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*320.46</f>
+        <f>J49*338.49</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>824764</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*196.98</f>
+        <f>J50*207.95</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>824765</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*267.54</f>
+        <f>J51*282.33</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>824766</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*196.98</f>
+        <f>J52*207.95</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>826657</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*360.15</f>
+        <f>J53*379.47</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>826658</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>206</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>207</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*414.54</f>
+        <f>J54*437.15</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>826659</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>211</v>
       </c>
       <c r="G55" s="2">
         <v>5</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*241.08</f>
+        <f>J55*253.49</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>826660</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>215</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*308.70</f>
+        <f>J56*326.35</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>826661</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*0.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>826662</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*0.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>826663</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*0.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>826664</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*0.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>826665</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>230</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*0.00</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>826666</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>233</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>234</v>
       </c>
       <c r="G62" s="2">
         <v>9</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*507.15</f>
+        <f>J62*534.30</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>826667</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G63" s="2">
         <v>0</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*0.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>833001</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*211.68</f>
+        <f>J64*227.68</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>885074</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*737.94</f>
+        <f>J65*784.75</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>885075</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*752.64</f>
+        <f>J66*799.93</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>885076</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G67" s="2">
         <v>10</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*876.12</f>
+        <f>J67*950.20</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>885077</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G68" s="2">
         <v>10</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*911.40</f>
+        <f>J68*988.14</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>954408</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*465.99</f>
+        <f>J69*490.28</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>954409</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>132</v>
+        <v>265</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>84</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*271.95</f>
+        <f>J70*285.36</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>955757</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*170.52</f>
+        <f>J71*180.63</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>955847</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G72" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*1001.07</f>
+        <f>J72*1054.93</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>