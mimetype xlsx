--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -16,491 +16,575 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Насосные станции</t>
   </si>
   <si>
     <t>Насосные станции ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001063</t>
   </si>
   <si>
     <t>AUQB60</t>
   </si>
   <si>
     <t>Насосная станция с баком 20л (мощность 370Вт; напор 32м; расход 1,8м3/час; глуб всасыв до 8м) (1шт)</t>
   </si>
   <si>
-    <t>10 336.44 руб.</t>
+    <t>10 207.62 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>ZGR-001065</t>
   </si>
   <si>
     <t>AUJS-120S-W</t>
   </si>
   <si>
-    <t>-Насосная станция нерж. сталь с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
+    <t>(В) -Насосная станция нерж. сталь с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
     <t>14 220.00 руб.</t>
   </si>
   <si>
     <t>ZGR-001068</t>
   </si>
   <si>
     <t>AUJET-100L</t>
   </si>
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 750Вт; напор 48м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
-    <t>15 589.74 руб.</t>
+    <t>14 016.67 руб.</t>
   </si>
   <si>
     <t>ZGR-001069</t>
   </si>
   <si>
     <t>AUJET-120L</t>
   </si>
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 1100Вт; напор 53м; расход 3,3м3/час) (1шт)</t>
   </si>
   <si>
-    <t>14 943.66 руб.</t>
+    <t>13 814.25 руб.</t>
   </si>
   <si>
     <t>ZGR-001070</t>
   </si>
   <si>
     <t>AUJET-100S</t>
   </si>
   <si>
-    <t>Насосная станция чугун с баком 24л (мощность 750Вт; напор 40м; расход 3м3/час) (1шт)</t>
+    <t>(В) Насосная станция чугун с баком 24л (мощность 750Вт; напор 40м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
     <t>10 627.44 руб.</t>
   </si>
   <si>
     <t>ZGR-001071</t>
   </si>
   <si>
     <t>AUJET-120S</t>
   </si>
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
-    <t>15 444.00 руб.</t>
+    <t>13 880.04 руб.</t>
   </si>
   <si>
     <t>ZGR-001123</t>
   </si>
   <si>
     <t>AUAB60</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 20л (мощность 370Вт; напор 35м; расход 2,1 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
-    <t>10 273.70 руб.</t>
+    <t>9 161.58 руб.</t>
   </si>
   <si>
     <t>ZGR-001125</t>
   </si>
   <si>
-    <t>AU ZTP800</t>
+    <t>AUZTP-800</t>
   </si>
   <si>
     <t>Насосная станция пластик, с баком 24л (мощность 800Вт; напор 40м; расход 2,85 м3/час) (1шт)</t>
   </si>
   <si>
-    <t>13 174.84 руб.</t>
+    <t>10 872.70 руб.</t>
   </si>
   <si>
     <t>ZGR-001127</t>
   </si>
   <si>
     <t>AUAET-120L</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 24л (мощность 1100Вт; напор 45м; расход 3,3 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
-    <t>13 634.85 руб.</t>
+    <t>12 086.37 руб.</t>
   </si>
   <si>
     <t>ZGR-001130</t>
   </si>
   <si>
     <t>AUAET-120S</t>
   </si>
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 1100Вт; напор 45м; расход 3,0 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
-    <t>13 456.72 руб.</t>
+    <t>11 933.56 руб.</t>
   </si>
   <si>
     <t>ZGR-001142</t>
   </si>
   <si>
     <t>AUJS-120S</t>
   </si>
   <si>
     <t>Насосная станция нерж. сталь с баком 24л (мощность 1100Вт; напор 47м; расход 3,0 м3/час, до 8м) (1шт</t>
   </si>
   <si>
-    <t>16 116.92 руб.</t>
+    <t>14 496.65 руб.</t>
   </si>
   <si>
     <t>ZGR-001174</t>
   </si>
   <si>
     <t>AUAB80</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 20л (мощность 750Вт; напор 44м; расход 2,7 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
-    <t>11 682.80 руб.</t>
+    <t>10 302.75 руб.</t>
   </si>
   <si>
     <t>ZGR-001175</t>
   </si>
   <si>
     <t>AUJET-120S-W</t>
   </si>
   <si>
-    <t>-Насосная станция чугун с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
+    <t>(В) -Насосная станция чугун с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
     <t>12 240.00 руб.</t>
   </si>
   <si>
     <t>ZGR-001187</t>
   </si>
   <si>
     <t>AUQB80</t>
   </si>
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 750Вт; напор 53м; расход 2,7м3/час) (1шт)</t>
   </si>
   <si>
-    <t>13 451.12 руб.</t>
+    <t>12 195.64 руб.</t>
   </si>
   <si>
     <t>ZGR-001188</t>
   </si>
   <si>
     <t>AUJET-120L-W</t>
   </si>
   <si>
-    <t>-Насосная станция чугун с баком 24л (мощность 1100Вт; напор 53м; расход 3,3м3/час) (1шт)</t>
+    <t>(В) -Насосная станция чугун с баком 24л (мощность 1100Вт; напор 53м; расход 3,3м3/час) (1шт)</t>
   </si>
   <si>
     <t>13 140.00 руб.</t>
   </si>
   <si>
     <t>ZGR-001189</t>
   </si>
   <si>
     <t>ALFA-1065</t>
   </si>
   <si>
     <t>Насосная станция  поддержания напора с частот преобразов нерж бак (650Вт; 45м; 4,5м3/час)</t>
   </si>
   <si>
-    <t>29 378.15 руб.</t>
+    <t>23 791.44 руб.</t>
   </si>
   <si>
     <t>ZGR-001190</t>
   </si>
   <si>
     <t>TBOX-1110</t>
   </si>
   <si>
-    <t>Насосная станция ZEGOR PRO самовсасывающая с частотным преобразоват нерж бак (1100Вт; 42м; 4 м3/час)</t>
+    <t>(В) Насосная станция ZEGOR PRO самовсасывающая с частотным преобразоват нерж бак (1100Вт; 42м; 4 м3/</t>
   </si>
   <si>
     <t>29 404.07 руб.</t>
   </si>
   <si>
     <t>ZGR-001219</t>
   </si>
   <si>
     <t>WZB370</t>
   </si>
   <si>
     <t>Насосная МИНИстанция чугун с баком 2л (мощность 370Вт; напор 28м; расход 2,1 м3/час) (1шт)</t>
   </si>
   <si>
-    <t>8 687.25 руб.</t>
+    <t>7 590.64 руб.</t>
   </si>
   <si>
     <t>ZGR-001220</t>
   </si>
   <si>
     <t>WZB550</t>
   </si>
   <si>
     <t>Насосная МИНИстанция чугун с баком 2л (мощность 550Вт; напор 42м; расход 3 м3/час) (1шт)</t>
   </si>
   <si>
-    <t>11 099.82 руб.</t>
+    <t>9 698.68 руб.</t>
   </si>
   <si>
     <t>ZGR-001221</t>
   </si>
   <si>
     <t>AKS370</t>
   </si>
   <si>
     <t>Насосная МИНИстанция чугун с баком 2л (мощность 370Вт; напор 25м; расход 2 м3/час) (1шт)</t>
   </si>
   <si>
-    <t>6 221.73 руб.</t>
+    <t>5 436.35 руб.</t>
   </si>
   <si>
     <t>ZGR-001234</t>
   </si>
   <si>
     <t>ALFA-230</t>
   </si>
   <si>
     <t>Насосная станция поддержания напора с частот. преобразователем (650Вт; 42м;  4,5 м3/час)</t>
   </si>
   <si>
-    <t>28 527.27 руб.</t>
+    <t>23 578.88 руб.</t>
   </si>
   <si>
     <t>ZGR-001247</t>
   </si>
   <si>
     <t>AUQB60-2VT</t>
   </si>
   <si>
     <t>Насосная МИНИстанция чугун с баком 2л (мощность 370Вт; напор 35м; расход 2,1 м3/час) (1шт)</t>
   </si>
   <si>
-    <t>6 865.28 руб.</t>
+    <t>6 165.29 руб.</t>
   </si>
   <si>
     <t>ZGR-001254</t>
   </si>
   <si>
     <t>ALFA-330</t>
   </si>
   <si>
     <t>Насосная станция поддержания напора с частот. преобразователем  (900Вт; 45м;  5,5 м3/час)</t>
   </si>
   <si>
-    <t>32 673.99 руб.</t>
+    <t>25 621.36 руб.</t>
   </si>
   <si>
     <t>ZGR-001260</t>
   </si>
   <si>
     <t>AUAB60-2VT</t>
   </si>
   <si>
     <t>Насосная МИНИстанция вихревого типа с чугун баком 2л (370Вт; напор 35м; расход 2,1 м3/час) (1шт)</t>
   </si>
   <si>
-    <t>6 138.99 руб.</t>
+    <t>5 513.06 руб.</t>
   </si>
   <si>
     <t>ZGR-001265</t>
   </si>
   <si>
     <t>AUAS-120S</t>
   </si>
   <si>
     <t xml:space="preserve">Насосная станция центробежного типа чугун с баком 24л (1100Вт; напор 45м; расход 2,7 м3/час, до 8м) </t>
   </si>
   <si>
-    <t>13 370.09 руб.</t>
+    <t>11 851.68 руб.</t>
   </si>
   <si>
     <t>ZGR-001266</t>
   </si>
   <si>
     <t>TBOX-1050</t>
   </si>
   <si>
     <t>Насосная станция ZEGOR PRO самовсасывающая с частот преобразоват нерж бак (500Вт; 40м; 4, 5м3/час)</t>
   </si>
   <si>
-    <t>22 031.20 руб.</t>
+    <t>19 533.27 руб.</t>
   </si>
   <si>
     <t>ZGR-001267</t>
   </si>
   <si>
     <t>TBOX-1060</t>
   </si>
   <si>
     <t>Насосная станция частотная самовсасывающая (мощность 600Вт; напор 45м; расход 5 м3/час)</t>
   </si>
   <si>
-    <t>24 028.20 руб.</t>
+    <t>21 308.20 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001329</t>
+  </si>
+  <si>
+    <t>WZB35</t>
+  </si>
+  <si>
+    <t>Насосная МИНИстанция чугун с баком 2л (мощность 370Вт; напор 30м; расход 32л/мин) (1шт)</t>
+  </si>
+  <si>
+    <t>6 142.49 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001330</t>
+  </si>
+  <si>
+    <t>WZB45</t>
+  </si>
+  <si>
+    <t>Насосная МИНИстанция чугун с баком 2л (мощность 550Вт; напор 43м; расход 45л/мин) (1шт)</t>
+  </si>
+  <si>
+    <t>8 515.52 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001331</t>
+  </si>
+  <si>
+    <t>WZB65</t>
+  </si>
+  <si>
+    <t>Насосная МИНИстанция чугун с баком 2л (мощность 750Вт; напор 50м; расход 60л/мин) (1шт)</t>
+  </si>
+  <si>
+    <t>9 330.37 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001338</t>
+  </si>
+  <si>
+    <t>ALFA-830W</t>
+  </si>
+  <si>
+    <t>Автоматическая насосная станция с частотным преобразователем (1500Вт, напор 55м; расход 18,9м3/час)</t>
+  </si>
+  <si>
+    <t>66 069.01 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001339</t>
+  </si>
+  <si>
+    <t>ALFA-1230W</t>
+  </si>
+  <si>
+    <t>Автоматическая насосная станция с частотным преобразователем (2200Вт, напор 60м; расход 21,6м3/час)</t>
+  </si>
+  <si>
+    <t>74 115.66 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001340</t>
+  </si>
+  <si>
+    <t>TBOX-1030</t>
+  </si>
+  <si>
+    <t>Насосная станция ZEGOR PRO самовсасывающая с частот преобразоват нерж бак (260Вт; 26м; 3,6м3/час)</t>
+  </si>
+  <si>
+    <t>15 362.25 руб.</t>
   </si>
   <si>
     <t>Насосные станции VIEIR</t>
   </si>
   <si>
     <t>VER-000454</t>
   </si>
   <si>
     <t>VRDS2-33</t>
   </si>
   <si>
     <t>Насосная станция самовсасывающая с частот преобразоват (650Вт, 45м, 5м3/ч)</t>
   </si>
   <si>
-    <t>28 225.31 руб.</t>
+    <t>27 893.25 руб.</t>
   </si>
   <si>
     <t>VER-000671</t>
   </si>
   <si>
     <t>VRDS2-30</t>
   </si>
   <si>
     <t>Насосная станция поддержания давления с частот преобразоват (550Вт, 42м, 4,5м3/ч)</t>
   </si>
   <si>
-    <t>25 327.66 руб.</t>
+    <t>25 029.69 руб.</t>
   </si>
   <si>
     <t>VER-000672</t>
   </si>
   <si>
     <t>VRDS3-30</t>
   </si>
   <si>
     <t>Насосная станция поддержания давления с частот преобразоват (750Вт, 45м, 5,5м3/ч)</t>
   </si>
   <si>
-    <t>27 524.70 руб.</t>
+    <t>27 200.88 руб.</t>
   </si>
   <si>
     <t>VER-001006</t>
   </si>
   <si>
     <t>VRDS5-40</t>
   </si>
   <si>
     <t>Насосная станция с частотным регулированием (1шт)</t>
   </si>
   <si>
-    <t>21 977.81 руб.</t>
+    <t>21 719.25 руб.</t>
   </si>
   <si>
     <t>VER-001542</t>
   </si>
   <si>
     <t>VRDS8-30</t>
   </si>
   <si>
     <t>Прифессиональная насосная станция с частотным регулированием 1500Вт (1шт)</t>
   </si>
   <si>
-    <t>72 180.94 руб.</t>
+    <t>71 331.75 руб.</t>
   </si>
   <si>
     <t>VER-001543</t>
   </si>
   <si>
     <t>VRDS12-30</t>
   </si>
   <si>
     <t>Прифессиональная насосная станция с частотным регулированием 2200Вт (1шт)</t>
   </si>
   <si>
-    <t>83 023.33 руб.</t>
+    <t>82 046.58 руб.</t>
+  </si>
+  <si>
+    <t>VER-001584</t>
+  </si>
+  <si>
+    <t>VRDS3.6-27</t>
+  </si>
+  <si>
+    <t>Насосная станция с частотным регулированием 280Вт (1шт)</t>
+  </si>
+  <si>
+    <t>15 399.72 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -592,51 +676,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee83_3234_11ee_a490_047c1617b143_59221654_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d945_7822_11ee_a4ea_047c1617b143_59221651_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d947_7822_11ee_a4ea_047c1617b143_59221658_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811366f_37d2_11ef_a5e9_047c1617b143_14e1e1b2_f93d_11ef_a6ea_047c1617b14331.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee83_3234_11ee_a490_047c1617b143_59221654_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d945_7822_11ee_a4ea_047c1617b143_59221651_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d947_7822_11ee_a4ea_047c1617b143_59221658_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811366f_37d2_11ef_a5e9_047c1617b143_14e1e1b2_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a8_245f_11f0_a725_047c1617b143_0a6f3a61_310d_11f1_a89b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42aa_245f_11f0_a725_047c1617b143_0a6f3a62_310d_11f1_a89b_047c1617b14333.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1411,153 +1495,213 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPr id="28" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPr id="29" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_35" descr="Image_35"/>
+        <xdr:cNvPr id="30" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="31" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1824,51 +1968,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L38"/>
+  <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1876,51 +2020,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J38)</f>
+        <f>SUM(J2:J45)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1950,63 +2094,63 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>833393</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*10336.44</f>
+        <f>J5*10207.62</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>833395</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
@@ -2020,98 +2164,98 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*14220.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>833398</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*15589.74</f>
+        <f>J7*14016.67</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833399</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*14943.66</f>
+        <f>J8*13814.25</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>833400</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
@@ -2125,273 +2269,273 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*10627.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833401</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*15444.00</f>
+        <f>J10*13880.04</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837270</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*10273.70</f>
+        <f>J11*9161.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>837272</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*13174.84</f>
+        <f>J12*10872.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837274</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*13634.85</f>
+        <f>J13*12086.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837277</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*13456.72</f>
+        <f>J14*11933.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>839079</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*16116.92</f>
+        <f>J15*14496.65</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>858839</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*11682.80</f>
+        <f>J16*10302.75</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>858840</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
@@ -2405,63 +2549,63 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*12240.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>859047</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*13451.12</f>
+        <f>J18*12195.64</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>859046</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
@@ -2475,63 +2619,63 @@
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*13140.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>859048</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*29378.15</f>
+        <f>J20*23791.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>859049</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
@@ -2545,616 +2689,861 @@
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*29404.07</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874011</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*8687.25</f>
+        <f>J22*7590.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874012</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*11099.82</f>
+        <f>J23*9698.68</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>874013</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*6221.73</f>
+        <f>J24*5436.35</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>879334</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*28527.27</f>
+        <f>J25*23578.88</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>882309</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*6865.28</f>
+        <f>J26*6165.29</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>882310</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*32673.99</f>
+        <f>J27*25621.36</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883377</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*6138.99</f>
+        <f>J28*5513.06</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883382</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*13370.09</f>
+        <f>J29*11851.68</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883189</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*22031.20</f>
+        <f>J30*19533.27</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883383</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*24028.20</f>
+        <f>J31*21308.20</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="2">
-      <c r="A32" s="8" t="s">
+    <row r="32" spans="1:12" outlineLevel="4">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>956621</v>
+      </c>
+      <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B32" s="8"/>
-[...8 lines deleted...]
-      <c r="K32" s="8"/>
+      <c r="D32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*6142.49</f>
+        <v>0</v>
+      </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>879310</v>
+        <v>956622</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*28225.31</f>
+        <f>J33*8515.52</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>880087</v>
+        <v>956623</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G34" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*25327.66</f>
+        <f>J34*9330.37</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>880088</v>
+        <v>956630</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G35" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*27524.70</f>
+        <f>J35*66069.01</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>884715</v>
+        <v>956631</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G36" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*21977.81</f>
+        <f>J36*74115.66</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
+        <v>956632</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*15362.25</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="2">
+      <c r="A38" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="8"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>879310</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*27893.25</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>880087</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" s="2">
+        <v>6</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*25029.69</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>880088</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G41" s="2">
+        <v>4</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*27200.88</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>884715</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*21719.25</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
         <v>954087</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...31 lines deleted...]
-      <c r="B38" s="1">
+      <c r="C43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*71331.75</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
         <v>954088</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G38" s="2">
+      <c r="C44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*82046.58</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" outlineLevel="4">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>955731</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="G45" s="2">
         <v>1</v>
       </c>
-      <c r="H38" s="2">
-[...12 lines deleted...]
-      <c r="L38" s="5"/>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*15399.72</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A32:K32"/>
+    <mergeCell ref="A38:K38"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>