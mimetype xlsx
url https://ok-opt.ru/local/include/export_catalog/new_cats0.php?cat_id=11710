--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="493">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -144,50 +144,53 @@
   <si>
     <t>ZGR-001071</t>
   </si>
   <si>
     <t>AUJET-120S</t>
   </si>
   <si>
     <t>Насосная станция чугун с баком 24л (мощность 1100Вт; напор 47м; расход 3м3/час) (1шт)</t>
   </si>
   <si>
     <t>13 880.04 руб.</t>
   </si>
   <si>
     <t>ZGR-001123</t>
   </si>
   <si>
     <t>AUAB60</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 20л (мощность 370Вт; напор 35м; расход 2,1 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
     <t>9 161.58 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ZGR-001125</t>
   </si>
   <si>
     <t>AUZTP-800</t>
   </si>
   <si>
     <t>Насосная станция пластик, с баком 24л (мощность 800Вт; напор 40м; расход 2,85 м3/час) (1шт)</t>
   </si>
   <si>
     <t>10 872.70 руб.</t>
   </si>
   <si>
     <t>ZGR-001127</t>
   </si>
   <si>
     <t>AUAET-120L</t>
   </si>
   <si>
     <t>Насосная станция чугун, с баком 24л (мощность 1100Вт; напор 45м; расход 3,3 м3/час, до 8м) (1шт)</t>
   </si>
   <si>
     <t>12 086.37 руб.</t>
   </si>
   <si>
     <t>ZGR-001130</t>
@@ -541,50 +544,1001 @@
     <t>71 331.75 руб.</t>
   </si>
   <si>
     <t>VER-001543</t>
   </si>
   <si>
     <t>VRDS12-30</t>
   </si>
   <si>
     <t>Прифессиональная насосная станция с частотным регулированием 2200Вт (1шт)</t>
   </si>
   <si>
     <t>82 046.58 руб.</t>
   </si>
   <si>
     <t>VER-001584</t>
   </si>
   <si>
     <t>VRDS3.6-27</t>
   </si>
   <si>
     <t>Насосная станция с частотным регулированием 280Вт (1шт)</t>
   </si>
   <si>
     <t>15 399.72 руб.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Насосные станции и Комплекты с автоматикой UNIPUMP </t>
+  </si>
+  <si>
+    <t>Адаптивные станции АКВАРОБОТ с г/а 2 л</t>
+  </si>
+  <si>
+    <t>UNI-101202</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ ECO JET 100 LA (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 097.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101203</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ JET 100 L (г/а 2л)</t>
+  </si>
+  <si>
+    <t>15 260.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101204</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ JET 110 L (г/а 2л)</t>
+  </si>
+  <si>
+    <t>16 775.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101205</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ JET 40 S (г/а 2л)</t>
+  </si>
+  <si>
+    <t>11 320.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101206</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ JET 60 S (г/а 2л)</t>
+  </si>
+  <si>
+    <t>12 559.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101207</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ JS 100 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 648.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101208</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ JS 80 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 415.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101209</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ QB 60 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>8 699.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101210</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ QB 70 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>10 625.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101211</t>
+  </si>
+  <si>
+    <t>Адапт. станция  АКВАРОБОТ QB 80 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>11 107.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101212</t>
+  </si>
+  <si>
+    <t>Адапт. станция АКВАРОБОТ JSW 55 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>16 587.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101213</t>
+  </si>
+  <si>
+    <t>Адапт.станция  АКВАРОБОТ ECO JET 80 LA (г/а 2л)</t>
+  </si>
+  <si>
+    <t>13 468.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101214</t>
+  </si>
+  <si>
+    <t>Адапт.станция  АКВАРОБОТ JET 100 S (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 814.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101215</t>
+  </si>
+  <si>
+    <t>Адапт.станция  АКВАРОБОТ JET 80 L (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 478.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101216</t>
+  </si>
+  <si>
+    <t>Адапт.станция  АКВАРОБОТ JET 80 S (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 703.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101217</t>
+  </si>
+  <si>
+    <t>Адапт.станция АКВАРОБОТ JS 60 (г/а 2л)</t>
+  </si>
+  <si>
+    <t>14 258.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции SCA с частотным преобразователем</t>
+  </si>
+  <si>
+    <t>UNI-101199</t>
+  </si>
+  <si>
+    <t>Насосная станция SCA MAX с частотным преобразователем</t>
+  </si>
+  <si>
+    <t>50 902.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101200</t>
+  </si>
+  <si>
+    <t>Насосная станция SCA MINI с частотным преобразователем</t>
+  </si>
+  <si>
+    <t>25 548.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции ВИБРА, ECO VINT, Комплекты АКВАРОБОТ</t>
+  </si>
+  <si>
+    <t>UNI-101232</t>
+  </si>
+  <si>
+    <t>Комплект автоматики  АКВАРОБОТ ТУРБИПРЕСС 3,0 кВт</t>
+  </si>
+  <si>
+    <t>9 820.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101233</t>
+  </si>
+  <si>
+    <t>Комплект автоматики АКВАРОБОТ ТУРБИ-М1 с г/а 2л</t>
+  </si>
+  <si>
+    <t>4 096.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101234</t>
+  </si>
+  <si>
+    <t>Комплект автоматики с г/а 5л  АКВАРОБОТ ТУРБИ</t>
+  </si>
+  <si>
+    <t>3 449.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101235</t>
+  </si>
+  <si>
+    <t>Станция АКВАРОБОТ ECO VINT 3 - 24</t>
+  </si>
+  <si>
+    <t>23 048.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции и комплекты автоматики АКВАРОБОТ М</t>
+  </si>
+  <si>
+    <t>UNI-101237</t>
+  </si>
+  <si>
+    <t>Комплект автоматики с г/а 24л АКВАРОБОТ М</t>
+  </si>
+  <si>
+    <t>5 467.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101238</t>
+  </si>
+  <si>
+    <t>Комплект автоматики с г/а 5л АКВАРОБОТ М</t>
+  </si>
+  <si>
+    <t>3 160.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101239</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 24-10 В</t>
+  </si>
+  <si>
+    <t>13 088.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101240</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 24-10 Н</t>
+  </si>
+  <si>
+    <t>12 943.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101241</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 24-15 Н</t>
+  </si>
+  <si>
+    <t>13 357.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101242</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 24-25 В</t>
+  </si>
+  <si>
+    <t>14 331.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101243</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 24-40 Н</t>
+  </si>
+  <si>
+    <t>15 472.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101244</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-10 В</t>
+  </si>
+  <si>
+    <t>10 680.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101245</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-10 Н</t>
+  </si>
+  <si>
+    <t>10 535.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101246</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-15 В</t>
+  </si>
+  <si>
+    <t>11 096.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101247</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-15 Н</t>
+  </si>
+  <si>
+    <t>10 949.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101248</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-25 Н</t>
+  </si>
+  <si>
+    <t>11 779.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101249</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-40 В</t>
+  </si>
+  <si>
+    <t>13 208.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101250</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабж. АКВАРОБОТ М 5-40 Н</t>
+  </si>
+  <si>
+    <t>13 063.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции с г/а 2 и 5 л</t>
+  </si>
+  <si>
+    <t>UNI-101140</t>
+  </si>
+  <si>
+    <t>Станция авт. водоснабжения AUPS 1100</t>
+  </si>
+  <si>
+    <t>11 290.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101141</t>
+  </si>
+  <si>
+    <t>Станция авт. водоснабжения AUPS 550</t>
+  </si>
+  <si>
+    <t>10 805.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101142</t>
+  </si>
+  <si>
+    <t>Станция авт. водоснабжения AUPS 750</t>
+  </si>
+  <si>
+    <t>11 155.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101143</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUPS 126 (г/а-2 л)</t>
+  </si>
+  <si>
+    <t>8 680.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101144</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 60 S-5</t>
+  </si>
+  <si>
+    <t>11 198.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101145</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 80 L-5</t>
+  </si>
+  <si>
+    <t>13 116.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101146</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 80 S-5</t>
+  </si>
+  <si>
+    <t>13 342.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101147</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 100 - 5</t>
+  </si>
+  <si>
+    <t>13 287.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101148</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO QB 60 - 5</t>
+  </si>
+  <si>
+    <t>6 716.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101149</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO QB 70 - 5</t>
+  </si>
+  <si>
+    <t>8 642.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции с г/а 24 л</t>
+  </si>
+  <si>
+    <t>UNI-101151</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 1000 C</t>
+  </si>
+  <si>
+    <t>35 693.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101152</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 300 A</t>
+  </si>
+  <si>
+    <t>18 886.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101153</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 300 C</t>
+  </si>
+  <si>
+    <t>24 405.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101154</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 400 A</t>
+  </si>
+  <si>
+    <t>21 940.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101155</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 400 C</t>
+  </si>
+  <si>
+    <t>27 734.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101156</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 500 A</t>
+  </si>
+  <si>
+    <t>24 161.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101157</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 500 C</t>
+  </si>
+  <si>
+    <t>28 866.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101158</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 600 C</t>
+  </si>
+  <si>
+    <t>29 249.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101159</t>
+  </si>
+  <si>
+    <t>Станция авт. водосн. AUTO MH 800 C</t>
+  </si>
+  <si>
+    <t>31 895.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101160</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO DP-750</t>
+  </si>
+  <si>
+    <t>22 704.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101161</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO ECO JET 100 LA</t>
+  </si>
+  <si>
+    <t>14 913.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101162</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO ECO JET 80 LA</t>
+  </si>
+  <si>
+    <t>14 284.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101163</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 100 L</t>
+  </si>
+  <si>
+    <t>16 076.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101164</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 100 S</t>
+  </si>
+  <si>
+    <t>15 445.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101165</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 110 L</t>
+  </si>
+  <si>
+    <t>17 591.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101166</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 40 S</t>
+  </si>
+  <si>
+    <t>11 951.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101167</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 60 S</t>
+  </si>
+  <si>
+    <t>13 190.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101168</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 80 L</t>
+  </si>
+  <si>
+    <t>15 293.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101169</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 80 S</t>
+  </si>
+  <si>
+    <t>14 907.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101170</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 100</t>
+  </si>
+  <si>
+    <t>15 279.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101171</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 60</t>
+  </si>
+  <si>
+    <t>14 889.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101172</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 80</t>
+  </si>
+  <si>
+    <t>15 171.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101173</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JSW 55</t>
+  </si>
+  <si>
+    <t>18 361.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101174</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO QB 60</t>
+  </si>
+  <si>
+    <t>10 240.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101175</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO QB 70</t>
+  </si>
+  <si>
+    <t>12 165.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101176</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO QB 80</t>
+  </si>
+  <si>
+    <t>12 648.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции с г/а 24 л нерж. сталь</t>
+  </si>
+  <si>
+    <t>UNI-101178</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 100 L-S</t>
+  </si>
+  <si>
+    <t>18 944.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101179</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 110 L-S</t>
+  </si>
+  <si>
+    <t>20 458.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101180</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 100-S</t>
+  </si>
+  <si>
+    <t>18 147.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101181</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 60-S</t>
+  </si>
+  <si>
+    <t>17 756.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции с г/а 50 л</t>
+  </si>
+  <si>
+    <t>UNI-101183</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO DP 750-50</t>
+  </si>
+  <si>
+    <t>26 072.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101184</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO ECO JET 100 LA-50</t>
+  </si>
+  <si>
+    <t>18 803.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101185</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO ECO JET 80 LA-50</t>
+  </si>
+  <si>
+    <t>18 174.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101186</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 100 L-50</t>
+  </si>
+  <si>
+    <t>19 966.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101187</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 110 L-50</t>
+  </si>
+  <si>
+    <t>21 480.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101188</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 60 S-50</t>
+  </si>
+  <si>
+    <t>17 918.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101189</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 80 L-50</t>
+  </si>
+  <si>
+    <t>19 183.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101190</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JET 80 S-50</t>
+  </si>
+  <si>
+    <t>19 705.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101191</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JEТ 100 S-50</t>
+  </si>
+  <si>
+    <t>19 816.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101192</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 100-50</t>
+  </si>
+  <si>
+    <t>19 511.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101193</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 80-50</t>
+  </si>
+  <si>
+    <t>19 110.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101194</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JSW-55-50</t>
+  </si>
+  <si>
+    <t>19 719.00 руб.</t>
+  </si>
+  <si>
+    <t>Насосные станции с г/а 50 л нерж. сталь</t>
+  </si>
+  <si>
+    <t>UNI-101196</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 100-50-S</t>
+  </si>
+  <si>
+    <t>23 868.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101197</t>
+  </si>
+  <si>
+    <t>Станция авт.водоснабжения AUTO JS 80-50-S</t>
+  </si>
+  <si>
+    <t>21 328.00 руб.</t>
+  </si>
+  <si>
+    <t>Универсальные станции АКВАРОБОТ с г/а 24 л</t>
+  </si>
+  <si>
+    <t>UNI-101219</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ ECO JET 100 LA-24</t>
+  </si>
+  <si>
+    <t>17 266.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101220</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ ECO JET 80 LA-24</t>
+  </si>
+  <si>
+    <t>16 637.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101221</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JET 100 L-24</t>
+  </si>
+  <si>
+    <t>18 429.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101222</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JET 100 S-24</t>
+  </si>
+  <si>
+    <t>18 162.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101223</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JET 110 L-24</t>
+  </si>
+  <si>
+    <t>19 943.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101224</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JET 60 S-24</t>
+  </si>
+  <si>
+    <t>15 728.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101225</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JET 80 L-24</t>
+  </si>
+  <si>
+    <t>17 646.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101226</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JET 80 S-24</t>
+  </si>
+  <si>
+    <t>18 057.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101227</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JS 100-24</t>
+  </si>
+  <si>
+    <t>17 632.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101228</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JS 60-24</t>
+  </si>
+  <si>
+    <t>17 241.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101229</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JS 80-24</t>
+  </si>
+  <si>
+    <t>17 336.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101230</t>
+  </si>
+  <si>
+    <t>Универсальная станция  АКВАРОБОТ JSW 55-24</t>
+  </si>
+  <si>
+    <t>20 580.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -634,93 +1588,96 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee83_3234_11ee_a490_047c1617b143_59221654_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d945_7822_11ee_a4ea_047c1617b143_59221651_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d947_7822_11ee_a4ea_047c1617b143_59221658_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811366f_37d2_11ef_a5e9_047c1617b143_14e1e1b2_f93d_11ef_a6ea_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a8_245f_11f0_a725_047c1617b143_0a6f3a61_310d_11f1_a89b_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42aa_245f_11f0_a725_047c1617b143_0a6f3a62_310d_11f1_a89b_047c1617b14333.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e6_43e5_11f1_a8b5_047c1617b143_bf5c2f26_7149_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee83_3234_11ee_a490_047c1617b143_59221654_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d945_7822_11ee_a4ea_047c1617b143_59221651_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d947_7822_11ee_a4ea_047c1617b143_59221658_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811366f_37d2_11ef_a5e9_047c1617b143_14e1e1b2_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a8_245f_11f0_a725_047c1617b143_0a6f3a61_310d_11f1_a89b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42aa_245f_11f0_a725_047c1617b143_0a6f3a62_310d_11f1_a89b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0e2_7e77_11f0_a7a6_047c1617b143_bf5c2f23_7149_11f1_a8f1_047c1617b14335.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1495,213 +2452,273 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="28" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1968,103 +2985,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L45"/>
+  <dimension ref="A1:L158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J45)</f>
+        <f>SUM(J2:J158)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2094,51 +3111,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>833393</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*10207.62</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>833395</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -2199,51 +3216,51 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*14016.67</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>833399</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*13814.25</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>833400</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
@@ -2269,1281 +3286,5038 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*10627.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>833401</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*13880.04</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>837270</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="G11" s="2">
-        <v>6</v>
+      <c r="G11" s="2" t="s">
+        <v>42</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*9161.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>837272</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*10872.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837274</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*12086.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837277</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*11933.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>839079</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14496.65</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>858839</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*10302.75</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>858840</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*12240.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>859047</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*12195.64</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>859046</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*13140.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>859048</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*23791.44</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>859049</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*29404.07</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>874011</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G22" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7590.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874012</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G23" s="2">
         <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9698.68</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>874013</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*5436.35</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>879334</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G25" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*23578.88</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>882309</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G26" s="2">
         <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*6165.29</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>882310</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G27" s="2">
         <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*25621.36</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883377</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G28" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*5513.06</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883382</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G29" s="2">
         <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*11851.68</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883189</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*19533.27</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883383</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*21308.20</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956621</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*6142.49</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>956622</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*8515.52</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>956623</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*9330.37</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956630</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*66069.01</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956631</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*74115.66</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" outlineLevel="4">
+    <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>956632</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*15362.25</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="2">
       <c r="A38" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>879310</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*27893.25</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>880087</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G40" s="2">
         <v>6</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*25029.69</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>880088</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G41" s="2">
         <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*27200.88</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>884715</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G42" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*21719.25</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>954087</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*71331.75</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>954088</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*82046.58</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" outlineLevel="4">
+    <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>955731</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G45" s="2">
         <v>1</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*15399.72</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" outlineLevel="2">
+      <c r="A46" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" outlineLevel="3">
+      <c r="A47" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" outlineLevel="5">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>958451</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D48" s="1">
+        <v>32961</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*14097.00</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" outlineLevel="5">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>958452</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D49" s="1">
+        <v>45190</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*15260.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" outlineLevel="5">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>958453</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D50" s="1">
+        <v>93773</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*16775.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" outlineLevel="5">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>958454</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D51" s="1">
+        <v>59893</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*11320.00</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" outlineLevel="5">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>958455</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D52" s="1">
+        <v>37836</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*12559.00</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" outlineLevel="5">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>958456</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D53" s="1">
+        <v>92824</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*14648.00</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="5">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>958457</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D54" s="1">
+        <v>26536</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*14415.00</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" outlineLevel="5">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>958458</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D55" s="1">
+        <v>42986</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*8699.00</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" outlineLevel="5">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>958459</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D56" s="1">
+        <v>20026</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*10625.00</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" outlineLevel="5">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>958460</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D57" s="1">
+        <v>18969</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*11107.00</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" outlineLevel="5">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>958461</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D58" s="1">
+        <v>19672</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*16587.00</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" outlineLevel="5">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>958462</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D59" s="1">
+        <v>50093</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*13468.00</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" outlineLevel="5">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>958463</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D60" s="1">
+        <v>65600</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*14814.00</f>
+        <v>0</v>
+      </c>
+      <c r="L60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" outlineLevel="5">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1">
+        <v>958464</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D61" s="1">
+        <v>63434</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" s="2" t="str">
+        <f>J61*14478.00</f>
+        <v>0</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" outlineLevel="5">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>958465</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D62" s="1">
+        <v>30646</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0</v>
+      </c>
+      <c r="H62" s="2">
+        <v>0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" s="2" t="str">
+        <f>J62*14703.00</f>
+        <v>0</v>
+      </c>
+      <c r="L62" s="5"/>
+    </row>
+    <row r="63" spans="1:12" outlineLevel="5">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1">
+        <v>958466</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D63" s="1">
+        <v>96231</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="G63" s="2">
+        <v>0</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*14258.00</f>
+        <v>0</v>
+      </c>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" outlineLevel="3">
+      <c r="A64" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="B64" s="9"/>
+      <c r="C64" s="9"/>
+      <c r="D64" s="9"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="9"/>
+      <c r="G64" s="9"/>
+      <c r="H64" s="9"/>
+      <c r="I64" s="9"/>
+      <c r="J64" s="9"/>
+      <c r="K64" s="9"/>
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:12" outlineLevel="5">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>958449</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D65" s="1">
+        <v>75354</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G65" s="2">
+        <v>0</v>
+      </c>
+      <c r="H65" s="2">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*50902.00</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="5"/>
+    </row>
+    <row r="66" spans="1:12" outlineLevel="5">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>958450</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D66" s="1">
+        <v>76053</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="G66" s="2">
+        <v>0</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*25548.00</f>
+        <v>0</v>
+      </c>
+      <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" outlineLevel="3">
+      <c r="A67" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="B67" s="9"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="9"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="9"/>
+      <c r="G67" s="9"/>
+      <c r="H67" s="9"/>
+      <c r="I67" s="9"/>
+      <c r="J67" s="9"/>
+      <c r="K67" s="9"/>
+      <c r="L67" s="5"/>
+    </row>
+    <row r="68" spans="1:12" outlineLevel="5">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>958479</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D68" s="1">
+        <v>85237</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G68" s="2">
+        <v>0</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*9820.00</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" outlineLevel="5">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>958480</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="D69" s="1">
+        <v>19264</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="G69" s="2">
+        <v>0</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*4096.00</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" outlineLevel="5">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
+        <v>958481</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D70" s="1">
+        <v>15364</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="G70" s="2">
+        <v>0</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K70" s="2" t="str">
+        <f>J70*3449.00</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="5"/>
+    </row>
+    <row r="71" spans="1:12" outlineLevel="5">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1">
+        <v>958482</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D71" s="1">
+        <v>66720</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="G71" s="2">
+        <v>0</v>
+      </c>
+      <c r="H71" s="2">
+        <v>0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>0</v>
+      </c>
+      <c r="J71" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K71" s="2" t="str">
+        <f>J71*23048.00</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="5"/>
+    </row>
+    <row r="72" spans="1:12" outlineLevel="3">
+      <c r="A72" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="B72" s="9"/>
+      <c r="C72" s="9"/>
+      <c r="D72" s="9"/>
+      <c r="E72" s="9"/>
+      <c r="F72" s="9"/>
+      <c r="G72" s="9"/>
+      <c r="H72" s="9"/>
+      <c r="I72" s="9"/>
+      <c r="J72" s="9"/>
+      <c r="K72" s="9"/>
+      <c r="L72" s="5"/>
+    </row>
+    <row r="73" spans="1:12" outlineLevel="5">
+      <c r="A73" s="1"/>
+      <c r="B73" s="1">
+        <v>958483</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D73" s="1">
+        <v>39602</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="G73" s="2">
+        <v>0</v>
+      </c>
+      <c r="H73" s="2">
+        <v>0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0</v>
+      </c>
+      <c r="J73" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" s="2" t="str">
+        <f>J73*5467.00</f>
+        <v>0</v>
+      </c>
+      <c r="L73" s="5"/>
+    </row>
+    <row r="74" spans="1:12" outlineLevel="5">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1">
+        <v>958484</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D74" s="1">
+        <v>73694</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="G74" s="2">
+        <v>0</v>
+      </c>
+      <c r="H74" s="2">
+        <v>0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" s="2" t="str">
+        <f>J74*3160.00</f>
+        <v>0</v>
+      </c>
+      <c r="L74" s="5"/>
+    </row>
+    <row r="75" spans="1:12" outlineLevel="5">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1">
+        <v>958485</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D75" s="1">
+        <v>81649</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="G75" s="2">
+        <v>0</v>
+      </c>
+      <c r="H75" s="2">
+        <v>0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K75" s="2" t="str">
+        <f>J75*13088.00</f>
+        <v>0</v>
+      </c>
+      <c r="L75" s="5"/>
+    </row>
+    <row r="76" spans="1:12" outlineLevel="5">
+      <c r="A76" s="1"/>
+      <c r="B76" s="1">
+        <v>958486</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D76" s="1">
+        <v>47567</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G76" s="2">
+        <v>0</v>
+      </c>
+      <c r="H76" s="2">
+        <v>0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" s="2" t="str">
+        <f>J76*12943.00</f>
+        <v>0</v>
+      </c>
+      <c r="L76" s="5"/>
+    </row>
+    <row r="77" spans="1:12" outlineLevel="5">
+      <c r="A77" s="1"/>
+      <c r="B77" s="1">
+        <v>958487</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D77" s="1">
+        <v>11954</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="G77" s="2">
+        <v>0</v>
+      </c>
+      <c r="H77" s="2">
+        <v>0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" s="2" t="str">
+        <f>J77*13357.00</f>
+        <v>0</v>
+      </c>
+      <c r="L77" s="5"/>
+    </row>
+    <row r="78" spans="1:12" outlineLevel="5">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1">
+        <v>958488</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D78" s="1">
+        <v>58809</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="G78" s="2">
+        <v>0</v>
+      </c>
+      <c r="H78" s="2">
+        <v>0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>0</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="2" t="str">
+        <f>J78*14331.00</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="5"/>
+    </row>
+    <row r="79" spans="1:12" outlineLevel="5">
+      <c r="A79" s="1"/>
+      <c r="B79" s="1">
+        <v>958489</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D79" s="1">
+        <v>49335</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="G79" s="2">
+        <v>0</v>
+      </c>
+      <c r="H79" s="2">
+        <v>0</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K79" s="2" t="str">
+        <f>J79*15472.00</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="5"/>
+    </row>
+    <row r="80" spans="1:12" outlineLevel="5">
+      <c r="A80" s="1"/>
+      <c r="B80" s="1">
+        <v>958490</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D80" s="1">
+        <v>27143</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="G80" s="2">
+        <v>0</v>
+      </c>
+      <c r="H80" s="2">
+        <v>0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K80" s="2" t="str">
+        <f>J80*10680.00</f>
+        <v>0</v>
+      </c>
+      <c r="L80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" outlineLevel="5">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1">
+        <v>958491</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D81" s="1">
+        <v>68373</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="G81" s="2">
+        <v>0</v>
+      </c>
+      <c r="H81" s="2">
+        <v>0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" s="2" t="str">
+        <f>J81*10535.00</f>
+        <v>0</v>
+      </c>
+      <c r="L81" s="5"/>
+    </row>
+    <row r="82" spans="1:12" outlineLevel="5">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1">
+        <v>958492</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D82" s="1">
+        <v>28501</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="G82" s="2">
+        <v>0</v>
+      </c>
+      <c r="H82" s="2">
+        <v>0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>0</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" s="2" t="str">
+        <f>J82*11096.00</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="5"/>
+    </row>
+    <row r="83" spans="1:12" outlineLevel="5">
+      <c r="A83" s="1"/>
+      <c r="B83" s="1">
+        <v>958493</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99655</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="G83" s="2">
+        <v>0</v>
+      </c>
+      <c r="H83" s="2">
+        <v>0</v>
+      </c>
+      <c r="I83" s="1">
+        <v>0</v>
+      </c>
+      <c r="J83" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K83" s="2" t="str">
+        <f>J83*10949.00</f>
+        <v>0</v>
+      </c>
+      <c r="L83" s="5"/>
+    </row>
+    <row r="84" spans="1:12" outlineLevel="5">
+      <c r="A84" s="1"/>
+      <c r="B84" s="1">
+        <v>958494</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D84" s="1">
+        <v>32349</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="G84" s="2">
+        <v>0</v>
+      </c>
+      <c r="H84" s="2">
+        <v>0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" s="2" t="str">
+        <f>J84*11779.00</f>
+        <v>0</v>
+      </c>
+      <c r="L84" s="5"/>
+    </row>
+    <row r="85" spans="1:12" outlineLevel="5">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1">
+        <v>958495</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D85" s="1">
+        <v>10674</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="G85" s="2">
+        <v>0</v>
+      </c>
+      <c r="H85" s="2">
+        <v>0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" s="2" t="str">
+        <f>J85*13208.00</f>
+        <v>0</v>
+      </c>
+      <c r="L85" s="5"/>
+    </row>
+    <row r="86" spans="1:12" outlineLevel="5">
+      <c r="A86" s="1"/>
+      <c r="B86" s="1">
+        <v>958496</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D86" s="1">
+        <v>45623</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="G86" s="2">
+        <v>0</v>
+      </c>
+      <c r="H86" s="2">
+        <v>0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" s="2" t="str">
+        <f>J86*13063.00</f>
+        <v>0</v>
+      </c>
+      <c r="L86" s="5"/>
+    </row>
+    <row r="87" spans="1:12" outlineLevel="3">
+      <c r="A87" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="9"/>
+      <c r="C87" s="9"/>
+      <c r="D87" s="9"/>
+      <c r="E87" s="9"/>
+      <c r="F87" s="9"/>
+      <c r="G87" s="9"/>
+      <c r="H87" s="9"/>
+      <c r="I87" s="9"/>
+      <c r="J87" s="9"/>
+      <c r="K87" s="9"/>
+      <c r="L87" s="5"/>
+    </row>
+    <row r="88" spans="1:12" outlineLevel="5">
+      <c r="A88" s="1"/>
+      <c r="B88" s="1">
+        <v>958395</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D88" s="1">
+        <v>79983</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G88" s="2">
+        <v>0</v>
+      </c>
+      <c r="H88" s="2">
+        <v>0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" s="2" t="str">
+        <f>J88*11290.00</f>
+        <v>0</v>
+      </c>
+      <c r="L88" s="5"/>
+    </row>
+    <row r="89" spans="1:12" outlineLevel="5">
+      <c r="A89" s="1"/>
+      <c r="B89" s="1">
+        <v>958396</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D89" s="1">
+        <v>64929</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="G89" s="2">
+        <v>0</v>
+      </c>
+      <c r="H89" s="2">
+        <v>0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K89" s="2" t="str">
+        <f>J89*10805.00</f>
+        <v>0</v>
+      </c>
+      <c r="L89" s="5"/>
+    </row>
+    <row r="90" spans="1:12" outlineLevel="5">
+      <c r="A90" s="1"/>
+      <c r="B90" s="1">
+        <v>958397</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D90" s="1">
+        <v>21525</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="G90" s="2">
+        <v>0</v>
+      </c>
+      <c r="H90" s="2">
+        <v>0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K90" s="2" t="str">
+        <f>J90*11155.00</f>
+        <v>0</v>
+      </c>
+      <c r="L90" s="5"/>
+    </row>
+    <row r="91" spans="1:12" outlineLevel="5">
+      <c r="A91" s="1"/>
+      <c r="B91" s="1">
+        <v>958398</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D91" s="1">
+        <v>22287</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="G91" s="2">
+        <v>0</v>
+      </c>
+      <c r="H91" s="2">
+        <v>0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K91" s="2" t="str">
+        <f>J91*8680.00</f>
+        <v>0</v>
+      </c>
+      <c r="L91" s="5"/>
+    </row>
+    <row r="92" spans="1:12" outlineLevel="5">
+      <c r="A92" s="1"/>
+      <c r="B92" s="1">
+        <v>958399</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="D92" s="1">
+        <v>31305</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="G92" s="2">
+        <v>0</v>
+      </c>
+      <c r="H92" s="2">
+        <v>0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K92" s="2" t="str">
+        <f>J92*11198.00</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="5"/>
+    </row>
+    <row r="93" spans="1:12" outlineLevel="5">
+      <c r="A93" s="1"/>
+      <c r="B93" s="1">
+        <v>958400</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D93" s="1">
+        <v>66183</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="G93" s="2">
+        <v>0</v>
+      </c>
+      <c r="H93" s="2">
+        <v>0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K93" s="2" t="str">
+        <f>J93*13116.00</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="5"/>
+    </row>
+    <row r="94" spans="1:12" outlineLevel="5">
+      <c r="A94" s="1"/>
+      <c r="B94" s="1">
+        <v>958401</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D94" s="1">
+        <v>39241</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="G94" s="2">
+        <v>0</v>
+      </c>
+      <c r="H94" s="2">
+        <v>0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0</v>
+      </c>
+      <c r="J94" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K94" s="2" t="str">
+        <f>J94*13342.00</f>
+        <v>0</v>
+      </c>
+      <c r="L94" s="5"/>
+    </row>
+    <row r="95" spans="1:12" outlineLevel="5">
+      <c r="A95" s="1"/>
+      <c r="B95" s="1">
+        <v>958402</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D95" s="1">
+        <v>10943</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="G95" s="2">
+        <v>0</v>
+      </c>
+      <c r="H95" s="2">
+        <v>0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>0</v>
+      </c>
+      <c r="J95" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K95" s="2" t="str">
+        <f>J95*13287.00</f>
+        <v>0</v>
+      </c>
+      <c r="L95" s="5"/>
+    </row>
+    <row r="96" spans="1:12" outlineLevel="5">
+      <c r="A96" s="1"/>
+      <c r="B96" s="1">
+        <v>958403</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D96" s="1">
+        <v>67961</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="G96" s="2">
+        <v>0</v>
+      </c>
+      <c r="H96" s="2">
+        <v>0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>0</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K96" s="2" t="str">
+        <f>J96*6716.00</f>
+        <v>0</v>
+      </c>
+      <c r="L96" s="5"/>
+    </row>
+    <row r="97" spans="1:12" outlineLevel="5">
+      <c r="A97" s="1"/>
+      <c r="B97" s="1">
+        <v>958404</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D97" s="1">
+        <v>31278</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="G97" s="2">
+        <v>0</v>
+      </c>
+      <c r="H97" s="2">
+        <v>0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K97" s="2" t="str">
+        <f>J97*8642.00</f>
+        <v>0</v>
+      </c>
+      <c r="L97" s="5"/>
+    </row>
+    <row r="98" spans="1:12" outlineLevel="3">
+      <c r="A98" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="B98" s="9"/>
+      <c r="C98" s="9"/>
+      <c r="D98" s="9"/>
+      <c r="E98" s="9"/>
+      <c r="F98" s="9"/>
+      <c r="G98" s="9"/>
+      <c r="H98" s="9"/>
+      <c r="I98" s="9"/>
+      <c r="J98" s="9"/>
+      <c r="K98" s="9"/>
+      <c r="L98" s="5"/>
+    </row>
+    <row r="99" spans="1:12" outlineLevel="5">
+      <c r="A99" s="1"/>
+      <c r="B99" s="1">
+        <v>958405</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D99" s="1">
+        <v>52814</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G99" s="2">
+        <v>0</v>
+      </c>
+      <c r="H99" s="2">
+        <v>0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K99" s="2" t="str">
+        <f>J99*35693.00</f>
+        <v>0</v>
+      </c>
+      <c r="L99" s="5"/>
+    </row>
+    <row r="100" spans="1:12" outlineLevel="5">
+      <c r="A100" s="1"/>
+      <c r="B100" s="1">
+        <v>958406</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D100" s="1">
+        <v>34539</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="G100" s="2">
+        <v>0</v>
+      </c>
+      <c r="H100" s="2">
+        <v>0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K100" s="2" t="str">
+        <f>J100*18886.00</f>
+        <v>0</v>
+      </c>
+      <c r="L100" s="5"/>
+    </row>
+    <row r="101" spans="1:12" outlineLevel="5">
+      <c r="A101" s="1"/>
+      <c r="B101" s="1">
+        <v>958407</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D101" s="1">
+        <v>14750</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="G101" s="2">
+        <v>0</v>
+      </c>
+      <c r="H101" s="2">
+        <v>0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K101" s="2" t="str">
+        <f>J101*24405.00</f>
+        <v>0</v>
+      </c>
+      <c r="L101" s="5"/>
+    </row>
+    <row r="102" spans="1:12" outlineLevel="5">
+      <c r="A102" s="1"/>
+      <c r="B102" s="1">
+        <v>958408</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="D102" s="1">
+        <v>23232</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G102" s="2">
+        <v>0</v>
+      </c>
+      <c r="H102" s="2">
+        <v>0</v>
+      </c>
+      <c r="I102" s="1">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K102" s="2" t="str">
+        <f>J102*21940.00</f>
+        <v>0</v>
+      </c>
+      <c r="L102" s="5"/>
+    </row>
+    <row r="103" spans="1:12" outlineLevel="5">
+      <c r="A103" s="1"/>
+      <c r="B103" s="1">
+        <v>958409</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D103" s="1">
+        <v>26638</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="G103" s="2">
+        <v>0</v>
+      </c>
+      <c r="H103" s="2">
+        <v>0</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K103" s="2" t="str">
+        <f>J103*27734.00</f>
+        <v>0</v>
+      </c>
+      <c r="L103" s="5"/>
+    </row>
+    <row r="104" spans="1:12" outlineLevel="5">
+      <c r="A104" s="1"/>
+      <c r="B104" s="1">
+        <v>958410</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="D104" s="1">
+        <v>67503</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="G104" s="2">
+        <v>0</v>
+      </c>
+      <c r="H104" s="2">
+        <v>0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>0</v>
+      </c>
+      <c r="J104" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K104" s="2" t="str">
+        <f>J104*24161.00</f>
+        <v>0</v>
+      </c>
+      <c r="L104" s="5"/>
+    </row>
+    <row r="105" spans="1:12" outlineLevel="5">
+      <c r="A105" s="1"/>
+      <c r="B105" s="1">
+        <v>958411</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D105" s="1">
+        <v>57119</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="G105" s="2">
+        <v>0</v>
+      </c>
+      <c r="H105" s="2">
+        <v>0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>0</v>
+      </c>
+      <c r="J105" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K105" s="2" t="str">
+        <f>J105*28866.00</f>
+        <v>0</v>
+      </c>
+      <c r="L105" s="5"/>
+    </row>
+    <row r="106" spans="1:12" outlineLevel="5">
+      <c r="A106" s="1"/>
+      <c r="B106" s="1">
+        <v>958412</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D106" s="1">
+        <v>39568</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="G106" s="2">
+        <v>0</v>
+      </c>
+      <c r="H106" s="2">
+        <v>0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0</v>
+      </c>
+      <c r="J106" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K106" s="2" t="str">
+        <f>J106*29249.00</f>
+        <v>0</v>
+      </c>
+      <c r="L106" s="5"/>
+    </row>
+    <row r="107" spans="1:12" outlineLevel="5">
+      <c r="A107" s="1"/>
+      <c r="B107" s="1">
+        <v>958413</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D107" s="1">
+        <v>96898</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="G107" s="2">
+        <v>0</v>
+      </c>
+      <c r="H107" s="2">
+        <v>0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0</v>
+      </c>
+      <c r="J107" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K107" s="2" t="str">
+        <f>J107*31895.00</f>
+        <v>0</v>
+      </c>
+      <c r="L107" s="5"/>
+    </row>
+    <row r="108" spans="1:12" outlineLevel="5">
+      <c r="A108" s="1"/>
+      <c r="B108" s="1">
+        <v>958414</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="D108" s="1">
+        <v>27260</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="G108" s="2">
+        <v>0</v>
+      </c>
+      <c r="H108" s="2">
+        <v>0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0</v>
+      </c>
+      <c r="J108" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K108" s="2" t="str">
+        <f>J108*22704.00</f>
+        <v>0</v>
+      </c>
+      <c r="L108" s="5"/>
+    </row>
+    <row r="109" spans="1:12" outlineLevel="5">
+      <c r="A109" s="1"/>
+      <c r="B109" s="1">
+        <v>958415</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="D109" s="1">
+        <v>92877</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="G109" s="2">
+        <v>0</v>
+      </c>
+      <c r="H109" s="2">
+        <v>0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0</v>
+      </c>
+      <c r="J109" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K109" s="2" t="str">
+        <f>J109*14913.00</f>
+        <v>0</v>
+      </c>
+      <c r="L109" s="5"/>
+    </row>
+    <row r="110" spans="1:12" outlineLevel="5">
+      <c r="A110" s="1"/>
+      <c r="B110" s="1">
+        <v>958416</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D110" s="1">
+        <v>72120</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="G110" s="2">
+        <v>0</v>
+      </c>
+      <c r="H110" s="2">
+        <v>0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K110" s="2" t="str">
+        <f>J110*14284.00</f>
+        <v>0</v>
+      </c>
+      <c r="L110" s="5"/>
+    </row>
+    <row r="111" spans="1:12" outlineLevel="5">
+      <c r="A111" s="1"/>
+      <c r="B111" s="1">
+        <v>958417</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="D111" s="1">
+        <v>84796</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="G111" s="2">
+        <v>0</v>
+      </c>
+      <c r="H111" s="2">
+        <v>0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K111" s="2" t="str">
+        <f>J111*16076.00</f>
+        <v>0</v>
+      </c>
+      <c r="L111" s="5"/>
+    </row>
+    <row r="112" spans="1:12" outlineLevel="5">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1">
+        <v>958418</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D112" s="1">
+        <v>74715</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="G112" s="2">
+        <v>0</v>
+      </c>
+      <c r="H112" s="2">
+        <v>0</v>
+      </c>
+      <c r="I112" s="1">
+        <v>0</v>
+      </c>
+      <c r="J112" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K112" s="2" t="str">
+        <f>J112*15445.00</f>
+        <v>0</v>
+      </c>
+      <c r="L112" s="5"/>
+    </row>
+    <row r="113" spans="1:12" outlineLevel="5">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1">
+        <v>958419</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="D113" s="1">
+        <v>25123</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="G113" s="2">
+        <v>0</v>
+      </c>
+      <c r="H113" s="2">
+        <v>0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>0</v>
+      </c>
+      <c r="J113" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K113" s="2" t="str">
+        <f>J113*17591.00</f>
+        <v>0</v>
+      </c>
+      <c r="L113" s="5"/>
+    </row>
+    <row r="114" spans="1:12" outlineLevel="5">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1">
+        <v>958420</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="D114" s="1">
+        <v>15979</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="G114" s="2">
+        <v>0</v>
+      </c>
+      <c r="H114" s="2">
+        <v>0</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0</v>
+      </c>
+      <c r="J114" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K114" s="2" t="str">
+        <f>J114*11951.00</f>
+        <v>0</v>
+      </c>
+      <c r="L114" s="5"/>
+    </row>
+    <row r="115" spans="1:12" outlineLevel="5">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1">
+        <v>958421</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="D115" s="1">
+        <v>26233</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="G115" s="2">
+        <v>0</v>
+      </c>
+      <c r="H115" s="2">
+        <v>0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>0</v>
+      </c>
+      <c r="J115" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K115" s="2" t="str">
+        <f>J115*13190.00</f>
+        <v>0</v>
+      </c>
+      <c r="L115" s="5"/>
+    </row>
+    <row r="116" spans="1:12" outlineLevel="5">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1">
+        <v>958422</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="D116" s="1">
+        <v>49681</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="G116" s="2">
+        <v>0</v>
+      </c>
+      <c r="H116" s="2">
+        <v>0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0</v>
+      </c>
+      <c r="J116" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K116" s="2" t="str">
+        <f>J116*15293.00</f>
+        <v>0</v>
+      </c>
+      <c r="L116" s="5"/>
+    </row>
+    <row r="117" spans="1:12" outlineLevel="5">
+      <c r="A117" s="1"/>
+      <c r="B117" s="1">
+        <v>958423</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D117" s="1">
+        <v>95733</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="G117" s="2">
+        <v>0</v>
+      </c>
+      <c r="H117" s="2">
+        <v>0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0</v>
+      </c>
+      <c r="J117" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K117" s="2" t="str">
+        <f>J117*14907.00</f>
+        <v>0</v>
+      </c>
+      <c r="L117" s="5"/>
+    </row>
+    <row r="118" spans="1:12" outlineLevel="5">
+      <c r="A118" s="1"/>
+      <c r="B118" s="1">
+        <v>958424</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D118" s="1">
+        <v>69252</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="G118" s="2">
+        <v>0</v>
+      </c>
+      <c r="H118" s="2">
+        <v>0</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0</v>
+      </c>
+      <c r="J118" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K118" s="2" t="str">
+        <f>J118*15279.00</f>
+        <v>0</v>
+      </c>
+      <c r="L118" s="5"/>
+    </row>
+    <row r="119" spans="1:12" outlineLevel="5">
+      <c r="A119" s="1"/>
+      <c r="B119" s="1">
+        <v>958425</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D119" s="1">
+        <v>20924</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="G119" s="2">
+        <v>0</v>
+      </c>
+      <c r="H119" s="2">
+        <v>0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0</v>
+      </c>
+      <c r="J119" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K119" s="2" t="str">
+        <f>J119*14889.00</f>
+        <v>0</v>
+      </c>
+      <c r="L119" s="5"/>
+    </row>
+    <row r="120" spans="1:12" outlineLevel="5">
+      <c r="A120" s="1"/>
+      <c r="B120" s="1">
+        <v>958426</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D120" s="1">
+        <v>24429</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="G120" s="2">
+        <v>0</v>
+      </c>
+      <c r="H120" s="2">
+        <v>0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0</v>
+      </c>
+      <c r="J120" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K120" s="2" t="str">
+        <f>J120*15171.00</f>
+        <v>0</v>
+      </c>
+      <c r="L120" s="5"/>
+    </row>
+    <row r="121" spans="1:12" outlineLevel="5">
+      <c r="A121" s="1"/>
+      <c r="B121" s="1">
+        <v>958427</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="D121" s="1">
+        <v>72689</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="G121" s="2">
+        <v>0</v>
+      </c>
+      <c r="H121" s="2">
+        <v>0</v>
+      </c>
+      <c r="I121" s="1">
+        <v>0</v>
+      </c>
+      <c r="J121" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K121" s="2" t="str">
+        <f>J121*18361.00</f>
+        <v>0</v>
+      </c>
+      <c r="L121" s="5"/>
+    </row>
+    <row r="122" spans="1:12" outlineLevel="5">
+      <c r="A122" s="1"/>
+      <c r="B122" s="1">
+        <v>958428</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="D122" s="1">
+        <v>37928</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="G122" s="2">
+        <v>0</v>
+      </c>
+      <c r="H122" s="2">
+        <v>0</v>
+      </c>
+      <c r="I122" s="1">
+        <v>0</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K122" s="2" t="str">
+        <f>J122*10240.00</f>
+        <v>0</v>
+      </c>
+      <c r="L122" s="5"/>
+    </row>
+    <row r="123" spans="1:12" outlineLevel="5">
+      <c r="A123" s="1"/>
+      <c r="B123" s="1">
+        <v>958429</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="D123" s="1">
+        <v>28677</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="G123" s="2">
+        <v>0</v>
+      </c>
+      <c r="H123" s="2">
+        <v>0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0</v>
+      </c>
+      <c r="J123" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K123" s="2" t="str">
+        <f>J123*12165.00</f>
+        <v>0</v>
+      </c>
+      <c r="L123" s="5"/>
+    </row>
+    <row r="124" spans="1:12" outlineLevel="5">
+      <c r="A124" s="1"/>
+      <c r="B124" s="1">
+        <v>958430</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D124" s="1">
+        <v>76108</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="G124" s="2">
+        <v>0</v>
+      </c>
+      <c r="H124" s="2">
+        <v>0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0</v>
+      </c>
+      <c r="J124" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K124" s="2" t="str">
+        <f>J124*12648.00</f>
+        <v>0</v>
+      </c>
+      <c r="L124" s="5"/>
+    </row>
+    <row r="125" spans="1:12" outlineLevel="3">
+      <c r="A125" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="B125" s="9"/>
+      <c r="C125" s="9"/>
+      <c r="D125" s="9"/>
+      <c r="E125" s="9"/>
+      <c r="F125" s="9"/>
+      <c r="G125" s="9"/>
+      <c r="H125" s="9"/>
+      <c r="I125" s="9"/>
+      <c r="J125" s="9"/>
+      <c r="K125" s="9"/>
+      <c r="L125" s="5"/>
+    </row>
+    <row r="126" spans="1:12" outlineLevel="5">
+      <c r="A126" s="1"/>
+      <c r="B126" s="1">
+        <v>958431</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D126" s="1">
+        <v>27487</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="G126" s="2">
+        <v>0</v>
+      </c>
+      <c r="H126" s="2">
+        <v>0</v>
+      </c>
+      <c r="I126" s="1">
+        <v>0</v>
+      </c>
+      <c r="J126" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K126" s="2" t="str">
+        <f>J126*18944.00</f>
+        <v>0</v>
+      </c>
+      <c r="L126" s="5"/>
+    </row>
+    <row r="127" spans="1:12" outlineLevel="5">
+      <c r="A127" s="1"/>
+      <c r="B127" s="1">
+        <v>958432</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D127" s="1">
+        <v>29123</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G127" s="2">
+        <v>0</v>
+      </c>
+      <c r="H127" s="2">
+        <v>0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0</v>
+      </c>
+      <c r="J127" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K127" s="2" t="str">
+        <f>J127*20458.00</f>
+        <v>0</v>
+      </c>
+      <c r="L127" s="5"/>
+    </row>
+    <row r="128" spans="1:12" outlineLevel="5">
+      <c r="A128" s="1"/>
+      <c r="B128" s="1">
+        <v>958433</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="D128" s="1">
+        <v>77863</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="G128" s="2">
+        <v>0</v>
+      </c>
+      <c r="H128" s="2">
+        <v>0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0</v>
+      </c>
+      <c r="J128" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K128" s="2" t="str">
+        <f>J128*18147.00</f>
+        <v>0</v>
+      </c>
+      <c r="L128" s="5"/>
+    </row>
+    <row r="129" spans="1:12" outlineLevel="5">
+      <c r="A129" s="1"/>
+      <c r="B129" s="1">
+        <v>958434</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="D129" s="1">
+        <v>69303</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="G129" s="2">
+        <v>0</v>
+      </c>
+      <c r="H129" s="2">
+        <v>0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0</v>
+      </c>
+      <c r="J129" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K129" s="2" t="str">
+        <f>J129*17756.00</f>
+        <v>0</v>
+      </c>
+      <c r="L129" s="5"/>
+    </row>
+    <row r="130" spans="1:12" outlineLevel="3">
+      <c r="A130" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="B130" s="9"/>
+      <c r="C130" s="9"/>
+      <c r="D130" s="9"/>
+      <c r="E130" s="9"/>
+      <c r="F130" s="9"/>
+      <c r="G130" s="9"/>
+      <c r="H130" s="9"/>
+      <c r="I130" s="9"/>
+      <c r="J130" s="9"/>
+      <c r="K130" s="9"/>
+      <c r="L130" s="5"/>
+    </row>
+    <row r="131" spans="1:12" outlineLevel="5">
+      <c r="A131" s="1"/>
+      <c r="B131" s="1">
+        <v>958435</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D131" s="1">
+        <v>97056</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="G131" s="2">
+        <v>0</v>
+      </c>
+      <c r="H131" s="2">
+        <v>0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>0</v>
+      </c>
+      <c r="J131" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K131" s="2" t="str">
+        <f>J131*26072.00</f>
+        <v>0</v>
+      </c>
+      <c r="L131" s="5"/>
+    </row>
+    <row r="132" spans="1:12" outlineLevel="5">
+      <c r="A132" s="1"/>
+      <c r="B132" s="1">
+        <v>958436</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D132" s="1">
+        <v>40723</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="G132" s="2">
+        <v>0</v>
+      </c>
+      <c r="H132" s="2">
+        <v>0</v>
+      </c>
+      <c r="I132" s="1">
+        <v>0</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K132" s="2" t="str">
+        <f>J132*18803.00</f>
+        <v>0</v>
+      </c>
+      <c r="L132" s="5"/>
+    </row>
+    <row r="133" spans="1:12" outlineLevel="5">
+      <c r="A133" s="1"/>
+      <c r="B133" s="1">
+        <v>958437</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D133" s="1">
+        <v>97465</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="G133" s="2">
+        <v>0</v>
+      </c>
+      <c r="H133" s="2">
+        <v>0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>0</v>
+      </c>
+      <c r="J133" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K133" s="2" t="str">
+        <f>J133*18174.00</f>
+        <v>0</v>
+      </c>
+      <c r="L133" s="5"/>
+    </row>
+    <row r="134" spans="1:12" outlineLevel="5">
+      <c r="A134" s="1"/>
+      <c r="B134" s="1">
+        <v>958438</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D134" s="1">
+        <v>58265</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="G134" s="2">
+        <v>0</v>
+      </c>
+      <c r="H134" s="2">
+        <v>0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>0</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K134" s="2" t="str">
+        <f>J134*19966.00</f>
+        <v>0</v>
+      </c>
+      <c r="L134" s="5"/>
+    </row>
+    <row r="135" spans="1:12" outlineLevel="5">
+      <c r="A135" s="1"/>
+      <c r="B135" s="1">
+        <v>958439</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="D135" s="1">
+        <v>76930</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="G135" s="2">
+        <v>0</v>
+      </c>
+      <c r="H135" s="2">
+        <v>0</v>
+      </c>
+      <c r="I135" s="1">
+        <v>0</v>
+      </c>
+      <c r="J135" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K135" s="2" t="str">
+        <f>J135*21480.00</f>
+        <v>0</v>
+      </c>
+      <c r="L135" s="5"/>
+    </row>
+    <row r="136" spans="1:12" outlineLevel="5">
+      <c r="A136" s="1"/>
+      <c r="B136" s="1">
+        <v>958440</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D136" s="1">
+        <v>96631</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="G136" s="2">
+        <v>0</v>
+      </c>
+      <c r="H136" s="2">
+        <v>0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K136" s="2" t="str">
+        <f>J136*17918.00</f>
+        <v>0</v>
+      </c>
+      <c r="L136" s="5"/>
+    </row>
+    <row r="137" spans="1:12" outlineLevel="5">
+      <c r="A137" s="1"/>
+      <c r="B137" s="1">
+        <v>958441</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="D137" s="1">
+        <v>53361</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="G137" s="2">
+        <v>0</v>
+      </c>
+      <c r="H137" s="2">
+        <v>0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>0</v>
+      </c>
+      <c r="J137" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K137" s="2" t="str">
+        <f>J137*19183.00</f>
+        <v>0</v>
+      </c>
+      <c r="L137" s="5"/>
+    </row>
+    <row r="138" spans="1:12" outlineLevel="5">
+      <c r="A138" s="1"/>
+      <c r="B138" s="1">
+        <v>958442</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="D138" s="1">
+        <v>44204</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="G138" s="2">
+        <v>0</v>
+      </c>
+      <c r="H138" s="2">
+        <v>0</v>
+      </c>
+      <c r="I138" s="1">
+        <v>0</v>
+      </c>
+      <c r="J138" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K138" s="2" t="str">
+        <f>J138*19705.00</f>
+        <v>0</v>
+      </c>
+      <c r="L138" s="5"/>
+    </row>
+    <row r="139" spans="1:12" outlineLevel="5">
+      <c r="A139" s="1"/>
+      <c r="B139" s="1">
+        <v>958443</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="D139" s="1">
+        <v>92102</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="G139" s="2">
+        <v>0</v>
+      </c>
+      <c r="H139" s="2">
+        <v>0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>0</v>
+      </c>
+      <c r="J139" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K139" s="2" t="str">
+        <f>J139*19816.00</f>
+        <v>0</v>
+      </c>
+      <c r="L139" s="5"/>
+    </row>
+    <row r="140" spans="1:12" outlineLevel="5">
+      <c r="A140" s="1"/>
+      <c r="B140" s="1">
+        <v>958444</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="D140" s="1">
+        <v>26384</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="G140" s="2">
+        <v>0</v>
+      </c>
+      <c r="H140" s="2">
+        <v>0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0</v>
+      </c>
+      <c r="J140" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K140" s="2" t="str">
+        <f>J140*19511.00</f>
+        <v>0</v>
+      </c>
+      <c r="L140" s="5"/>
+    </row>
+    <row r="141" spans="1:12" outlineLevel="5">
+      <c r="A141" s="1"/>
+      <c r="B141" s="1">
+        <v>958445</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="D141" s="1">
+        <v>92831</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="G141" s="2">
+        <v>0</v>
+      </c>
+      <c r="H141" s="2">
+        <v>0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>0</v>
+      </c>
+      <c r="J141" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K141" s="2" t="str">
+        <f>J141*19110.00</f>
+        <v>0</v>
+      </c>
+      <c r="L141" s="5"/>
+    </row>
+    <row r="142" spans="1:12" outlineLevel="5">
+      <c r="A142" s="1"/>
+      <c r="B142" s="1">
+        <v>958446</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="D142" s="1">
+        <v>15443</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="G142" s="2">
+        <v>0</v>
+      </c>
+      <c r="H142" s="2">
+        <v>0</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K142" s="2" t="str">
+        <f>J142*19719.00</f>
+        <v>0</v>
+      </c>
+      <c r="L142" s="5"/>
+    </row>
+    <row r="143" spans="1:12" outlineLevel="3">
+      <c r="A143" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="B143" s="9"/>
+      <c r="C143" s="9"/>
+      <c r="D143" s="9"/>
+      <c r="E143" s="9"/>
+      <c r="F143" s="9"/>
+      <c r="G143" s="9"/>
+      <c r="H143" s="9"/>
+      <c r="I143" s="9"/>
+      <c r="J143" s="9"/>
+      <c r="K143" s="9"/>
+      <c r="L143" s="5"/>
+    </row>
+    <row r="144" spans="1:12" outlineLevel="5">
+      <c r="A144" s="1"/>
+      <c r="B144" s="1">
+        <v>958447</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="D144" s="1">
+        <v>56683</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="G144" s="2">
+        <v>0</v>
+      </c>
+      <c r="H144" s="2">
+        <v>0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K144" s="2" t="str">
+        <f>J144*23868.00</f>
+        <v>0</v>
+      </c>
+      <c r="L144" s="5"/>
+    </row>
+    <row r="145" spans="1:12" outlineLevel="5">
+      <c r="A145" s="1"/>
+      <c r="B145" s="1">
+        <v>958448</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="D145" s="1">
+        <v>45847</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="G145" s="2">
+        <v>0</v>
+      </c>
+      <c r="H145" s="2">
+        <v>0</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0</v>
+      </c>
+      <c r="J145" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K145" s="2" t="str">
+        <f>J145*21328.00</f>
+        <v>0</v>
+      </c>
+      <c r="L145" s="5"/>
+    </row>
+    <row r="146" spans="1:12" outlineLevel="3">
+      <c r="A146" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="9"/>
+      <c r="C146" s="9"/>
+      <c r="D146" s="9"/>
+      <c r="E146" s="9"/>
+      <c r="F146" s="9"/>
+      <c r="G146" s="9"/>
+      <c r="H146" s="9"/>
+      <c r="I146" s="9"/>
+      <c r="J146" s="9"/>
+      <c r="K146" s="9"/>
+      <c r="L146" s="5"/>
+    </row>
+    <row r="147" spans="1:12" outlineLevel="5">
+      <c r="A147" s="1"/>
+      <c r="B147" s="1">
+        <v>958467</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="D147" s="1">
+        <v>13987</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="G147" s="2">
+        <v>0</v>
+      </c>
+      <c r="H147" s="2">
+        <v>0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0</v>
+      </c>
+      <c r="J147" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K147" s="2" t="str">
+        <f>J147*17266.00</f>
+        <v>0</v>
+      </c>
+      <c r="L147" s="5"/>
+    </row>
+    <row r="148" spans="1:12" outlineLevel="5">
+      <c r="A148" s="1"/>
+      <c r="B148" s="1">
+        <v>958468</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="D148" s="1">
+        <v>79280</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="G148" s="2">
+        <v>0</v>
+      </c>
+      <c r="H148" s="2">
+        <v>0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0</v>
+      </c>
+      <c r="J148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K148" s="2" t="str">
+        <f>J148*16637.00</f>
+        <v>0</v>
+      </c>
+      <c r="L148" s="5"/>
+    </row>
+    <row r="149" spans="1:12" outlineLevel="5">
+      <c r="A149" s="1"/>
+      <c r="B149" s="1">
+        <v>958469</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="D149" s="1">
+        <v>24363</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="G149" s="2">
+        <v>0</v>
+      </c>
+      <c r="H149" s="2">
+        <v>0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0</v>
+      </c>
+      <c r="J149" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K149" s="2" t="str">
+        <f>J149*18429.00</f>
+        <v>0</v>
+      </c>
+      <c r="L149" s="5"/>
+    </row>
+    <row r="150" spans="1:12" outlineLevel="5">
+      <c r="A150" s="1"/>
+      <c r="B150" s="1">
+        <v>958470</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="D150" s="1">
+        <v>87658</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="G150" s="2">
+        <v>0</v>
+      </c>
+      <c r="H150" s="2">
+        <v>0</v>
+      </c>
+      <c r="I150" s="1">
+        <v>0</v>
+      </c>
+      <c r="J150" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K150" s="2" t="str">
+        <f>J150*18162.00</f>
+        <v>0</v>
+      </c>
+      <c r="L150" s="5"/>
+    </row>
+    <row r="151" spans="1:12" outlineLevel="5">
+      <c r="A151" s="1"/>
+      <c r="B151" s="1">
+        <v>958471</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="D151" s="1">
+        <v>96176</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="G151" s="2">
+        <v>0</v>
+      </c>
+      <c r="H151" s="2">
+        <v>0</v>
+      </c>
+      <c r="I151" s="1">
+        <v>0</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K151" s="2" t="str">
+        <f>J151*19943.00</f>
+        <v>0</v>
+      </c>
+      <c r="L151" s="5"/>
+    </row>
+    <row r="152" spans="1:12" outlineLevel="5">
+      <c r="A152" s="1"/>
+      <c r="B152" s="1">
+        <v>958472</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="D152" s="1">
+        <v>23429</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="G152" s="2">
+        <v>0</v>
+      </c>
+      <c r="H152" s="2">
+        <v>0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>0</v>
+      </c>
+      <c r="J152" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K152" s="2" t="str">
+        <f>J152*15728.00</f>
+        <v>0</v>
+      </c>
+      <c r="L152" s="5"/>
+    </row>
+    <row r="153" spans="1:12" outlineLevel="5">
+      <c r="A153" s="1"/>
+      <c r="B153" s="1">
+        <v>958473</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="D153" s="1">
+        <v>84632</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="G153" s="2">
+        <v>0</v>
+      </c>
+      <c r="H153" s="2">
+        <v>0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>0</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K153" s="2" t="str">
+        <f>J153*17646.00</f>
+        <v>0</v>
+      </c>
+      <c r="L153" s="5"/>
+    </row>
+    <row r="154" spans="1:12" outlineLevel="5">
+      <c r="A154" s="1"/>
+      <c r="B154" s="1">
+        <v>958474</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="D154" s="1">
+        <v>99850</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="G154" s="2">
+        <v>0</v>
+      </c>
+      <c r="H154" s="2">
+        <v>0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K154" s="2" t="str">
+        <f>J154*18057.00</f>
+        <v>0</v>
+      </c>
+      <c r="L154" s="5"/>
+    </row>
+    <row r="155" spans="1:12" outlineLevel="5">
+      <c r="A155" s="1"/>
+      <c r="B155" s="1">
+        <v>958475</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="D155" s="1">
+        <v>36339</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="G155" s="2">
+        <v>0</v>
+      </c>
+      <c r="H155" s="2">
+        <v>0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K155" s="2" t="str">
+        <f>J155*17632.00</f>
+        <v>0</v>
+      </c>
+      <c r="L155" s="5"/>
+    </row>
+    <row r="156" spans="1:12" outlineLevel="5">
+      <c r="A156" s="1"/>
+      <c r="B156" s="1">
+        <v>958476</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="D156" s="1">
+        <v>87955</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G156" s="2">
+        <v>0</v>
+      </c>
+      <c r="H156" s="2">
+        <v>0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K156" s="2" t="str">
+        <f>J156*17241.00</f>
+        <v>0</v>
+      </c>
+      <c r="L156" s="5"/>
+    </row>
+    <row r="157" spans="1:12" outlineLevel="5">
+      <c r="A157" s="1"/>
+      <c r="B157" s="1">
+        <v>958477</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D157" s="1">
+        <v>68264</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="G157" s="2">
+        <v>0</v>
+      </c>
+      <c r="H157" s="2">
+        <v>0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K157" s="2" t="str">
+        <f>J157*17336.00</f>
+        <v>0</v>
+      </c>
+      <c r="L157" s="5"/>
+    </row>
+    <row r="158" spans="1:12" outlineLevel="5">
+      <c r="A158" s="1"/>
+      <c r="B158" s="1">
+        <v>958478</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="D158" s="1">
+        <v>64056</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="G158" s="2">
+        <v>0</v>
+      </c>
+      <c r="H158" s="2">
+        <v>0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K158" s="2" t="str">
+        <f>J158*20580.00</f>
+        <v>0</v>
+      </c>
+      <c r="L158" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A38:K38"/>
+    <mergeCell ref="A46:K46"/>
+    <mergeCell ref="A47:K47"/>
+    <mergeCell ref="A64:K64"/>
+    <mergeCell ref="A67:K67"/>
+    <mergeCell ref="A72:K72"/>
+    <mergeCell ref="A87:K87"/>
+    <mergeCell ref="A98:K98"/>
+    <mergeCell ref="A125:K125"/>
+    <mergeCell ref="A130:K130"/>
+    <mergeCell ref="A143:K143"/>
+    <mergeCell ref="A146:K146"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>