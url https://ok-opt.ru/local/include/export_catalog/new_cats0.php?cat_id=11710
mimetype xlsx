--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -471,123 +471,123 @@
   <si>
     <t>ZGR-001340</t>
   </si>
   <si>
     <t>TBOX-1030</t>
   </si>
   <si>
     <t>Насосная станция ZEGOR PRO самовсасывающая с частот преобразоват нерж бак (260Вт; 26м; 3,6м3/час)</t>
   </si>
   <si>
     <t>15 362.25 руб.</t>
   </si>
   <si>
     <t>Насосные станции VIEIR</t>
   </si>
   <si>
     <t>VER-000454</t>
   </si>
   <si>
     <t>VRDS2-33</t>
   </si>
   <si>
     <t>Насосная станция самовсасывающая с частот преобразоват (650Вт, 45м, 5м3/ч)</t>
   </si>
   <si>
-    <t>27 893.25 руб.</t>
+    <t>30 349.06 руб.</t>
   </si>
   <si>
     <t>VER-000671</t>
   </si>
   <si>
     <t>VRDS2-30</t>
   </si>
   <si>
     <t>Насосная станция поддержания давления с частот преобразоват (550Вт, 42м, 4,5м3/ч)</t>
   </si>
   <si>
-    <t>25 029.69 руб.</t>
+    <t>27 232.48 руб.</t>
   </si>
   <si>
     <t>VER-000672</t>
   </si>
   <si>
     <t>VRDS3-30</t>
   </si>
   <si>
     <t>Насосная станция поддержания давления с частот преобразоват (750Вт, 45м, 5,5м3/ч)</t>
   </si>
   <si>
-    <t>27 200.88 руб.</t>
+    <t>29 595.93 руб.</t>
   </si>
   <si>
     <t>VER-001006</t>
   </si>
   <si>
     <t>VRDS5-40</t>
   </si>
   <si>
     <t>Насосная станция с частотным регулированием (1шт)</t>
   </si>
   <si>
-    <t>21 719.25 руб.</t>
+    <t>23 631.40 руб.</t>
   </si>
   <si>
     <t>VER-001542</t>
   </si>
   <si>
     <t>VRDS8-30</t>
   </si>
   <si>
     <t>Прифессиональная насосная станция с частотным регулированием 1500Вт (1шт)</t>
   </si>
   <si>
-    <t>71 331.75 руб.</t>
+    <t>77 613.42 руб.</t>
   </si>
   <si>
     <t>VER-001543</t>
   </si>
   <si>
     <t>VRDS12-30</t>
   </si>
   <si>
     <t>Прифессиональная насосная станция с частотным регулированием 2200Вт (1шт)</t>
   </si>
   <si>
-    <t>82 046.58 руб.</t>
+    <t>89 272.28 руб.</t>
   </si>
   <si>
     <t>VER-001584</t>
   </si>
   <si>
     <t>VRDS3.6-27</t>
   </si>
   <si>
     <t>Насосная станция с частотным регулированием 280Вт (1шт)</t>
   </si>
   <si>
-    <t>15 399.72 руб.</t>
+    <t>16 755.34 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Насосные станции и Комплекты с автоматикой UNIPUMP </t>
   </si>
   <si>
     <t>Адаптивные станции АКВАРОБОТ с г/а 2 л</t>
   </si>
   <si>
     <t>UNI-101202</t>
   </si>
   <si>
     <t>Адапт. станция  АКВАРОБОТ ECO JET 100 LA (г/а 2л)</t>
   </si>
   <si>
     <t>14 097.00 руб.</t>
   </si>
   <si>
     <t>UNI-101203</t>
   </si>
   <si>
     <t>Адапт. станция  АКВАРОБОТ JET 100 L (г/а 2л)</t>
   </si>
   <si>
     <t>15 260.00 руб.</t>
   </si>
@@ -1633,51 +1633,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e6_43e5_11f1_a8b5_047c1617b143_bf5c2f26_7149_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee83_3234_11ee_a490_047c1617b143_59221654_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d945_7822_11ee_a4ea_047c1617b143_59221651_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d947_7822_11ee_a4ea_047c1617b143_59221658_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811366f_37d2_11ef_a5e9_047c1617b143_14e1e1b2_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a8_245f_11f0_a725_047c1617b143_0a6f3a61_310d_11f1_a89b_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42aa_245f_11f0_a725_047c1617b143_0a6f3a62_310d_11f1_a89b_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0e2_7e77_11f0_a7a6_047c1617b143_bf5c2f23_7149_11f1_a8f1_047c1617b14335.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35b6_ce20_11eb_82ca_003048fd731b_5922166f_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35ba_ce20_11eb_82ca_003048fd731b_a15553f1_602e_11ec_a20b_00259070b4872.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c0_ce20_11eb_82ca_003048fd731b_59221668_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c2_ce20_11eb_82ca_003048fd731b_5922166a_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c4_ce20_11eb_82ca_003048fd731b_59221669_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f35c6_ce20_11eb_82ca_003048fd731b_5922166c_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba3_3e5b_11ec_836e_003048fd731b_59221664_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cba7_3e5b_11ec_836e_003048fd731b_59221663_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbab_3e5b_11ec_836e_003048fd731b_59221666_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1cbb1_3e5b_11ec_836e_003048fd731b_59221667_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deea_55f9_11ec_a208_00259070b487_5922166e_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03f_aa62_11ec_a25d_00259070b487_59221665_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c041_aa62_11ec_a25d_00259070b487_5922166d_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15b_b63d_11ec_a26a_00259070b487_59221671_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a159_b63d_11ec_a26a_00259070b487_5922166b_11fe_11ef_a5b8_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15d_b63d_11ec_a26a_00259070b487_5922165d_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652a15f_b63d_11ec_a26a_00259070b487_59221672_11fe_11ef_a5b8_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a83_9ced_11ed_a3c6_047c1617b143_59221673_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a85_9ced_11ed_a3c6_047c1617b143_59221675_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca27a87_9ced_11ed_a3c6_047c1617b143_5922165b_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08e9a1_3fea_11ee_a4a3_047c1617b143_5922165f_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a442e4_c2d4_11ee_a54c_047c1617b143_59221670_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e5148_ce27_11ee_a55d_047c1617b143_59221661_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10de_469b_11ef_a5fc_047c1617b143_21d4f5b7_793a_11f0_a79f_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e8_469b_11ef_a5fc_047c1617b143_21d4f5b8_793a_11f0_a79f_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63125_1e49_11ef_a5c8_047c1617b143_14e1e0c2_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10ea_469b_11ef_a5fc_047c1617b143_14e1e0c3_f93d_11ef_a6ea_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d0_43e5_11f1_a8b5_047c1617b143_bf5c2f27_7149_11f1_a8f1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d2_43e5_11f1_a8b5_047c1617b143_bf5c2f28_7149_11f1_a8f1_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7d4_43e5_11f1_a8b5_047c1617b143_bf5c2f29_7149_11f1_a8f1_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e2_43e5_11f1_a8b5_047c1617b143_bf5c2f25_7149_11f1_a8f1_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e4_43e5_11f1_a8b5_047c1617b143_bf5c2f24_7149_11f1_a8f1_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7e6_43e5_11f1_a8b5_047c1617b143_bf5c2f26_7149_11f1_a8f1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ee83_3234_11ee_a490_047c1617b143_59221654_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d945_7822_11ee_a4ea_047c1617b143_59221651_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575d947_7822_11ee_a4ea_047c1617b143_59221658_11fe_11ef_a5b8_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811366f_37d2_11ef_a5e9_047c1617b143_14e1e1b2_f93d_11ef_a6ea_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42a8_245f_11f0_a725_047c1617b143_0a6f3a61_310d_11f1_a89b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e42aa_245f_11f0_a725_047c1617b143_0a6f3a62_310d_11f1_a89b_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d0e2_7e77_11f0_a7a6_047c1617b143_bf5c2f23_7149_11f1_a8f1_047c1617b14340.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2452,273 +2452,423 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Image_31" descr="Image_31"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Image_37" descr="Image_37"/>
+        <xdr:cNvPr id="28" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Image_39" descr="Image_39"/>
+        <xdr:cNvPr id="29" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPr id="30" name="Image_34" descr="Image_34"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPr id="31" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPr id="32" name="Image_36" descr="Image_36"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPr id="33" name="Image_37" descr="Image_37"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPr id="34" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Image_41" descr="Image_41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Image_42" descr="Image_42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Image_43" descr="Image_43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_44" descr="Image_44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Image_45" descr="Image_45"/>
+        <xdr:cNvPr id="40" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3391,86 +3541,86 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*10872.70</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837274</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*12086.37</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>837277</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*11933.56</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>839079</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -3496,51 +3646,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*14496.65</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>858839</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*10302.75</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>858840</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -3566,51 +3716,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*12240.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>859047</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*12195.64</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>859046</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -3741,51 +3891,51 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*7590.64</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>874012</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*9698.68</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>874013</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -3846,51 +3996,51 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*23578.88</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>882309</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="G26" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*6165.29</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>882310</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -3916,51 +4066,51 @@
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*25621.36</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>883377</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G28" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*5513.06</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>883382</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D29" s="1" t="s">
@@ -3986,243 +4136,243 @@
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*11851.68</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>883189</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*19533.27</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>883383</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*21308.20</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" outlineLevel="4">
+    <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>956621</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*6142.49</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>956622</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G33" s="2">
         <v>4</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*8515.52</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" outlineLevel="4">
+    <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>956623</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G34" s="2">
         <v>4</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*9330.37</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" outlineLevel="4">
+    <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>956630</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*66069.01</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" outlineLevel="4">
+    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>956631</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
@@ -4294,261 +4444,261 @@
       <c r="C39" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*27893.25</f>
+        <f>J39*30349.06</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>880087</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G40" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*25029.69</f>
+        <f>J40*27232.48</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>880088</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G41" s="2">
         <v>4</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*27200.88</f>
+        <f>J41*29595.93</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>884715</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*21719.25</f>
+        <f>J42*23631.40</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>954087</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*71331.75</f>
+        <f>J43*77613.42</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>954088</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*82046.58</f>
+        <f>J44*89272.28</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>955731</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>174</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>175</v>
       </c>
       <c r="G45" s="2">
         <v>1</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*15399.72</f>
+        <f>J45*16755.34</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" outlineLevel="2">
       <c r="A46" s="8" t="s">
         <v>176</v>
       </c>
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
       <c r="J46" s="8"/>
       <c r="K46" s="8"/>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" outlineLevel="3">
       <c r="A47" s="9" t="s">
         <v>177</v>
       </c>
       <c r="B47" s="9"/>
@@ -6599,51 +6749,51 @@
       </c>
       <c r="K108" s="2" t="str">
         <f>J108*22704.00</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" outlineLevel="5">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>958415</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D109" s="1">
         <v>92877</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>352</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>353</v>
       </c>
       <c r="G109" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
         <f>J109*14913.00</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" outlineLevel="5">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>958416</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>354</v>
       </c>
       <c r="D110" s="1">