--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -3013,51 +3013,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="5"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac914_cdfe_11eb_82ca_003048fd731b_592216cc_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac916_cdfe_11eb_82ca_003048fd731b_62fcddc1_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac918_cdfe_11eb_82ca_003048fd731b_62fcddc3_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac91a_cdfe_11eb_82ca_003048fd731b_62fcddc5_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac91c_cdfe_11eb_82ca_003048fd731b_62fcddc7_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac91e_cdfe_11eb_82ca_003048fd731b_62fcddc9_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac920_cdfe_11eb_82ca_003048fd731b_62fcddcb_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac930_cdfe_11eb_82ca_003048fd731b_5922168e_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac932_cdfe_11eb_82ca_003048fd731b_59221690_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bedf_7c2b_11ec_a214_00259070b487_59221692_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee1_7c2b_11ec_a214_00259070b487_59221694_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee3_7c2b_11ec_a214_00259070b487_59221696_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee5_7c2b_11ec_a214_00259070b487_59221698_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee7_7c2b_11ec_a214_00259070b487_5922169a_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee9_7c2b_11ec_a214_00259070b487_14e1e0c9_f93d_11ef_a6ea_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02b_aa62_11ec_a25d_00259070b487_5922169c_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e6_469b_11ef_a5fc_047c1617b143_a26f33fc_7c1e_11f0_a7a3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac922_cdfe_11eb_82ca_003048fd731b_592216b0_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac924_cdfe_11eb_82ca_003048fd731b_592216b2_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac926_cdfe_11eb_82ca_003048fd731b_592216b4_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac928_cdfe_11eb_82ca_003048fd731b_592216b6_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92a_cdfe_11eb_82ca_003048fd731b_592216b8_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92c_cdfe_11eb_82ca_003048fd731b_592216ba_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92e_cdfe_11eb_82ca_003048fd731b_592216bc_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb58_ce20_11eb_82ca_003048fd731b_592216ce_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5a_ce20_11eb_82ca_003048fd731b_592216d0_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5c_ce20_11eb_82ca_003048fd731b_592216d2_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5e_ce20_11eb_82ca_003048fd731b_62fcdd9d_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb68_ce20_11eb_82ca_003048fd731b_592216be_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6a_ce20_11eb_82ca_003048fd731b_592216c0_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6c_ce20_11eb_82ca_003048fd731b_592216c2_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6e_ce20_11eb_82ca_003048fd731b_592216c4_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02d_aa62_11ec_a25d_00259070b487_592216c6_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02f_aa62_11ec_a25d_00259070b487_592216c8_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c031_aa62_11ec_a25d_00259070b487_592216ca_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e0_469b_11ef_a5fc_047c1617b143_14e1e0c4_f93d_11ef_a6ea_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e2_469b_11ef_a5fc_047c1617b143_14e1e0c6_f93d_11ef_a6ea_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e4_469b_11ef_a5fc_047c1617b143_14e1e0c8_f93d_11ef_a6ea_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac934_cdfe_11eb_82ca_003048fd731b_62fcdda9_11fe_11ef_a5b8_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac936_cdfe_11eb_82ca_003048fd731b_62fcddab_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac938_cdfe_11eb_82ca_003048fd731b_62fcddad_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac93a_cdfe_11eb_82ca_003048fd731b_62fcddaf_11fe_11ef_a5b8_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb54_ce20_11eb_82ca_003048fd731b_62fcddb1_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb56_ce20_11eb_82ca_003048fd731b_62fcddb3_11fe_11ef_a5b8_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb60_ce20_11eb_82ca_003048fd731b_62fcddd7_11fe_11ef_a5b8_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb62_ce20_11eb_82ca_003048fd731b_62fcddd9_11fe_11ef_a5b8_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb64_ce20_11eb_82ca_003048fd731b_62fcdddb_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb66_ce20_11eb_82ca_003048fd731b_62fcdddd_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb70_ce20_11eb_82ca_003048fd731b_62fcddb5_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb72_ce20_11eb_82ca_003048fd731b_62fcddb7_11fe_11ef_a5b8_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb74_ce20_11eb_82ca_003048fd731b_62fcddbb_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb76_ce20_11eb_82ca_003048fd731b_62fcddbd_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dedc_55f9_11ec_a208_00259070b487_62fcdde0_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dede_55f9_11ec_a208_00259070b487_62fcdde1_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee0_55f9_11ec_a208_00259070b487_62fcdde2_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee2_55f9_11ec_a208_00259070b487_62fcddb9_11fe_11ef_a5b8_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beeb_7c2b_11ec_a214_00259070b487_62fcdddf_11fe_11ef_a5b8_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beed_7c2b_11ec_a214_00259070b487_62fcdde3_11fe_11ef_a5b8_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c033_aa62_11ec_a25d_00259070b487_62fcddbf_11fe_11ef_a5b8_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c035_aa62_11ec_a25d_00259070b487_62fcddcd_11fe_11ef_a5b8_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c037_aa62_11ec_a25d_00259070b487_62fcddcf_11fe_11ef_a5b8_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c039_aa62_11ec_a25d_00259070b487_62fcddd1_11fe_11ef_a5b8_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03b_aa62_11ec_a25d_00259070b487_62fcddd3_11fe_11ef_a5b8_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03d_aa62_11ec_a25d_00259070b487_62fcddd5_11fe_11ef_a5b8_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a4_43e5_11f1_a8b5_047c1617b143_bf5c2f3e_7149_11f1_a8f1_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a6_43e5_11f1_a8b5_047c1617b143_bf5c2f3f_7149_11f1_a8f1_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a8_43e5_11f1_a8b5_047c1617b143_bf5c2f40_7149_11f1_a8f1_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7aa_43e5_11f1_a8b5_047c1617b143_bf5c2f3d_7149_11f1_a8f1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ac_43e5_11f1_a8b5_047c1617b143_83c15b57_714a_11f1_a8f1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ae_43e5_11f1_a8b5_047c1617b143_83c15b58_714a_11f1_a8f1_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b0_43e5_11f1_a8b5_047c1617b143_83c15b59_714a_11f1_a8f1_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b2_43e5_11f1_a8b5_047c1617b143_83c15b55_714a_11f1_a8f1_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ba_43e5_11f1_a8b5_047c1617b143_bf5c2f44_7149_11f1_a8f1_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7bc_43e5_11f1_a8b5_047c1617b143_bf5c2f45_7149_11f1_a8f1_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7be_43e5_11f1_a8b5_047c1617b143_bf5c2f46_7149_11f1_a8f1_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c0_43e5_11f1_a8b5_047c1617b143_bf5c2f41_7149_11f1_a8f1_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c2_43e5_11f1_a8b5_047c1617b143_bf5c2f42_7149_11f1_a8f1_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c6_43e5_11f1_a8b5_047c1617b143_83c15b52_714a_11f1_a8f1_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c8_43e5_11f1_a8b5_047c1617b143_83c15b53_714a_11f1_a8f1_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ca_43e5_11f1_a8b5_047c1617b143_83c15b54_714a_11f1_a8f1_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7cc_43e5_11f1_a8b5_047c1617b143_bf5c2f47_7149_11f1_a8f1_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac902_cdfe_11eb_82ca_003048fd731b_592216a0_11fe_11ef_a5b8_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac904_cdfe_11eb_82ca_003048fd731b_592216a2_11fe_11ef_a5b8_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac906_cdfe_11eb_82ca_003048fd731b_592216a6_11fe_11ef_a5b8_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac908_cdfe_11eb_82ca_003048fd731b_592216a8_11fe_11ef_a5b8_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90a_cdfe_11eb_82ca_003048fd731b_592216ae_11fe_11ef_a5b8_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90c_cdfe_11eb_82ca_003048fd731b_62fcdd9f_11fe_11ef_a5b8_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90e_cdfe_11eb_82ca_003048fd731b_62fcdda1_11fe_11ef_a5b8_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac910_cdfe_11eb_82ca_003048fd731b_62fcdda3_11fe_11ef_a5b8_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac912_cdfe_11eb_82ca_003048fd731b_62fcdda5_11fe_11ef_a5b8_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ded8_55f9_11ec_a208_00259070b487_592216aa_11fe_11ef_a5b8_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deda_55f9_11ec_a208_00259070b487_62fcdda7_11fe_11ef_a5b8_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ab_05b7_11ee_a455_047c1617b143_5922169e_11fe_11ef_a5b8_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ad_05b7_11ee_a455_047c1617b143_592216a4_11fe_11ef_a5b8_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9af_05b7_11ee_a455_047c1617b143_592216ac_11fe_11ef_a5b8_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a0_43e5_11f1_a8b5_047c1617b143_bf5c2f3a_7149_11f1_a8f1_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a2_43e5_11f1_a8b5_047c1617b143_bf5c2f3b_7149_11f1_a8f1_047c1617b14397.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac914_cdfe_11eb_82ca_003048fd731b_592216cc_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac916_cdfe_11eb_82ca_003048fd731b_62fcddc1_11fe_11ef_a5b8_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac918_cdfe_11eb_82ca_003048fd731b_62fcddc3_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac91a_cdfe_11eb_82ca_003048fd731b_62fcddc5_11fe_11ef_a5b8_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac91c_cdfe_11eb_82ca_003048fd731b_62fcddc7_11fe_11ef_a5b8_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac91e_cdfe_11eb_82ca_003048fd731b_62fcddc9_11fe_11ef_a5b8_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac920_cdfe_11eb_82ca_003048fd731b_62fcddcb_11fe_11ef_a5b8_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac930_cdfe_11eb_82ca_003048fd731b_5922168e_11fe_11ef_a5b8_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac932_cdfe_11eb_82ca_003048fd731b_59221690_11fe_11ef_a5b8_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bedf_7c2b_11ec_a214_00259070b487_59221692_11fe_11ef_a5b8_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee1_7c2b_11ec_a214_00259070b487_59221694_11fe_11ef_a5b8_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee3_7c2b_11ec_a214_00259070b487_59221696_11fe_11ef_a5b8_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee5_7c2b_11ec_a214_00259070b487_59221698_11fe_11ef_a5b8_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee7_7c2b_11ec_a214_00259070b487_5922169a_11fe_11ef_a5b8_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bee9_7c2b_11ec_a214_00259070b487_14e1e0c9_f93d_11ef_a6ea_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02b_aa62_11ec_a25d_00259070b487_5922169c_11fe_11ef_a5b8_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e6_469b_11ef_a5fc_047c1617b143_a26f33fc_7c1e_11f0_a7a3_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac922_cdfe_11eb_82ca_003048fd731b_592216b0_11fe_11ef_a5b8_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac924_cdfe_11eb_82ca_003048fd731b_592216b2_11fe_11ef_a5b8_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac926_cdfe_11eb_82ca_003048fd731b_592216b4_11fe_11ef_a5b8_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac928_cdfe_11eb_82ca_003048fd731b_592216b6_11fe_11ef_a5b8_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92a_cdfe_11eb_82ca_003048fd731b_592216b8_11fe_11ef_a5b8_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92c_cdfe_11eb_82ca_003048fd731b_592216ba_11fe_11ef_a5b8_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac92e_cdfe_11eb_82ca_003048fd731b_592216bc_11fe_11ef_a5b8_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb58_ce20_11eb_82ca_003048fd731b_592216ce_11fe_11ef_a5b8_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5a_ce20_11eb_82ca_003048fd731b_592216d0_11fe_11ef_a5b8_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5c_ce20_11eb_82ca_003048fd731b_592216d2_11fe_11ef_a5b8_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb5e_ce20_11eb_82ca_003048fd731b_62fcdd9d_11fe_11ef_a5b8_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb68_ce20_11eb_82ca_003048fd731b_592216be_11fe_11ef_a5b8_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6a_ce20_11eb_82ca_003048fd731b_592216c0_11fe_11ef_a5b8_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6c_ce20_11eb_82ca_003048fd731b_592216c2_11fe_11ef_a5b8_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb6e_ce20_11eb_82ca_003048fd731b_592216c4_11fe_11ef_a5b8_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02d_aa62_11ec_a25d_00259070b487_592216c6_11fe_11ef_a5b8_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c02f_aa62_11ec_a25d_00259070b487_592216c8_11fe_11ef_a5b8_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c031_aa62_11ec_a25d_00259070b487_592216ca_11fe_11ef_a5b8_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e0_469b_11ef_a5fc_047c1617b143_14e1e0c4_f93d_11ef_a6ea_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e2_469b_11ef_a5fc_047c1617b143_14e1e0c6_f93d_11ef_a6ea_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c10e4_469b_11ef_a5fc_047c1617b143_14e1e0c8_f93d_11ef_a6ea_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac934_cdfe_11eb_82ca_003048fd731b_62fcdda9_11fe_11ef_a5b8_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac936_cdfe_11eb_82ca_003048fd731b_62fcddab_11fe_11ef_a5b8_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac938_cdfe_11eb_82ca_003048fd731b_62fcddad_11fe_11ef_a5b8_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac93a_cdfe_11eb_82ca_003048fd731b_62fcddaf_11fe_11ef_a5b8_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb54_ce20_11eb_82ca_003048fd731b_62fcddb1_11fe_11ef_a5b8_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb56_ce20_11eb_82ca_003048fd731b_62fcddb3_11fe_11ef_a5b8_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb60_ce20_11eb_82ca_003048fd731b_62fcddd7_11fe_11ef_a5b8_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb62_ce20_11eb_82ca_003048fd731b_62fcddd9_11fe_11ef_a5b8_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb64_ce20_11eb_82ca_003048fd731b_62fcdddb_11fe_11ef_a5b8_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb66_ce20_11eb_82ca_003048fd731b_62fcdddd_11fe_11ef_a5b8_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb70_ce20_11eb_82ca_003048fd731b_62fcddb5_11fe_11ef_a5b8_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb72_ce20_11eb_82ca_003048fd731b_62fcddb7_11fe_11ef_a5b8_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb74_ce20_11eb_82ca_003048fd731b_62fcddbb_11fe_11ef_a5b8_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aeb76_ce20_11eb_82ca_003048fd731b_62fcddbd_11fe_11ef_a5b8_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dedc_55f9_11ec_a208_00259070b487_62fcdde0_11fe_11ef_a5b8_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dede_55f9_11ec_a208_00259070b487_62fcdde1_11fe_11ef_a5b8_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee0_55f9_11ec_a208_00259070b487_62fcdde2_11fe_11ef_a5b8_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13dee2_55f9_11ec_a208_00259070b487_62fcddb9_11fe_11ef_a5b8_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beeb_7c2b_11ec_a214_00259070b487_62fcdddf_11fe_11ef_a5b8_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0beed_7c2b_11ec_a214_00259070b487_62fcdde3_11fe_11ef_a5b8_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c033_aa62_11ec_a25d_00259070b487_62fcddbf_11fe_11ef_a5b8_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c035_aa62_11ec_a25d_00259070b487_62fcddcd_11fe_11ef_a5b8_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c037_aa62_11ec_a25d_00259070b487_62fcddcf_11fe_11ef_a5b8_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c039_aa62_11ec_a25d_00259070b487_62fcddd1_11fe_11ef_a5b8_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03b_aa62_11ec_a25d_00259070b487_62fcddd3_11fe_11ef_a5b8_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27c03d_aa62_11ec_a25d_00259070b487_62fcddd5_11fe_11ef_a5b8_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a4_43e5_11f1_a8b5_047c1617b143_bf5c2f3e_7149_11f1_a8f1_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a6_43e5_11f1_a8b5_047c1617b143_bf5c2f3f_7149_11f1_a8f1_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a8_43e5_11f1_a8b5_047c1617b143_bf5c2f40_7149_11f1_a8f1_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7aa_43e5_11f1_a8b5_047c1617b143_bf5c2f3d_7149_11f1_a8f1_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ac_43e5_11f1_a8b5_047c1617b143_83c15b57_714a_11f1_a8f1_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ae_43e5_11f1_a8b5_047c1617b143_83c15b58_714a_11f1_a8f1_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b0_43e5_11f1_a8b5_047c1617b143_83c15b59_714a_11f1_a8f1_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b2_43e5_11f1_a8b5_047c1617b143_83c15b55_714a_11f1_a8f1_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b4_43e5_11f1_a8b5_047c1617b143_83c15b56_714a_11f1_a8f1_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7b8_43e5_11f1_a8b5_047c1617b143_bf5c2f43_7149_11f1_a8f1_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ba_43e5_11f1_a8b5_047c1617b143_bf5c2f44_7149_11f1_a8f1_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7bc_43e5_11f1_a8b5_047c1617b143_bf5c2f45_7149_11f1_a8f1_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7be_43e5_11f1_a8b5_047c1617b143_bf5c2f46_7149_11f1_a8f1_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c0_43e5_11f1_a8b5_047c1617b143_bf5c2f41_7149_11f1_a8f1_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c2_43e5_11f1_a8b5_047c1617b143_bf5c2f42_7149_11f1_a8f1_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c4_43e5_11f1_a8b5_047c1617b143_83c15b51_714a_11f1_a8f1_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c6_43e5_11f1_a8b5_047c1617b143_83c15b52_714a_11f1_a8f1_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7c8_43e5_11f1_a8b5_047c1617b143_83c15b53_714a_11f1_a8f1_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7ca_43e5_11f1_a8b5_047c1617b143_83c15b54_714a_11f1_a8f1_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7cc_43e5_11f1_a8b5_047c1617b143_bf5c2f47_7149_11f1_a8f1_047c1617b14384.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac902_cdfe_11eb_82ca_003048fd731b_592216a0_11fe_11ef_a5b8_047c1617b14385.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac904_cdfe_11eb_82ca_003048fd731b_592216a2_11fe_11ef_a5b8_047c1617b14386.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac906_cdfe_11eb_82ca_003048fd731b_592216a6_11fe_11ef_a5b8_047c1617b14387.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac908_cdfe_11eb_82ca_003048fd731b_592216a8_11fe_11ef_a5b8_047c1617b14388.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90a_cdfe_11eb_82ca_003048fd731b_592216ae_11fe_11ef_a5b8_047c1617b14389.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90c_cdfe_11eb_82ca_003048fd731b_62fcdd9f_11fe_11ef_a5b8_047c1617b14390.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac90e_cdfe_11eb_82ca_003048fd731b_62fcdda1_11fe_11ef_a5b8_047c1617b14391.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac910_cdfe_11eb_82ca_003048fd731b_62fcdda3_11fe_11ef_a5b8_047c1617b14392.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ac912_cdfe_11eb_82ca_003048fd731b_62fcdda5_11fe_11ef_a5b8_047c1617b14393.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13ded8_55f9_11ec_a208_00259070b487_592216aa_11fe_11ef_a5b8_047c1617b14394.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13deda_55f9_11ec_a208_00259070b487_62fcdda7_11fe_11ef_a5b8_047c1617b14395.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ab_05b7_11ee_a455_047c1617b143_5922169e_11fe_11ef_a5b8_047c1617b14396.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9ad_05b7_11ee_a455_047c1617b143_592216a4_11fe_11ef_a5b8_047c1617b14397.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9af_05b7_11ee_a455_047c1617b143_592216ac_11fe_11ef_a5b8_047c1617b14398.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a0_43e5_11f1_a8b5_047c1617b143_bf5c2f3a_7149_11f1_a8f1_047c1617b14399.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c7a2_43e5_11f1_a8b5_047c1617b143_bf5c2f3b_7149_11f1_a8f1_047c1617b143100.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5182,783 +5182,873 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Image_83" descr="Image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>85</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Image_86" descr="Image_86"/>
+        <xdr:cNvPr id="73" name="Image_84" descr="Image_84"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>86</xdr:row>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Image_87" descr="Image_87"/>
+        <xdr:cNvPr id="74" name="Image_85" descr="Image_85"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>87</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Image_88" descr="Image_88"/>
+        <xdr:cNvPr id="75" name="Image_86" descr="Image_86"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>88</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPr id="76" name="Image_87" descr="Image_87"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Image_90" descr="Image_90"/>
+        <xdr:cNvPr id="77" name="Image_88" descr="Image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>91</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Image_92" descr="Image_92"/>
+        <xdr:cNvPr id="78" name="Image_89" descr="Image_89"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>92</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Image_93" descr="Image_93"/>
+        <xdr:cNvPr id="79" name="Image_90" descr="Image_90"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Image_94" descr="Image_94"/>
+        <xdr:cNvPr id="80" name="Image_91" descr="Image_91"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>94</xdr:row>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Image_95" descr="Image_95"/>
+        <xdr:cNvPr id="81" name="Image_92" descr="Image_92"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>276</xdr:row>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Image_277" descr="Image_277"/>
+        <xdr:cNvPr id="82" name="Image_93" descr="Image_93"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>277</xdr:row>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="Image_278" descr="Image_278"/>
+        <xdr:cNvPr id="83" name="Image_94" descr="Image_94"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>278</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Image_279" descr="Image_279"/>
+        <xdr:cNvPr id="84" name="Image_95" descr="Image_95"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>279</xdr:row>
+      <xdr:row>276</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Image_280" descr="Image_280"/>
+        <xdr:cNvPr id="85" name="Image_277" descr="Image_277"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>280</xdr:row>
+      <xdr:row>277</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Image_281" descr="Image_281"/>
+        <xdr:cNvPr id="86" name="Image_278" descr="Image_278"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>281</xdr:row>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Image_282" descr="Image_282"/>
+        <xdr:cNvPr id="87" name="Image_279" descr="Image_279"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>279</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Image_283" descr="Image_283"/>
+        <xdr:cNvPr id="88" name="Image_280" descr="Image_280"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>283</xdr:row>
+      <xdr:row>280</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Image_284" descr="Image_284"/>
+        <xdr:cNvPr id="89" name="Image_281" descr="Image_281"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>284</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Image_285" descr="Image_285"/>
+        <xdr:cNvPr id="90" name="Image_282" descr="Image_282"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>285</xdr:row>
+      <xdr:row>282</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Image_286" descr="Image_286"/>
+        <xdr:cNvPr id="91" name="Image_283" descr="Image_283"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>283</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Image_287" descr="Image_287"/>
+        <xdr:cNvPr id="92" name="Image_284" descr="Image_284"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>287</xdr:row>
+      <xdr:row>284</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Image_288" descr="Image_288"/>
+        <xdr:cNvPr id="93" name="Image_285" descr="Image_285"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>288</xdr:row>
+      <xdr:row>285</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Image_289" descr="Image_289"/>
+        <xdr:cNvPr id="94" name="Image_286" descr="Image_286"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>289</xdr:row>
+      <xdr:row>286</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Image_290" descr="Image_290"/>
+        <xdr:cNvPr id="95" name="Image_287" descr="Image_287"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>290</xdr:row>
+      <xdr:row>287</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Image_291" descr="Image_291"/>
+        <xdr:cNvPr id="96" name="Image_288" descr="Image_288"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Image_289" descr="Image_289"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Image_290" descr="Image_290"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Image_291" descr="Image_291"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Image_292" descr="Image_292"/>
+        <xdr:cNvPr id="100" name="Image_292" descr="Image_292"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6679,51 +6769,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*12661.20</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>833355</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*12611.82</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>839824</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -7325,51 +7415,51 @@
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*14542.32</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>833364</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G35" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*15657.52</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>833365</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D36" s="1" t="s">
@@ -7465,51 +7555,51 @@
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*15592.52</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>833372</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*19400.03</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>833373</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D40" s="1" t="s">
@@ -7710,51 +7800,51 @@
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*13691.11</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="6">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>883380</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*13527.91</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" outlineLevel="6">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>956608</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D47" s="1" t="s">
@@ -8984,86 +9074,86 @@
       </c>
       <c r="E83" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>309</v>
       </c>
       <c r="G83" s="2">
         <v>1</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*19482.62</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
-    <row r="84" spans="1:12" outlineLevel="5">
+    <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>956607</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>313</v>
       </c>
       <c r="G84" s="2">
         <v>1</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*22800.96</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
-    <row r="85" spans="1:12" outlineLevel="5">
+    <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>956609</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>314</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>316</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>317</v>
       </c>
       <c r="G85" s="2">
         <v>5</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
@@ -9072,121 +9162,121 @@
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*10379.56</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>956610</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>318</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G86" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*11118.90</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>956611</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>300</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>323</v>
       </c>
       <c r="G87" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*13131.85</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>956612</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>324</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>304</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>326</v>
       </c>
       <c r="G88" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*16675.46</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>956613</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D89" s="1" t="s">
@@ -9229,51 +9319,51 @@
       </c>
       <c r="E90" s="2" t="s">
         <v>312</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>332</v>
       </c>
       <c r="G90" s="2">
         <v>1</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K90" s="2" t="str">
         <f>J90*23595.16</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
-    <row r="91" spans="1:12" outlineLevel="5">
+    <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>956615</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>335</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>336</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
         <v>0</v>
       </c>
       <c r="I91" s="1">
         <v>0</v>
       </c>
@@ -10940,51 +11030,51 @@
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*18057.00</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" outlineLevel="6">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>958571</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>482</v>
       </c>
       <c r="D141" s="1">
         <v>29895</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>483</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>484</v>
       </c>
       <c r="G141" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="2" t="str">
         <f>J141*25258.00</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" outlineLevel="6">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>958572</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D142" s="1">
@@ -15688,86 +15778,86 @@
       </c>
       <c r="K280" s="2" t="str">
         <f>J280*8237.05</f>
         <v>0</v>
       </c>
       <c r="L280" s="5"/>
     </row>
     <row r="281" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A281" s="1"/>
       <c r="B281" s="1">
         <v>833335</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>889</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>892</v>
       </c>
       <c r="G281" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H281" s="2">
         <v>0</v>
       </c>
       <c r="I281" s="1">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K281" s="2" t="str">
         <f>J281*9057.16</f>
         <v>0</v>
       </c>
       <c r="L281" s="5"/>
     </row>
     <row r="282" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A282" s="1"/>
       <c r="B282" s="1">
         <v>833336</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>893</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>896</v>
       </c>
       <c r="G282" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H282" s="2">
         <v>0</v>
       </c>
       <c r="I282" s="1">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K282" s="2" t="str">
         <f>J282*8081.45</f>
         <v>0</v>
       </c>
       <c r="L282" s="5"/>
     </row>
     <row r="283" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A283" s="1"/>
       <c r="B283" s="1">
         <v>833337</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>897</v>
       </c>
       <c r="D283" s="1" t="s">
@@ -15933,51 +16023,51 @@
       </c>
       <c r="K287" s="2" t="str">
         <f>J287*8510.77</f>
         <v>0</v>
       </c>
       <c r="L287" s="5"/>
     </row>
     <row r="288" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A288" s="1"/>
       <c r="B288" s="1">
         <v>878011</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>917</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>919</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>920</v>
       </c>
       <c r="G288" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H288" s="2">
         <v>0</v>
       </c>
       <c r="I288" s="1">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K288" s="2" t="str">
         <f>J288*6938.40</f>
         <v>0</v>
       </c>
       <c r="L288" s="5"/>
     </row>
     <row r="289" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A289" s="1"/>
       <c r="B289" s="1">
         <v>878012</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>921</v>
       </c>
       <c r="D289" s="1" t="s">
@@ -16003,51 +16093,51 @@
       </c>
       <c r="K289" s="2" t="str">
         <f>J289*8065.96</f>
         <v>0</v>
       </c>
       <c r="L289" s="5"/>
     </row>
     <row r="290" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A290" s="1"/>
       <c r="B290" s="1">
         <v>878013</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>925</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>927</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>928</v>
       </c>
       <c r="G290" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H290" s="2">
         <v>0</v>
       </c>
       <c r="I290" s="1">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K290" s="2" t="str">
         <f>J290*9345.60</f>
         <v>0</v>
       </c>
       <c r="L290" s="5"/>
     </row>
     <row r="291" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A291" s="1"/>
       <c r="B291" s="1">
         <v>956597</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>929</v>
       </c>
       <c r="D291" s="1" t="s">
@@ -16194,51 +16284,51 @@
       </c>
       <c r="K295" s="2" t="str">
         <f>J295*9521.00</f>
         <v>0</v>
       </c>
       <c r="L295" s="5"/>
     </row>
     <row r="296" spans="1:12" outlineLevel="5">
       <c r="A296" s="1"/>
       <c r="B296" s="1">
         <v>958509</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D296" s="1">
         <v>11677</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>946</v>
       </c>
       <c r="G296" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H296" s="2">
         <v>0</v>
       </c>
       <c r="I296" s="1">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K296" s="2" t="str">
         <f>J296*10887.00</f>
         <v>0</v>
       </c>
       <c r="L296" s="5"/>
     </row>
     <row r="297" spans="1:12" outlineLevel="5">
       <c r="A297" s="1"/>
       <c r="B297" s="1">
         <v>958510</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>947</v>
       </c>
       <c r="D297" s="1">