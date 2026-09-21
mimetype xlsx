--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -67,90 +67,90 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Насосы повышения давления</t>
   </si>
   <si>
     <t>Насосы повышения давления VIEIR</t>
   </si>
   <si>
     <t>NAS-810001</t>
   </si>
   <si>
     <t>VERB15-10</t>
   </si>
   <si>
     <t>Насос повышения давления с сухим ротором 90Вт VR (1/8шт)</t>
   </si>
   <si>
-    <t>3 773.49 руб.</t>
+    <t>4 107.31 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-810002</t>
   </si>
   <si>
     <t>VERB15-15</t>
   </si>
   <si>
     <t>Насос повышения давления с сухим ротором 120Вт VR (1/6шт)</t>
   </si>
   <si>
-    <t>4 837.77 руб.</t>
+    <t>5 264.19 руб.</t>
   </si>
   <si>
     <t>NAS-810003</t>
   </si>
   <si>
     <t>VERA15-11</t>
   </si>
   <si>
     <t>Насос повышения давления с мокрым ротором 100Вт VR (1/8шт)</t>
   </si>
   <si>
-    <t>4 395.30 руб.</t>
+    <t>4 782.80 руб.</t>
   </si>
   <si>
     <t>NAS-810004</t>
   </si>
   <si>
     <t>VERA15-9</t>
   </si>
   <si>
     <t>Насос повышения давления с мокрым ротором 120Вт VR (1/8шт)</t>
   </si>
   <si>
-    <t>3 901.38 руб.</t>
+    <t>4 243.96 руб.</t>
   </si>
   <si>
     <t>Насосы повышения давления ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001119</t>
   </si>
   <si>
     <t>BBP15C-9S</t>
   </si>
   <si>
     <t>(В) Насос повышения давления НЕРЖ с датчиком протока  100 Вт, макс.напор 9 м макс.расход 1,5 м3/час</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>ZGR-001128</t>
   </si>
   <si>
     <t>BBP15Н-9А</t>
   </si>
   <si>
     <t>Насос повышения давления сухой ротор (напор 9м, расход 1,5м3/час, 100Вт) (1/8шт)</t>
   </si>
@@ -175,72 +175,72 @@
   <si>
     <t>CBP15-11</t>
   </si>
   <si>
     <t>Насос повышения давления с мокр ротор (напор 11м, расход 1,5м3/час, 150Вт) (1/8шт)</t>
   </si>
   <si>
     <t>5 838.32 руб.</t>
   </si>
   <si>
     <t>ZGR-001205</t>
   </si>
   <si>
     <t>BBP15Н-15А</t>
   </si>
   <si>
     <t>(В) Насос повышения давления сухой ротор (напор 15м, расход 1,8м3/час) ZEGOR (1/6шт)</t>
   </si>
   <si>
     <t>5 225.26 руб.</t>
   </si>
   <si>
     <t>ZGR-001341</t>
   </si>
   <si>
-    <t>CBP 15-18</t>
+    <t>CBP15-18</t>
   </si>
   <si>
     <t>Насос повышения давления ЧАСТОТНЫЙ (50-85Вт, напор 12-18м; расход 25-35л/мин) (1/8шт)</t>
   </si>
   <si>
     <t>4 639.09 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>ZGR-001342</t>
   </si>
   <si>
     <t>CBP20-25</t>
   </si>
   <si>
     <t>Насос повышения давления ЧАСТОТНЫЙ (60-100Вт, напор 15-25м; расход 35-45л/мин) (1/8шт)</t>
   </si>
   <si>
     <t>6 476.89 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>Насосы повышения давления UNIPUMP</t>
   </si>
   <si>
     <t>UNI-101460</t>
   </si>
   <si>
     <t>Насос для повышения давл.(водоснабж.) WIP-10</t>
   </si>
   <si>
     <t>4 862.00 руб.</t>
   </si>
   <si>
     <t>UNI-101461</t>
   </si>
   <si>
     <t>Насос для повышения давл.(водоснабж.) WIP-12</t>
   </si>
   <si>
     <t>5 961.00 руб.</t>
   </si>
   <si>
     <t>UNI-101462</t>
   </si>
@@ -1150,156 +1150,156 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*3773.49</f>
+        <f>J5*4107.31</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825013</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*4837.77</f>
+        <f>J6*5264.19</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825014</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4395.30</f>
+        <f>J7*4782.80</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825015</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*3901.38</f>
+        <f>J8*4243.96</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" outlineLevel="2">
       <c r="A9" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>835195</v>
       </c>
@@ -1364,51 +1364,51 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*4095.66</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>837278</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*4235.95</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>837279</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1434,121 +1434,121 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5838.32</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>873440</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*5225.26</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>956633</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G15" s="2">
-        <v>6</v>
+      <c r="G15" s="2" t="s">
+        <v>55</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*4639.09</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>956634</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" s="2" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*6476.89</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" outlineLevel="2">
       <c r="A17" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>