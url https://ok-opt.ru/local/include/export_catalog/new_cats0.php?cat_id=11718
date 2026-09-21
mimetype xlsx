--- v2 (2026-07-12)
+++ v3 (2026-09-21)
@@ -67,162 +67,162 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Канализационные насосы</t>
   </si>
   <si>
     <t>Канализационные насосы VIEIR</t>
   </si>
   <si>
     <t>NAS-910004</t>
   </si>
   <si>
     <t>VRCS300</t>
   </si>
   <si>
     <t>Канализационный насос 300ВТ"VIEIR" (3шт)</t>
   </si>
   <si>
-    <t>11 186.70 руб.</t>
+    <t>12 407.34 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-910007</t>
   </si>
   <si>
     <t>VRCS600A</t>
   </si>
   <si>
     <t>Канализационная насосная станция 600ВТ"VIEIR" (1шт)</t>
   </si>
   <si>
-    <t>15 020.46 руб.</t>
+    <t>16 660.62 руб.</t>
   </si>
   <si>
     <t>VER-000347</t>
   </si>
   <si>
     <t>VRCS450</t>
   </si>
   <si>
     <t>Канализационный насос 450ВТ"VIEIR" (1/1шт)</t>
   </si>
   <si>
-    <t>13 984.11 руб.</t>
+    <t>15 511.50 руб.</t>
   </si>
   <si>
     <t>VER-000348</t>
   </si>
   <si>
     <t>VRCS750</t>
   </si>
   <si>
     <t>Канализационный насос 750ВТ"VIEIR" (1/1шт)</t>
   </si>
   <si>
-    <t>16 081.80 руб.</t>
+    <t>17 837.68 руб.</t>
   </si>
   <si>
     <t>VER-000453</t>
   </si>
   <si>
     <t>VRCS450-C</t>
   </si>
   <si>
-    <t>13 801.83 руб.</t>
+    <t>15 308.08 руб.</t>
   </si>
   <si>
     <t>VER-000983</t>
   </si>
   <si>
     <t>VRCS550</t>
   </si>
   <si>
     <t>Канализационная насосная станция 550Вт (1шт)</t>
   </si>
   <si>
-    <t>21 043.05 руб.</t>
+    <t>23 339.46 руб.</t>
   </si>
   <si>
     <t>VER-000984</t>
   </si>
   <si>
     <t>VRCS600-E</t>
   </si>
   <si>
     <t>Канализационная насосная станция 600Вт (1шт)</t>
   </si>
   <si>
-    <t>14 869.05 руб.</t>
+    <t>16 491.36 руб.</t>
   </si>
   <si>
     <t>Канализационные насосы TEBO</t>
   </si>
   <si>
     <t>ALT-122026</t>
   </si>
   <si>
     <t>T-КН.300.250.CN</t>
   </si>
   <si>
     <t>Канализационный насос модель TEBO W 250</t>
   </si>
   <si>
-    <t>9 561.41 руб.</t>
+    <t>10 682.93 руб.</t>
   </si>
   <si>
     <t>ALT-122027</t>
   </si>
   <si>
     <t>T-КН.300.400.CN</t>
   </si>
   <si>
     <t>Канализационный насос модель TEBO WC 400</t>
   </si>
   <si>
-    <t>13 751.36 руб.</t>
+    <t>15 364.35 руб.</t>
   </si>
   <si>
     <t>ALT-122028</t>
   </si>
   <si>
     <t>T-КН.300.600.CN</t>
   </si>
   <si>
     <t>Канализационный насос модель TEBO WC 600</t>
   </si>
   <si>
-    <t>16 007.42 руб.</t>
+    <t>17 885.03 руб.</t>
   </si>
   <si>
     <t>Канализационные насосы ZEGOR</t>
   </si>
   <si>
     <t>ZGR-001274</t>
   </si>
   <si>
     <t>ZFA-250</t>
   </si>
   <si>
     <t>Канализационный насос 250Вт, напор 8м, сброс 80м, расход 100л/мин (1шт)</t>
   </si>
   <si>
     <t>11 116.57 руб.</t>
   </si>
   <si>
     <t>ZGR-001275</t>
   </si>
   <si>
     <t>ZFA-400</t>
   </si>
   <si>
     <t>Канализационный насос 400Вт, напор 8м, сброс 80м, расход 100л/мин (1шт)</t>
   </si>
@@ -1552,382 +1552,382 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*11186.70</f>
+        <f>J5*12407.34</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>855795</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*15020.46</f>
+        <f>J6*16660.62</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878045</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*13984.11</f>
+        <f>J7*15511.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878046</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*16081.80</f>
+        <f>J8*17837.68</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878142</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
         <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*13801.83</f>
+        <f>J9*15308.08</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>884702</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*21043.05</f>
+        <f>J10*23339.46</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884703</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*14869.05</f>
+        <f>J11*16491.36</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>888635</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9561.41</f>
+        <f>J13*10682.93</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>888636</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*13751.36</f>
+        <f>J14*15364.35</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>888637</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*16007.42</f>
+        <f>J15*17885.03</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956570</v>
       </c>