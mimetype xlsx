--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -17,212 +17,251 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Насосное оборудование</t>
   </si>
   <si>
     <t>Канализационные насосы</t>
   </si>
   <si>
     <t>Канализационные насосы VIEIR</t>
   </si>
   <si>
     <t>NAS-910004</t>
   </si>
   <si>
     <t>VRCS300</t>
   </si>
   <si>
     <t>Канализационный насос 300ВТ"VIEIR" (3шт)</t>
   </si>
   <si>
-    <t>11 319.88 руб.</t>
+    <t>11 186.70 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>NAS-910007</t>
   </si>
   <si>
     <t>VRCS600A</t>
   </si>
   <si>
     <t>Канализационная насосная станция 600ВТ"VIEIR" (1шт)</t>
   </si>
   <si>
-    <t>15 199.28 руб.</t>
+    <t>15 020.46 руб.</t>
   </si>
   <si>
     <t>VER-000347</t>
   </si>
   <si>
     <t>VRCS450</t>
   </si>
   <si>
     <t>Канализационный насос 450ВТ"VIEIR" (1/1шт)</t>
   </si>
   <si>
-    <t>14 150.59 руб.</t>
+    <t>13 984.11 руб.</t>
   </si>
   <si>
     <t>VER-000348</t>
   </si>
   <si>
     <t>VRCS750</t>
   </si>
   <si>
     <t>Канализационный насос 750ВТ"VIEIR" (1/1шт)</t>
   </si>
   <si>
-    <t>16 273.25 руб.</t>
+    <t>16 081.80 руб.</t>
   </si>
   <si>
     <t>VER-000453</t>
   </si>
   <si>
     <t>VRCS450-C</t>
   </si>
   <si>
-    <t>13 966.14 руб.</t>
+    <t>13 801.83 руб.</t>
   </si>
   <si>
     <t>VER-000983</t>
   </si>
   <si>
     <t>VRCS550</t>
   </si>
   <si>
     <t>Канализационная насосная станция 550Вт (1шт)</t>
   </si>
   <si>
-    <t>21 293.56 руб.</t>
+    <t>21 043.05 руб.</t>
   </si>
   <si>
     <t>VER-000984</t>
   </si>
   <si>
     <t>VRCS600-E</t>
   </si>
   <si>
     <t>Канализационная насосная станция 600Вт (1шт)</t>
   </si>
   <si>
-    <t>15 046.06 руб.</t>
+    <t>14 869.05 руб.</t>
   </si>
   <si>
     <t>Канализационные насосы TEBO</t>
   </si>
   <si>
     <t>ALT-122026</t>
   </si>
   <si>
     <t>T-КН.300.250.CN</t>
   </si>
   <si>
     <t>Канализационный насос модель TEBO W 250</t>
   </si>
   <si>
-    <t>9 655.09 руб.</t>
+    <t>9 561.41 руб.</t>
   </si>
   <si>
     <t>ALT-122027</t>
   </si>
   <si>
     <t>T-КН.300.400.CN</t>
   </si>
   <si>
     <t>Канализационный насос модель TEBO WC 400</t>
   </si>
   <si>
-    <t>13 886.00 руб.</t>
+    <t>13 751.36 руб.</t>
   </si>
   <si>
     <t>ALT-122028</t>
   </si>
   <si>
     <t>T-КН.300.600.CN</t>
   </si>
   <si>
     <t>Канализационный насос модель TEBO WC 600</t>
   </si>
   <si>
-    <t>16 164.03 руб.</t>
+    <t>16 007.42 руб.</t>
+  </si>
+  <si>
+    <t>Канализационные насосы ZEGOR</t>
+  </si>
+  <si>
+    <t>ZGR-001274</t>
+  </si>
+  <si>
+    <t>ZFA-250</t>
+  </si>
+  <si>
+    <t>Канализационный насос 250Вт, напор 8м, сброс 80м, расход 100л/мин (1шт)</t>
+  </si>
+  <si>
+    <t>11 116.57 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001275</t>
+  </si>
+  <si>
+    <t>ZFA-400</t>
+  </si>
+  <si>
+    <t>Канализационный насос 400Вт, напор 8м, сброс 80м, расход 100л/мин (1шт)</t>
+  </si>
+  <si>
+    <t>13 271.06 руб.</t>
+  </si>
+  <si>
+    <t>ZGR-001276</t>
+  </si>
+  <si>
+    <t>ZFA-700</t>
+  </si>
+  <si>
+    <t>Канализационный насос 700Вт, напор 11м, сброс 1100м, расход 100л/мин (1шт)</t>
+  </si>
+  <si>
+    <t>15 135.29 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -314,51 +353,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176330_f3c8_11eb_82ff_003048fd731b_59221642_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176336_f3c8_11eb_82ff_003048fd731b_59221645_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95f8_9062_11ed_a3b6_047c1617b143_59221643_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fa_9062_11ed_a3b6_047c1617b143_a26f33fa_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a98_1073_11ee_a463_047c1617b143_64c8bb9c_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c460_37d2_11ef_a5e9_047c1617b143_64c8bb9d_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c462_37d2_11ef_a5e9_047c1617b143_a26f33f8_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33a_40b1_11f0_a74b_047c1617b143_83eb96bd_5d58_11f0_a779_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33c_40b1_11f0_a74b_047c1617b143_83eb96c1_5d58_11f0_a779_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33e_40b1_11f0_a74b_047c1617b143_83eb96c5_5d58_11f0_a779_047c1617b14310.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176330_f3c8_11eb_82ff_003048fd731b_59221642_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176336_f3c8_11eb_82ff_003048fd731b_59221645_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95f8_9062_11ed_a3b6_047c1617b143_59221643_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fa_9062_11ed_a3b6_047c1617b143_a26f33fa_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a98_1073_11ee_a463_047c1617b143_64c8bb9c_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c460_37d2_11ef_a5e9_047c1617b143_64c8bb9d_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c462_37d2_11ef_a5e9_047c1617b143_a26f33f9_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33a_40b1_11f0_a74b_047c1617b143_83eb96bd_5d58_11f0_a779_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33c_40b1_11f0_a74b_047c1617b143_83eb96c1_5d58_11f0_a779_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33e_40b1_11f0_a74b_047c1617b143_83eb96c5_5d58_11f0_a779_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8ae_efa3_11ef_a6de_047c1617b143_1ca3f8ce_49e3_11f1_a8bd_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b0_efa3_11ef_a6de_047c1617b143_1ca3f8d2_49e3_11f1_a8bd_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b2_efa3_11ef_a6de_047c1617b143_1ca3f8d6_49e3_11f1_a8bd_047c1617b14313.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -606,50 +645,140 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -916,51 +1045,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L15"/>
+  <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -968,51 +1097,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J15)</f>
+        <f>SUM(J2:J19)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1054,394 +1183,516 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>0</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*11319.88</f>
+        <f>J5*11186.70</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>855795</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*15199.28</f>
+        <f>J6*15020.46</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>878045</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*14150.59</f>
+        <f>J7*13984.11</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>878046</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*16273.25</f>
+        <f>J8*16081.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878142</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*13966.14</f>
+        <f>J9*13801.83</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>884702</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*21293.56</f>
+        <f>J10*21043.05</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>884703</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*15046.06</f>
+        <f>J11*14869.05</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="2">
       <c r="A12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>888635</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*9655.09</f>
+        <f>J13*9561.41</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>888636</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*13886.00</f>
+        <f>J14*13751.36</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>888637</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*16164.03</f>
+        <f>J15*16007.42</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
+    </row>
+    <row r="16" spans="1:12" outlineLevel="2">
+      <c r="A16" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A17" s="1"/>
+      <c r="B17" s="1">
+        <v>956570</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="2">
+        <v>0</v>
+      </c>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="2" t="str">
+        <f>J17*11116.57</f>
+        <v>0</v>
+      </c>
+      <c r="L17" s="5"/>
+    </row>
+    <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A18" s="1"/>
+      <c r="B18" s="1">
+        <v>956571</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" s="2">
+        <v>0</v>
+      </c>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="2" t="str">
+        <f>J18*13271.06</f>
+        <v>0</v>
+      </c>
+      <c r="L18" s="5"/>
+    </row>
+    <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A19" s="1"/>
+      <c r="B19" s="1">
+        <v>956572</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="G19" s="2">
+        <v>0</v>
+      </c>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="2" t="str">
+        <f>J19*15135.29</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A12:K12"/>
+    <mergeCell ref="A16:K16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>