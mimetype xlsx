--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -218,50 +218,416 @@
     <t>11 116.57 руб.</t>
   </si>
   <si>
     <t>ZGR-001275</t>
   </si>
   <si>
     <t>ZFA-400</t>
   </si>
   <si>
     <t>Канализационный насос 400Вт, напор 8м, сброс 80м, расход 100л/мин (1шт)</t>
   </si>
   <si>
     <t>13 271.06 руб.</t>
   </si>
   <si>
     <t>ZGR-001276</t>
   </si>
   <si>
     <t>ZFA-700</t>
   </si>
   <si>
     <t>Канализационный насос 700Вт, напор 11м, сброс 1100м, расход 100л/мин (1шт)</t>
   </si>
   <si>
     <t>15 135.29 руб.</t>
+  </si>
+  <si>
+    <t>Канализационные насосы UNIPUMP</t>
+  </si>
+  <si>
+    <t>Канализационные насосные станции SANIVORT</t>
+  </si>
+  <si>
+    <t>UNI-101611</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция SANIVORT 255 M 7м</t>
+  </si>
+  <si>
+    <t>14 153.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101612</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция SANIVORT 255 M 9м</t>
+  </si>
+  <si>
+    <t>15 725.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101613</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция SANIVORT 405 M 8м с ножом (Compact)</t>
+  </si>
+  <si>
+    <t>22 644.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101614</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция SANIVORT 405 M 8м с ножом (бок. вход)</t>
+  </si>
+  <si>
+    <t>18 084.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101615</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция SANIVORT 405 M 8м с ножом (центр. вход)</t>
+  </si>
+  <si>
+    <t>17 769.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101616</t>
+  </si>
+  <si>
+    <t>Канализационная насосная станция SANIVORT 605 M 10м с ножом</t>
+  </si>
+  <si>
+    <t>16 511.00 руб.</t>
+  </si>
+  <si>
+    <t>Канализационные насосы WQ, WQR</t>
+  </si>
+  <si>
+    <t>UNI-101618</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQ100-25-11/4</t>
+  </si>
+  <si>
+    <t>176 726.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101619</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQ100-30-15/4</t>
+  </si>
+  <si>
+    <t>196 183.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101620</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQ60-9-3</t>
+  </si>
+  <si>
+    <t>50 901.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101621</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQ65-18-5.5</t>
+  </si>
+  <si>
+    <t>72 148.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101622</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQ80-25-11</t>
+  </si>
+  <si>
+    <t>128 888.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101623</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQR100-25-11/4 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>216 519.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101624</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQR110-10-5.5/4 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>116 903.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101625</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQR65-18-5.5 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>83 883.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101626</t>
+  </si>
+  <si>
+    <t>Канализационный насос 100WQR80-15-7.5 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>108 883.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101627</t>
+  </si>
+  <si>
+    <t>Канализационный насос 150WQ100-10-5.5</t>
+  </si>
+  <si>
+    <t>76 487.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101628</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ10-10-0.75</t>
+  </si>
+  <si>
+    <t>22 938.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101629</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ15-15-1.5</t>
+  </si>
+  <si>
+    <t>30 283.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101630</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ15-20-2.2</t>
+  </si>
+  <si>
+    <t>34 512.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101631</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ15-30-3</t>
+  </si>
+  <si>
+    <t>46 707.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101632</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ15-35-4</t>
+  </si>
+  <si>
+    <t>52 310.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101633</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ20-40-5.5</t>
+  </si>
+  <si>
+    <t>69 239.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101634</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQ9-15-1.1</t>
+  </si>
+  <si>
+    <t>24 905.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101635</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQR10-10-0.75 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>26 595.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101636</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQR10-10-0.75D (высокотемп.)</t>
+  </si>
+  <si>
+    <t>29 919.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101637</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQR15-15-1.5 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>35 203.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101638</t>
+  </si>
+  <si>
+    <t>Канализационный насос 50WQR15-15-1.5D (высокотемп.)</t>
+  </si>
+  <si>
+    <t>36 134.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101639</t>
+  </si>
+  <si>
+    <t>Канализационный насос 65WQ30-40-7.5</t>
+  </si>
+  <si>
+    <t>91 796.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101640</t>
+  </si>
+  <si>
+    <t>Канализационный насос 65WQ37-13-3</t>
+  </si>
+  <si>
+    <t>47 236.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101641</t>
+  </si>
+  <si>
+    <t>Канализационный насос 65WQ40-30-7.5</t>
+  </si>
+  <si>
+    <t>UNI-101642</t>
+  </si>
+  <si>
+    <t>Канализационный насос 65WQR25-15-2.2 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>41 435.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101643</t>
+  </si>
+  <si>
+    <t>Канализационный насос 65WQR37-13-3 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>51 647.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101644</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQ30-30-5.5</t>
+  </si>
+  <si>
+    <t>71 010.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101645</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQ40-10-2.2</t>
+  </si>
+  <si>
+    <t>36 583.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101646</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQ40-15-4</t>
+  </si>
+  <si>
+    <t>54 687.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101647</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQ40-8-1.5</t>
+  </si>
+  <si>
+    <t>35 704.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101648</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQ65-25-7.5</t>
+  </si>
+  <si>
+    <t>92 834.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101649</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQR30-30-5.5 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>82 911.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101650</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQR40-15-4 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>55 983.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101651</t>
+  </si>
+  <si>
+    <t>Канализационный насос 80WQR65-25-7.5 (высокотемп.)</t>
+  </si>
+  <si>
+    <t>107 429.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -311,77 +677,80 @@
         <fgColor rgb="FDE9D9"/>
         <bgColor rgb="FDE9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="10">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176330_f3c8_11eb_82ff_003048fd731b_59221642_11fe_11ef_a5b8_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19176336_f3c8_11eb_82ff_003048fd731b_59221645_11fe_11ef_a5b8_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95f8_9062_11ed_a3b6_047c1617b143_59221643_11fe_11ef_a5b8_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fa_9062_11ed_a3b6_047c1617b143_a26f33fa_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff82a98_1073_11ee_a463_047c1617b143_64c8bb9c_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c460_37d2_11ef_a5e9_047c1617b143_64c8bb9d_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c462_37d2_11ef_a5e9_047c1617b143_a26f33f9_7c1e_11f0_a7a3_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33a_40b1_11f0_a74b_047c1617b143_83eb96bd_5d58_11f0_a779_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33c_40b1_11f0_a74b_047c1617b143_83eb96c1_5d58_11f0_a779_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d33e_40b1_11f0_a74b_047c1617b143_83eb96c5_5d58_11f0_a779_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8ae_efa3_11ef_a6de_047c1617b143_1ca3f8ce_49e3_11f1_a8bd_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b0_efa3_11ef_a6de_047c1617b143_1ca3f8d2_49e3_11f1_a8bd_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8b8b2_efa3_11ef_a6de_047c1617b143_1ca3f8d6_49e3_11f1_a8bd_047c1617b14313.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
@@ -1045,103 +1414,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L19"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J19)</f>
+        <f>SUM(J2:J62)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1311,51 +1680,51 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*16081.80</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>878142</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*13801.83</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>884702</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
@@ -1553,146 +1922,1597 @@
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>956570</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*11116.57</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>956571</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*13271.06</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>956572</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*15135.29</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
+    </row>
+    <row r="20" spans="1:12" outlineLevel="2">
+      <c r="A20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="8"/>
+      <c r="C20" s="8"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="8"/>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="5"/>
+    </row>
+    <row r="21" spans="1:12" outlineLevel="3">
+      <c r="A21" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="5"/>
+    </row>
+    <row r="22" spans="1:12" outlineLevel="5">
+      <c r="A22" s="1"/>
+      <c r="B22" s="1">
+        <v>958832</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" s="1">
+        <v>66572</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="G22" s="2">
+        <v>0</v>
+      </c>
+      <c r="H22" s="2">
+        <v>0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="2" t="str">
+        <f>J22*14153.00</f>
+        <v>0</v>
+      </c>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" outlineLevel="5">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>958833</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D23" s="1">
+        <v>60403</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*15725.00</f>
+        <v>0</v>
+      </c>
+      <c r="L23" s="5"/>
+    </row>
+    <row r="24" spans="1:12" outlineLevel="5">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1">
+        <v>958834</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" s="1">
+        <v>89569</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
+      </c>
+      <c r="H24" s="2">
+        <v>0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="2" t="str">
+        <f>J24*22644.00</f>
+        <v>0</v>
+      </c>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" outlineLevel="5">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>958835</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" s="1">
+        <v>62916</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*18084.00</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" outlineLevel="5">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>958836</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D26" s="1">
+        <v>30924</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*17769.00</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" outlineLevel="5">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1">
+        <v>958837</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D27" s="1">
+        <v>55972</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="G27" s="2">
+        <v>0</v>
+      </c>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="2" t="str">
+        <f>J27*16511.00</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="5"/>
+    </row>
+    <row r="28" spans="1:12" outlineLevel="3">
+      <c r="A28" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" outlineLevel="5">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1">
+        <v>958838</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="1">
+        <v>12740</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G29" s="2">
+        <v>0</v>
+      </c>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="2" t="str">
+        <f>J29*176726.00</f>
+        <v>0</v>
+      </c>
+      <c r="L29" s="5"/>
+    </row>
+    <row r="30" spans="1:12" outlineLevel="5">
+      <c r="A30" s="1"/>
+      <c r="B30" s="1">
+        <v>958839</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D30" s="1">
+        <v>79512</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G30" s="2">
+        <v>0</v>
+      </c>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="1">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="2" t="str">
+        <f>J30*196183.00</f>
+        <v>0</v>
+      </c>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" outlineLevel="5">
+      <c r="A31" s="1"/>
+      <c r="B31" s="1">
+        <v>958840</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D31" s="1">
+        <v>33638</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="G31" s="2">
+        <v>0</v>
+      </c>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="2" t="str">
+        <f>J31*50901.00</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="5"/>
+    </row>
+    <row r="32" spans="1:12" outlineLevel="5">
+      <c r="A32" s="1"/>
+      <c r="B32" s="1">
+        <v>958841</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D32" s="1">
+        <v>61040</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G32" s="2">
+        <v>0</v>
+      </c>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="2" t="str">
+        <f>J32*72148.00</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" outlineLevel="5">
+      <c r="A33" s="1"/>
+      <c r="B33" s="1">
+        <v>958842</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33" s="1">
+        <v>15191</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="G33" s="2">
+        <v>0</v>
+      </c>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="2" t="str">
+        <f>J33*128888.00</f>
+        <v>0</v>
+      </c>
+      <c r="L33" s="5"/>
+    </row>
+    <row r="34" spans="1:12" outlineLevel="5">
+      <c r="A34" s="1"/>
+      <c r="B34" s="1">
+        <v>958843</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="1">
+        <v>63264</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="G34" s="2">
+        <v>0</v>
+      </c>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="2" t="str">
+        <f>J34*216519.00</f>
+        <v>0</v>
+      </c>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" outlineLevel="5">
+      <c r="A35" s="1"/>
+      <c r="B35" s="1">
+        <v>958844</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D35" s="1">
+        <v>41898</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="G35" s="2">
+        <v>0</v>
+      </c>
+      <c r="H35" s="2">
+        <v>0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="2" t="str">
+        <f>J35*116903.00</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="5"/>
+    </row>
+    <row r="36" spans="1:12" outlineLevel="5">
+      <c r="A36" s="1"/>
+      <c r="B36" s="1">
+        <v>958845</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D36" s="1">
+        <v>34044</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="G36" s="2">
+        <v>0</v>
+      </c>
+      <c r="H36" s="2">
+        <v>0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="2" t="str">
+        <f>J36*83883.00</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" outlineLevel="5">
+      <c r="A37" s="1"/>
+      <c r="B37" s="1">
+        <v>958846</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" s="1">
+        <v>63906</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G37" s="2">
+        <v>0</v>
+      </c>
+      <c r="H37" s="2">
+        <v>0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="2" t="str">
+        <f>J37*108883.00</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="5"/>
+    </row>
+    <row r="38" spans="1:12" outlineLevel="5">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1">
+        <v>958847</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D38" s="1">
+        <v>57522</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
+      </c>
+      <c r="H38" s="2">
+        <v>0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="2" t="str">
+        <f>J38*76487.00</f>
+        <v>0</v>
+      </c>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" outlineLevel="5">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1">
+        <v>958848</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D39" s="1">
+        <v>77883</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="G39" s="2">
+        <v>0</v>
+      </c>
+      <c r="H39" s="2">
+        <v>0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="2" t="str">
+        <f>J39*22938.00</f>
+        <v>0</v>
+      </c>
+      <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" outlineLevel="5">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>958849</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D40" s="1">
+        <v>66301</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*30283.00</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="5">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>958850</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="1">
+        <v>47882</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*34512.00</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" outlineLevel="5">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>958851</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D42" s="1">
+        <v>95147</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*46707.00</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" outlineLevel="5">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>958852</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D43" s="1">
+        <v>61084</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*52310.00</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" outlineLevel="5">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>958853</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D44" s="1">
+        <v>90981</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*69239.00</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
+    </row>
+    <row r="45" spans="1:12" outlineLevel="5">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1">
+        <v>958854</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D45" s="1">
+        <v>56371</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*24905.00</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" outlineLevel="5">
+      <c r="A46" s="1"/>
+      <c r="B46" s="1">
+        <v>958855</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D46" s="1">
+        <v>79562</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="G46" s="2">
+        <v>0</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="2" t="str">
+        <f>J46*26595.00</f>
+        <v>0</v>
+      </c>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" outlineLevel="5">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>958856</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D47" s="1">
+        <v>25935</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="G47" s="2">
+        <v>0</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*29919.00</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
+    </row>
+    <row r="48" spans="1:12" outlineLevel="5">
+      <c r="A48" s="1"/>
+      <c r="B48" s="1">
+        <v>958857</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D48" s="1">
+        <v>16617</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="G48" s="2">
+        <v>0</v>
+      </c>
+      <c r="H48" s="2">
+        <v>0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>0</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="2" t="str">
+        <f>J48*35203.00</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="5"/>
+    </row>
+    <row r="49" spans="1:12" outlineLevel="5">
+      <c r="A49" s="1"/>
+      <c r="B49" s="1">
+        <v>958858</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" s="1">
+        <v>49224</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="G49" s="2">
+        <v>0</v>
+      </c>
+      <c r="H49" s="2">
+        <v>0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>0</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="2" t="str">
+        <f>J49*36134.00</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="5"/>
+    </row>
+    <row r="50" spans="1:12" outlineLevel="5">
+      <c r="A50" s="1"/>
+      <c r="B50" s="1">
+        <v>958859</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D50" s="1">
+        <v>48543</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G50" s="2">
+        <v>0</v>
+      </c>
+      <c r="H50" s="2">
+        <v>0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0</v>
+      </c>
+      <c r="J50" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="2" t="str">
+        <f>J50*91796.00</f>
+        <v>0</v>
+      </c>
+      <c r="L50" s="5"/>
+    </row>
+    <row r="51" spans="1:12" outlineLevel="5">
+      <c r="A51" s="1"/>
+      <c r="B51" s="1">
+        <v>958860</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" s="1">
+        <v>73478</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G51" s="2">
+        <v>0</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*47236.00</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" outlineLevel="5">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>958861</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D52" s="1">
+        <v>53898</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*91796.00</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" outlineLevel="5">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>958862</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D53" s="1">
+        <v>95736</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*41435.00</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" outlineLevel="5">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>958863</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D54" s="1">
+        <v>72170</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*51647.00</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" outlineLevel="5">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>958864</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D55" s="1">
+        <v>20457</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*71010.00</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" outlineLevel="5">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>958865</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D56" s="1">
+        <v>10736</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*36583.00</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" outlineLevel="5">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>958866</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D57" s="1">
+        <v>11869</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*54687.00</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" outlineLevel="5">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
+        <v>958867</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D58" s="1">
+        <v>59348</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G58" s="2">
+        <v>0</v>
+      </c>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*35704.00</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
+    </row>
+    <row r="59" spans="1:12" outlineLevel="5">
+      <c r="A59" s="1"/>
+      <c r="B59" s="1">
+        <v>958868</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D59" s="1">
+        <v>49285</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G59" s="2">
+        <v>0</v>
+      </c>
+      <c r="H59" s="2">
+        <v>0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="2" t="str">
+        <f>J59*92834.00</f>
+        <v>0</v>
+      </c>
+      <c r="L59" s="5"/>
+    </row>
+    <row r="60" spans="1:12" outlineLevel="5">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>958869</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D60" s="1">
+        <v>96749</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="G60" s="2">
+        <v>0</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*82911.00</f>
+        <v>0</v>
+      </c>
+      <c r="L60" s="5"/>
+    </row>
+    <row r="61" spans="1:12" outlineLevel="5">
+      <c r="A61" s="1"/>
+      <c r="B61" s="1">
+        <v>958870</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D61" s="1">
+        <v>35355</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G61" s="2">
+        <v>0</v>
+      </c>
+      <c r="H61" s="2">
+        <v>0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" s="2" t="str">
+        <f>J61*55983.00</f>
+        <v>0</v>
+      </c>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" outlineLevel="5">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>958871</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D62" s="1">
+        <v>67044</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="G62" s="2">
+        <v>0</v>
+      </c>
+      <c r="H62" s="2">
+        <v>0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" s="2" t="str">
+        <f>J62*107429.00</f>
+        <v>0</v>
+      </c>
+      <c r="L62" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A20:K20"/>
+    <mergeCell ref="A21:K21"/>
+    <mergeCell ref="A28:K28"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>