--- v0 (2026-03-13)
+++ v1 (2026-05-01)
@@ -63,942 +63,942 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фитинги латунные резьбовые</t>
   </si>
   <si>
     <t>Фитинги резьбовые латунные VIEIR хромированные</t>
   </si>
   <si>
     <t>FRK-120001</t>
   </si>
   <si>
     <t>HJX33</t>
   </si>
   <si>
     <t>американка прямая S1/2F*1/2M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
-    <t>239.49 руб.</t>
+    <t>236.67 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FRK-120002</t>
   </si>
   <si>
     <t>HJX44</t>
   </si>
   <si>
     <t>американка прямая S3/4F*3/4M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
-    <t>337.66 руб.</t>
+    <t>333.69 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>FRK-120003</t>
   </si>
   <si>
     <t>HJX55</t>
   </si>
   <si>
     <t>американка прямая S1F*1M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
-    <t>664.91 руб.</t>
+    <t>657.09 руб.</t>
   </si>
   <si>
     <t>FRK-120004</t>
   </si>
   <si>
     <t>SHX33</t>
   </si>
   <si>
     <t>ниппель  VR S1/2"M * 1/2"M хром.(10/360шт)</t>
   </si>
   <si>
-    <t>78.84 руб.</t>
+    <t>77.91 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>FRK-120005</t>
+  </si>
+  <si>
+    <t>SHX44</t>
+  </si>
+  <si>
+    <t>ниппель  VR  S3/4"M * 3/4M хром.(10/300шт)</t>
+  </si>
+  <si>
+    <t>120.54 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120006</t>
+  </si>
+  <si>
+    <t>SHX55</t>
+  </si>
+  <si>
+    <t>ниппель  VR S1"M * 1"M хром.(10/180шт)</t>
+  </si>
+  <si>
+    <t>208.74 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120007</t>
+  </si>
+  <si>
+    <t>SFHX32</t>
+  </si>
+  <si>
+    <t>переходник  VR S1/2"F * 3/8"M хром(10/300шт)</t>
+  </si>
+  <si>
+    <t>79.38 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120008</t>
+  </si>
+  <si>
+    <t>SFHX43</t>
+  </si>
+  <si>
+    <t>переходник  VR S3/4"F * 1/2"M хром(10/180шт)</t>
+  </si>
+  <si>
+    <t>135.24 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120009</t>
+  </si>
+  <si>
+    <t>SFHX53</t>
+  </si>
+  <si>
+    <t>переходник  VR  S1"F * 1/2"M хром(10/144шт)</t>
+  </si>
+  <si>
+    <t>201.39 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120010</t>
+  </si>
+  <si>
+    <t>SFHX54</t>
+  </si>
+  <si>
+    <t>переходник VR S1"F * 3/4"M хром(10/120 шт)</t>
+  </si>
+  <si>
+    <t>210.21 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120011</t>
+  </si>
+  <si>
+    <t>SFX33</t>
+  </si>
+  <si>
+    <t>муфта VR S1/2"F * 1/2"F хром(10/300шт)</t>
+  </si>
+  <si>
+    <t>127.89 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120012</t>
+  </si>
+  <si>
+    <t>SFX43</t>
+  </si>
+  <si>
+    <t>муфта  VR S3/4"F * 1/2"F хром(10/180шт)</t>
+  </si>
+  <si>
+    <t>145.53 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120013</t>
+  </si>
+  <si>
+    <t>SFX44</t>
+  </si>
+  <si>
+    <t>муфта  VR S3/4"F * 3/4"F хром(10/180шт)</t>
+  </si>
+  <si>
+    <t>189.63 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120014</t>
+  </si>
+  <si>
+    <t>SFX53</t>
+  </si>
+  <si>
+    <t>муфта  VR S1"F * 1/2"F хром(10/120шт)</t>
+  </si>
+  <si>
+    <t>213.15 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120015</t>
+  </si>
+  <si>
+    <t>SFX54</t>
+  </si>
+  <si>
+    <t>муфта  VR S1"F * 3/4"F хром(10/120шт)</t>
+  </si>
+  <si>
+    <t>223.44 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120016</t>
+  </si>
+  <si>
+    <t>SFX55</t>
+  </si>
+  <si>
+    <t>муфта  VR S1"F * 1"F хром(10/120шт)</t>
+  </si>
+  <si>
+    <t>269.01 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120017</t>
+  </si>
+  <si>
+    <t>LFX33</t>
+  </si>
+  <si>
+    <t>уголок  VR 1/2"F * 1/2"F хром(10/192шт)</t>
+  </si>
+  <si>
+    <t>188.16 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120018</t>
+  </si>
+  <si>
+    <t>LFHX33</t>
+  </si>
+  <si>
+    <t>уголок  VR 1/2"F * 1/2"M хром(6/192шт)</t>
+  </si>
+  <si>
+    <t>199.92 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120019</t>
+  </si>
+  <si>
+    <t>LFX44</t>
+  </si>
+  <si>
+    <t>уголок  VR 3/4"F * 3/4"F хром(6/144шт)</t>
+  </si>
+  <si>
+    <t>274.89 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120020</t>
+  </si>
+  <si>
+    <t>LFHX44</t>
+  </si>
+  <si>
+    <t>уголок  VR 3/4"F * 3/4"M хром(12/120шт)</t>
+  </si>
+  <si>
+    <t>398.37 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120021</t>
+  </si>
+  <si>
+    <t>LFX55</t>
+  </si>
+  <si>
+    <t>уголок  VR 1"F * 1"F хром(12/72шт)</t>
+  </si>
+  <si>
+    <t>548.31 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120022</t>
+  </si>
+  <si>
+    <t>LFHX55</t>
+  </si>
+  <si>
+    <t>уголок  VR 1"F * 1"M хром(12/72шт)</t>
+  </si>
+  <si>
+    <t>471.87 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120023</t>
+  </si>
+  <si>
+    <t>TFX333</t>
+  </si>
+  <si>
+    <t>тройник  VR 1/2"F  хром(12/144шт)</t>
+  </si>
+  <si>
+    <t>FRK-120024</t>
+  </si>
+  <si>
+    <t>TFX444</t>
+  </si>
+  <si>
+    <t>тройник  VR 3/4"F  хром(12/96шт)</t>
+  </si>
+  <si>
+    <t>373.38 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120025</t>
+  </si>
+  <si>
+    <t>TFX555</t>
+  </si>
+  <si>
+    <t>тройник  VR 1"F  хром(6/60шт)</t>
+  </si>
+  <si>
+    <t>536.55 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120026</t>
+  </si>
+  <si>
+    <t>BXX43</t>
+  </si>
+  <si>
+    <t>футорка  VR 3/4"M * 1/2"F хром(12/504шт)</t>
+  </si>
+  <si>
+    <t>91.14 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120027</t>
+  </si>
+  <si>
+    <t>BXX53</t>
+  </si>
+  <si>
+    <t>футорка  VR 1"M * 1/2"F хром(10/360шт)</t>
+  </si>
+  <si>
+    <t>207.27 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120028</t>
+  </si>
+  <si>
+    <t>BXX54</t>
+  </si>
+  <si>
+    <t>футорка  VR 1"M * 3/4"F хром(6/360шт)</t>
+  </si>
+  <si>
+    <t>158.76 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120029</t>
+  </si>
+  <si>
+    <t>SMCX80</t>
+  </si>
+  <si>
+    <t>сгон удлинитель хромированный 1/2" 80 мм VR (2/600шт)</t>
+  </si>
+  <si>
+    <t>246.96 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120030</t>
+  </si>
+  <si>
+    <t>SMCX100</t>
+  </si>
+  <si>
+    <t>сгон удлинитель хромированный 1/2" 100 мм VR (2/300шт)</t>
+  </si>
+  <si>
+    <t>314.58 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120031</t>
+  </si>
+  <si>
+    <t>SMCX150</t>
+  </si>
+  <si>
+    <t>сгон удлинитель хромированный 1/2" 150 мм VR (2/200шт)</t>
+  </si>
+  <si>
+    <t>474.81 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120032</t>
+  </si>
+  <si>
+    <t>SMCX200</t>
+  </si>
+  <si>
+    <t>сгон удлинитель хромированный 1/2" 200 мм VR (2/200шт)</t>
+  </si>
+  <si>
+    <t>642.39 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120033</t>
+  </si>
+  <si>
+    <t>SMCX250</t>
+  </si>
+  <si>
+    <t>сгон удлинитель хромированный 1/2" 250 мм VR (2/100шт)</t>
+  </si>
+  <si>
+    <t>824.67 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120034</t>
+  </si>
+  <si>
+    <t>SMX50</t>
+  </si>
+  <si>
+    <t>бочонок хромированный  1/2" 50 мм   VR (2/500шт)</t>
+  </si>
+  <si>
+    <t>152.88 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120035</t>
+  </si>
+  <si>
+    <t>SMX80</t>
+  </si>
+  <si>
+    <t>бочонок хромированный  1/2" 80  мм  VR (2/300шт)</t>
+  </si>
+  <si>
+    <t>251.37 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120036</t>
+  </si>
+  <si>
+    <t>SMX100</t>
+  </si>
+  <si>
+    <t>бочонок хромированный  1/2"100 мм VR (2/200шт)</t>
+  </si>
+  <si>
+    <t>318.99 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120037</t>
+  </si>
+  <si>
+    <t>SMX150</t>
+  </si>
+  <si>
+    <t>бочонок хромированный  1/2" 150  мм  VR (2/200шт)</t>
+  </si>
+  <si>
+    <t>490.98 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120038</t>
+  </si>
+  <si>
+    <t>SMX200</t>
+  </si>
+  <si>
+    <t>бочонок хромированный  1/2" 200  мм   VR (2/200шт)</t>
+  </si>
+  <si>
+    <t>FRK-121001</t>
+  </si>
+  <si>
+    <t>SBX10</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 10  мм  (10/500шт)</t>
+  </si>
+  <si>
+    <t>119.07 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121002</t>
+  </si>
+  <si>
+    <t>SBX15</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 15  мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>139.65 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121003</t>
+  </si>
+  <si>
+    <t>SBX20</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 20  мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>163.17 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121004</t>
+  </si>
+  <si>
+    <t>SBX25</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 25  мм (10/300шт)</t>
+  </si>
+  <si>
+    <t>FRK-121005</t>
+  </si>
+  <si>
+    <t>SBX30</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 30  мм (10/300шт)</t>
+  </si>
+  <si>
+    <t>202.86 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121006</t>
+  </si>
+  <si>
+    <t>SBX40</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 40  мм (10/300шт)</t>
+  </si>
+  <si>
+    <t>267.54 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121007</t>
+  </si>
+  <si>
+    <t>SBX50</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 50 мм (5/200шт)</t>
+  </si>
+  <si>
+    <t>311.64 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121008</t>
+  </si>
+  <si>
+    <t>SBX60</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 60  мм (5/200шт)</t>
+  </si>
+  <si>
+    <t>368.97 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121009</t>
+  </si>
+  <si>
+    <t>SBX70</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 70  мм (5/200шт)</t>
+  </si>
+  <si>
+    <t>416.01 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121010</t>
+  </si>
+  <si>
+    <t>SBX80</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 80  мм (2/100шт)</t>
+  </si>
+  <si>
+    <t>FRK-121011</t>
+  </si>
+  <si>
+    <t>SBX90</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 90  мм (2/100шт)</t>
+  </si>
+  <si>
+    <t>518.91 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121012</t>
+  </si>
+  <si>
+    <t>SBX100</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 3/4" 100 мм (2/100шт)</t>
+  </si>
+  <si>
+    <t>571.83 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121013</t>
+  </si>
+  <si>
+    <t>SCX10</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 10  мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>183.75 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>FRK-120005</t>
-[...553 lines deleted...]
-  <si>
     <t>FRK-121014</t>
   </si>
   <si>
     <t>SCX15</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 15  мм (10/500шт)</t>
   </si>
   <si>
-    <t>217.18 руб.</t>
+    <t>214.62 руб.</t>
   </si>
   <si>
     <t>FRK-121015</t>
   </si>
   <si>
     <t>SCX20</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 20  мм (10/500шт)</t>
   </si>
   <si>
     <t>FRK-121016</t>
   </si>
   <si>
     <t>SCX25</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 25  мм (10/300шт)</t>
   </si>
   <si>
-    <t>285.60 руб.</t>
+    <t>282.24 руб.</t>
   </si>
   <si>
     <t>FRK-121017</t>
   </si>
   <si>
     <t>SCX30</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 30  мм (10/300шт)</t>
   </si>
   <si>
     <t>FRK-121018</t>
   </si>
   <si>
     <t>SCX40</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 40  мм (10/300шт)</t>
   </si>
   <si>
-    <t>400.14 руб.</t>
+    <t>395.43 руб.</t>
   </si>
   <si>
     <t>FRK-121019</t>
   </si>
   <si>
     <t>SCX50</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 50 мм (5/200шт)</t>
   </si>
   <si>
-    <t>471.54 руб.</t>
+    <t>465.99 руб.</t>
   </si>
   <si>
     <t>FRK-121020</t>
   </si>
   <si>
     <t>SCX60</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 60  мм (5/200шт)</t>
   </si>
   <si>
-    <t>548.89 руб.</t>
+    <t>542.43 руб.</t>
   </si>
   <si>
     <t>FRK-121021</t>
   </si>
   <si>
     <t>SCX70</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 70  мм (5/200шт)</t>
   </si>
   <si>
-    <t>621.78 руб.</t>
+    <t>614.46 руб.</t>
   </si>
   <si>
     <t>FRK-121022</t>
   </si>
   <si>
     <t>SCX80</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 80  мм (2/100шт)</t>
   </si>
   <si>
-    <t>699.13 руб.</t>
+    <t>690.90 руб.</t>
   </si>
   <si>
     <t>FRK-121023</t>
   </si>
   <si>
     <t>SCX90</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 90  мм (2/100шт)</t>
   </si>
   <si>
-    <t>714.00 руб.</t>
+    <t>705.60 руб.</t>
   </si>
   <si>
     <t>FRK-121024</t>
   </si>
   <si>
     <t>SCX100</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 100 мм (2/100шт)</t>
   </si>
   <si>
-    <t>847.88 руб.</t>
+    <t>837.90 руб.</t>
   </si>
   <si>
     <t>VER-000516</t>
   </si>
   <si>
     <t>VRG53FM</t>
   </si>
   <si>
     <t>Переходник концевой хромированный 1"M*1/2"F (200/10шт)</t>
   </si>
   <si>
-    <t>126.44 руб.</t>
+    <t>124.95 руб.</t>
   </si>
   <si>
     <t>VER-000517</t>
   </si>
   <si>
     <t>VRG54FM</t>
   </si>
   <si>
     <t>Переходник концевой хромированный 1"M*3/4"F (300/10шт)</t>
   </si>
   <si>
-    <t>90.74 руб.</t>
+    <t>89.67 руб.</t>
   </si>
   <si>
     <t>VER-001348</t>
   </si>
   <si>
     <t>SAX35</t>
   </si>
   <si>
     <t>Удлинитель хромированный 1/2"х35мм (200/10шт)</t>
   </si>
   <si>
-    <t>166.60 руб.</t>
+    <t>164.64 руб.</t>
   </si>
   <si>
     <t>VER-001349</t>
   </si>
   <si>
     <t>SBX35</t>
   </si>
   <si>
     <t>Удлинитель хромированный 3/4"х35мм (160/10шт)</t>
   </si>
   <si>
     <t>VER-001350</t>
   </si>
   <si>
     <t>SMX60</t>
   </si>
   <si>
     <t>Бочонок хромированный 1/2"х60мм (120/5шт)</t>
   </si>
   <si>
-    <t>168.09 руб.</t>
+    <t>166.11 руб.</t>
   </si>
   <si>
     <t>VER-001351</t>
   </si>
   <si>
     <t>SMX70</t>
   </si>
   <si>
     <t>Бочонок хромированный 1/2"х70мм (100/5шт)</t>
   </si>
   <si>
-    <t>197.84 руб.</t>
+    <t>195.51 руб.</t>
   </si>
   <si>
     <t>VER-001352</t>
   </si>
   <si>
     <t>SMCX60</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2"х60мм (100/5шт)</t>
   </si>
   <si>
-    <t>157.68 руб.</t>
+    <t>155.82 руб.</t>
   </si>
   <si>
     <t>VER-001550</t>
   </si>
   <si>
     <t>SMX50-A</t>
   </si>
   <si>
     <t>Бочонок хромированный 3/4"- 50мм (160/10шт)</t>
   </si>
   <si>
-    <t>297.50 руб.</t>
+    <t>294.00 руб.</t>
   </si>
   <si>
     <t>VER-001551</t>
   </si>
   <si>
     <t>SMX80-A</t>
   </si>
   <si>
     <t>Бочонок хромированный 3/4"- 80мм (150/5шт)</t>
   </si>
   <si>
-    <t>489.39 руб.</t>
+    <t>483.63 руб.</t>
   </si>
   <si>
     <t>VER-001552</t>
   </si>
   <si>
     <t>SMX100-A</t>
   </si>
   <si>
     <t>Бочонок хромированный 3/4"- 100мм (110/5шт)</t>
   </si>
   <si>
-    <t>617.31 руб.</t>
+    <t>610.05 руб.</t>
   </si>
   <si>
     <t>VER-001553</t>
   </si>
   <si>
     <t>SMX80-B</t>
   </si>
   <si>
     <t>Бочонок хромированный 1"- 80мм (96/4шт)</t>
   </si>
   <si>
-    <t>721.44 руб.</t>
+    <t>712.95 руб.</t>
   </si>
   <si>
     <t>VER-001554</t>
   </si>
   <si>
     <t>SMX100-B</t>
   </si>
   <si>
     <t>Бочонок хромированный 1"- 100мм (75/5шт)</t>
   </si>
   <si>
-    <t>913.33 руб.</t>
+    <t>902.58 руб.</t>
   </si>
   <si>
     <t>VER-001555</t>
   </si>
   <si>
     <t>SMX250</t>
   </si>
   <si>
     <t>Бочонок хромированный 1/2"- 250мм (60/5шт)</t>
   </si>
   <si>
-    <t>840.44 руб.</t>
+    <t>830.55 руб.</t>
   </si>
   <si>
     <t>VER-001556</t>
   </si>
   <si>
     <t>SMX50-B</t>
   </si>
   <si>
     <t>Бочонок хромированный 1"- 50мм (120/10шт)</t>
   </si>
   <si>
-    <t>435.84 руб.</t>
+    <t>430.71 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3773,2688 +3773,2688 @@
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="5"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A4" s="1"/>
       <c r="B4" s="1">
         <v>824007</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*239.49</f>
+        <f>J4*236.67</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824008</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*337.66</f>
+        <f>J5*333.69</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824009</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*664.91</f>
+        <f>J6*657.09</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824010</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*78.84</f>
+        <f>J7*77.91</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824011</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*121.98</f>
+        <f>J8*120.54</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824012</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*211.23</f>
+        <f>J9*208.74</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824013</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*80.33</f>
+        <f>J10*79.38</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824014</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*136.85</f>
+        <f>J11*135.24</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824015</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G12" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*203.79</f>
+        <f>J12*201.39</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824016</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*212.71</f>
+        <f>J13*210.21</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824017</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G14" s="2">
+        <v>6</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*129.41</f>
+        <f>J14*127.89</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824018</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*147.26</f>
+        <f>J15*145.53</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824019</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*191.89</f>
+        <f>J16*189.63</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824020</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*215.69</f>
+        <f>J17*213.15</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824021</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*226.10</f>
+        <f>J18*223.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824022</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*272.21</f>
+        <f>J19*269.01</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824023</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G20" s="2">
+        <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*190.40</f>
+        <f>J20*188.16</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824024</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*202.30</f>
+        <f>J21*199.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824025</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*278.16</f>
+        <f>J22*274.89</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824026</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*403.11</f>
+        <f>J23*398.37</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824027</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*554.84</f>
+        <f>J24*548.31</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824028</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*477.49</f>
+        <f>J25*471.87</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824029</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*226.10</f>
+        <f>J26*223.44</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824030</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*377.83</f>
+        <f>J27*373.38</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824031</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*542.94</f>
+        <f>J28*536.55</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824032</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G29" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*92.23</f>
+        <f>J29*91.14</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824033</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*209.74</f>
+        <f>J30*207.27</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824034</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="F31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*160.65</f>
+        <f>J31*158.76</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824035</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="F32" s="2" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G32" s="2">
+        <v>5</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*249.90</f>
+        <f>J32*246.96</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824036</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="G33" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*318.33</f>
+        <f>J33*314.58</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824037</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="G34" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*480.46</f>
+        <f>J34*474.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824038</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*650.04</f>
+        <f>J35*642.39</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824039</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*834.49</f>
+        <f>J36*824.67</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>824040</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*154.70</f>
+        <f>J37*152.88</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>824041</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*254.36</f>
+        <f>J38*251.37</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>824042</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*322.79</f>
+        <f>J39*318.99</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>824043</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>161</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*496.83</f>
+        <f>J40*490.98</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>824044</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="2" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>141</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*650.04</f>
+        <f>J41*642.39</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>825303</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>167</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*120.49</f>
+        <f>J42*119.07</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>825304</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="E43" s="2" t="s">
+      <c r="F43" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="F43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*141.31</f>
+        <f>J43*139.65</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>825305</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*165.11</f>
+        <f>J44*163.17</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>825306</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="E45" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*191.89</f>
+        <f>J45*189.63</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>825307</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*205.28</f>
+        <f>J46*202.86</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>825308</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="F47" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="F47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*270.73</f>
+        <f>J47*267.54</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>825309</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*315.35</f>
+        <f>J48*311.64</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>825310</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*373.36</f>
+        <f>J49*368.97</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>825311</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*420.96</f>
+        <f>J50*416.01</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>825312</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="E51" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="2" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>137</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*480.46</f>
+        <f>J51*474.81</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>825313</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="G52" s="2">
         <v>10</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*525.09</f>
+        <f>J52*518.91</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>825314</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="G53" s="2">
         <v>10</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*578.64</f>
+        <f>J53*571.83</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>825315</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="F54" s="2" t="s">
+      <c r="G54" s="2" t="s">
         <v>215</v>
       </c>
-      <c r="G54" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*185.94</f>
+        <f>J54*183.75</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>825316</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>30</v>
+        <v>215</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*217.18</f>
+        <f>J55*214.62</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>825317</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*249.90</f>
+        <f>J56*246.96</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>825318</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="G57" s="2" t="s">
-        <v>21</v>
+      <c r="G57" s="2">
+        <v>10</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*285.60</f>
+        <f>J57*282.24</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>825319</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*322.79</f>
+        <f>J58*318.99</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>825320</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*400.14</f>
+        <f>J59*395.43</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>825321</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="G60" s="2" t="s">
-        <v>21</v>
+      <c r="G60" s="2">
+        <v>8</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*471.54</f>
+        <f>J60*465.99</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>825322</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>241</v>
       </c>
       <c r="G61" s="2">
         <v>8</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*548.89</f>
+        <f>J61*542.43</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>825323</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>245</v>
       </c>
       <c r="G62" s="2">
         <v>9</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*621.78</f>
+        <f>J62*614.46</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>825324</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>30</v>
+        <v>215</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*699.13</f>
+        <f>J63*690.90</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>825325</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*714.00</f>
+        <f>J64*705.60</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>825326</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*847.88</f>
+        <f>J65*837.90</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>879948</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*126.44</f>
+        <f>J66*124.95</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>879949</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>265</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*90.74</f>
+        <f>J67*89.67</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>885978</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*166.60</f>
+        <f>J68*164.64</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885979</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*226.10</f>
+        <f>J69*223.44</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>885980</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*168.09</f>
+        <f>J70*166.11</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>885981</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*197.84</f>
+        <f>J71*195.51</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>885982</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*157.68</f>
+        <f>J72*155.82</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>885847</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>287</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G73" s="2">
         <v>10</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*297.50</f>
+        <f>J73*294.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>885848</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>291</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>292</v>
       </c>
       <c r="G74" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*489.39</f>
+        <f>J74*483.63</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>885849</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>296</v>
       </c>
       <c r="G75" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*617.31</f>
+        <f>J75*610.05</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>885850</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>299</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G76" s="2">
         <v>5</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*721.44</f>
+        <f>J76*712.95</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>885851</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G77" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*913.33</f>
+        <f>J77*902.58</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>885852</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G78" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*840.44</f>
+        <f>J78*830.55</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>885853</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G79" s="2">
         <v>10</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*435.84</f>
+        <f>J79*430.71</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>