--- v1 (2026-05-01)
+++ v2 (2026-06-21)
@@ -81,128 +81,128 @@
   <si>
     <t>HJX33</t>
   </si>
   <si>
     <t>американка прямая S1/2F*1/2M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
     <t>236.67 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FRK-120002</t>
   </si>
   <si>
     <t>HJX44</t>
   </si>
   <si>
     <t>американка прямая S3/4F*3/4M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
     <t>333.69 руб.</t>
   </si>
   <si>
+    <t>FRK-120003</t>
+  </si>
+  <si>
+    <t>HJX55</t>
+  </si>
+  <si>
+    <t>американка прямая S1F*1M "(ХРОМ.) VR (4/40шт)</t>
+  </si>
+  <si>
+    <t>657.09 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120004</t>
+  </si>
+  <si>
+    <t>SHX33</t>
+  </si>
+  <si>
+    <t>ниппель  VR S1/2"M * 1/2"M хром.(10/360шт)</t>
+  </si>
+  <si>
+    <t>77.91 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>FRK-120005</t>
+  </si>
+  <si>
+    <t>SHX44</t>
+  </si>
+  <si>
+    <t>ниппель  VR  S3/4"M * 3/4M хром.(10/300шт)</t>
+  </si>
+  <si>
+    <t>120.54 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120006</t>
+  </si>
+  <si>
+    <t>SHX55</t>
+  </si>
+  <si>
+    <t>ниппель  VR S1"M * 1"M хром.(10/180шт)</t>
+  </si>
+  <si>
+    <t>208.74 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120007</t>
+  </si>
+  <si>
+    <t>SFHX32</t>
+  </si>
+  <si>
+    <t>переходник  VR S1/2"F * 3/8"M хром(10/300шт)</t>
+  </si>
+  <si>
+    <t>79.38 руб.</t>
+  </si>
+  <si>
+    <t>FRK-120008</t>
+  </si>
+  <si>
+    <t>SFHX43</t>
+  </si>
+  <si>
+    <t>переходник  VR S3/4"F * 1/2"M хром(10/180шт)</t>
+  </si>
+  <si>
+    <t>135.24 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>FRK-120003</t>
-[...73 lines deleted...]
-  <si>
     <t>FRK-120009</t>
   </si>
   <si>
     <t>SFHX53</t>
   </si>
   <si>
     <t>переходник  VR  S1"F * 1/2"M хром(10/144шт)</t>
   </si>
   <si>
     <t>201.39 руб.</t>
   </si>
   <si>
     <t>FRK-120010</t>
   </si>
   <si>
     <t>SFHX54</t>
   </si>
   <si>
     <t>переходник VR S1"F * 3/4"M хром(10/120 шт)</t>
   </si>
   <si>
     <t>210.21 руб.</t>
   </si>
   <si>
     <t>FRK-120011</t>
@@ -663,63 +663,63 @@
   <si>
     <t>FRK-121012</t>
   </si>
   <si>
     <t>SBX100</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 100 мм (2/100шт)</t>
   </si>
   <si>
     <t>571.83 руб.</t>
   </si>
   <si>
     <t>FRK-121013</t>
   </si>
   <si>
     <t>SCX10</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 10  мм (10/500шт)</t>
   </si>
   <si>
     <t>183.75 руб.</t>
   </si>
   <si>
+    <t>FRK-121014</t>
+  </si>
+  <si>
+    <t>SCX15</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 15  мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>214.62 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...10 lines deleted...]
-    <t>214.62 руб.</t>
   </si>
   <si>
     <t>FRK-121015</t>
   </si>
   <si>
     <t>SCX20</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 20  мм (10/500шт)</t>
   </si>
   <si>
     <t>FRK-121016</t>
   </si>
   <si>
     <t>SCX25</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 25  мм (10/300шт)</t>
   </si>
   <si>
     <t>282.24 руб.</t>
   </si>
   <si>
     <t>FRK-121017</t>
   </si>
@@ -3807,437 +3807,437 @@
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
         <f>J4*236.67</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824008</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>21</v>
+      <c r="G5" s="2">
+        <v>6</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*333.69</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824009</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*657.09</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824010</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="G7" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*77.91</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824011</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*120.54</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824012</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*208.74</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824013</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*79.38</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824014</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*135.24</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824015</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>21</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*201.39</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824016</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*210.21</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824017</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*127.89</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824018</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*145.53</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824019</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*189.63</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824020</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -4262,87 +4262,87 @@
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*213.15</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824021</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="G18" s="2">
-        <v>8</v>
+      <c r="G18" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*223.44</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824022</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*269.01</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824023</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -4368,156 +4368,156 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*188.16</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824024</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*199.92</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824025</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*274.89</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824026</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*398.37</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824027</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*548.31</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824028</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -4543,331 +4543,331 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*471.87</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824029</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*223.44</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824030</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*373.38</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824031</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*536.55</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824032</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*91.14</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824033</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*207.27</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824034</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*158.76</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824035</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G32" s="2">
-        <v>5</v>
+      <c r="G32" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*246.96</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824036</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*314.58</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824037</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="G34" s="2" t="s">
-        <v>21</v>
+      <c r="G34" s="2">
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*474.81</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824038</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D35" s="1" t="s">
@@ -4893,576 +4893,576 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*642.39</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824039</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G36" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*824.67</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>824040</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*152.88</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>824041</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*251.37</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>824042</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*318.99</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>824043</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*490.98</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>824044</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*642.39</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>825303</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*119.07</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>825304</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>171</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>172</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*139.65</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>825305</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>175</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*163.17</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>825306</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>179</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*189.63</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>825307</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="G46" s="2" t="s">
-        <v>21</v>
+      <c r="G46" s="2">
+        <v>6</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*202.86</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>825308</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>184</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>186</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*267.54</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>825309</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*311.64</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>825310</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*368.97</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>825311</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>198</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>199</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*416.01</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>825312</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>200</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>202</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*474.81</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>825313</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D52" s="1" t="s">
@@ -5488,331 +5488,331 @@
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*518.91</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>825314</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G53" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*571.83</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>825315</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>215</v>
+        <v>29</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*183.75</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>825316</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="F55" s="2" t="s">
+      <c r="G55" s="2" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*214.62</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>825317</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*246.96</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>825318</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>225</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>226</v>
       </c>
       <c r="G57" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*282.24</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>825319</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>227</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="G58" s="2" t="s">
-        <v>30</v>
+      <c r="G58" s="2">
+        <v>5</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*318.99</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>825320</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*395.43</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>825321</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>236</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>237</v>
       </c>
       <c r="G60" s="2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*465.99</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>825322</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>240</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="G61" s="2">
-        <v>8</v>
+      <c r="G61" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*542.43</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>825323</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D62" s="1" t="s">
@@ -5838,366 +5838,366 @@
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*614.46</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>825324</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*690.90</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>825325</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="G64" s="2" t="s">
-        <v>21</v>
+      <c r="G64" s="2">
+        <v>9</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*705.60</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>825326</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*837.90</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>879948</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*124.95</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>879949</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>264</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>265</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*89.67</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>885978</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>268</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>269</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*164.64</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885979</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>270</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*223.44</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>885980</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*166.11</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>885981</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>280</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*195.51</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>885982</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>284</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*155.82</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>885847</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D73" s="1" t="s">
@@ -6327,87 +6327,87 @@
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*712.95</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>885851</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>304</v>
       </c>
-      <c r="G77" s="2">
-        <v>0</v>
+      <c r="G77" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*902.58</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>885852</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G78" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*830.55</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>885853</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D79" s="1" t="s">