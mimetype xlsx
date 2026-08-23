--- v2 (2026-06-21)
+++ v3 (2026-08-23)
@@ -16,989 +16,986 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фитинги латунные резьбовые</t>
   </si>
   <si>
     <t>Фитинги резьбовые латунные VIEIR хромированные</t>
   </si>
   <si>
     <t>FRK-120001</t>
   </si>
   <si>
     <t>HJX33</t>
   </si>
   <si>
     <t>американка прямая S1/2F*1/2M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
-    <t>236.67 руб.</t>
+    <t>252.56 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FRK-120002</t>
   </si>
   <si>
     <t>HJX44</t>
   </si>
   <si>
     <t>американка прямая S3/4F*3/4M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
-    <t>333.69 руб.</t>
+    <t>355.74 руб.</t>
   </si>
   <si>
     <t>FRK-120003</t>
   </si>
   <si>
     <t>HJX55</t>
   </si>
   <si>
     <t>американка прямая S1F*1M "(ХРОМ.) VR (4/40шт)</t>
   </si>
   <si>
-    <t>657.09 руб.</t>
+    <t>702.24 руб.</t>
   </si>
   <si>
     <t>FRK-120004</t>
   </si>
   <si>
     <t>SHX33</t>
   </si>
   <si>
     <t>ниппель  VR S1/2"M * 1/2"M хром.(10/360шт)</t>
   </si>
   <si>
-    <t>77.91 руб.</t>
+    <t>83.16 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>FRK-120005</t>
   </si>
   <si>
     <t>SHX44</t>
   </si>
   <si>
     <t>ниппель  VR  S3/4"M * 3/4M хром.(10/300шт)</t>
   </si>
   <si>
-    <t>120.54 руб.</t>
+    <t>127.82 руб.</t>
   </si>
   <si>
     <t>FRK-120006</t>
   </si>
   <si>
     <t>SHX55</t>
   </si>
   <si>
     <t>ниппель  VR S1"M * 1"M хром.(10/180шт)</t>
   </si>
   <si>
-    <t>208.74 руб.</t>
+    <t>223.30 руб.</t>
   </si>
   <si>
     <t>FRK-120007</t>
   </si>
   <si>
     <t>SFHX32</t>
   </si>
   <si>
     <t>переходник  VR S1/2"F * 3/8"M хром(10/300шт)</t>
   </si>
   <si>
-    <t>79.38 руб.</t>
+    <t>84.70 руб.</t>
   </si>
   <si>
     <t>FRK-120008</t>
   </si>
   <si>
     <t>SFHX43</t>
   </si>
   <si>
     <t>переходник  VR S3/4"F * 1/2"M хром(10/180шт)</t>
   </si>
   <si>
-    <t>135.24 руб.</t>
+    <t>143.22 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>FRK-120009</t>
   </si>
   <si>
     <t>SFHX53</t>
   </si>
   <si>
     <t>переходник  VR  S1"F * 1/2"M хром(10/144шт)</t>
   </si>
   <si>
-    <t>201.39 руб.</t>
+    <t>215.60 руб.</t>
   </si>
   <si>
     <t>FRK-120010</t>
   </si>
   <si>
     <t>SFHX54</t>
   </si>
   <si>
     <t>переходник VR S1"F * 3/4"M хром(10/120 шт)</t>
   </si>
   <si>
-    <t>210.21 руб.</t>
+    <t>224.84 руб.</t>
   </si>
   <si>
     <t>FRK-120011</t>
   </si>
   <si>
     <t>SFX33</t>
   </si>
   <si>
     <t>муфта VR S1/2"F * 1/2"F хром(10/300шт)</t>
   </si>
   <si>
-    <t>127.89 руб.</t>
+    <t>137.06 руб.</t>
   </si>
   <si>
     <t>FRK-120012</t>
   </si>
   <si>
     <t>SFX43</t>
   </si>
   <si>
     <t>муфта  VR S3/4"F * 1/2"F хром(10/180шт)</t>
   </si>
   <si>
-    <t>145.53 руб.</t>
+    <t>155.54 руб.</t>
   </si>
   <si>
     <t>FRK-120013</t>
   </si>
   <si>
     <t>SFX44</t>
   </si>
   <si>
     <t>муфта  VR S3/4"F * 3/4"F хром(10/180шт)</t>
   </si>
   <si>
-    <t>189.63 руб.</t>
+    <t>201.74 руб.</t>
   </si>
   <si>
     <t>FRK-120014</t>
   </si>
   <si>
     <t>SFX53</t>
   </si>
   <si>
     <t>муфта  VR S1"F * 1/2"F хром(10/120шт)</t>
   </si>
   <si>
-    <t>213.15 руб.</t>
+    <t>227.92 руб.</t>
   </si>
   <si>
     <t>FRK-120015</t>
   </si>
   <si>
     <t>SFX54</t>
   </si>
   <si>
     <t>муфта  VR S1"F * 3/4"F хром(10/120шт)</t>
   </si>
   <si>
-    <t>223.44 руб.</t>
+    <t>238.70 руб.</t>
   </si>
   <si>
     <t>FRK-120016</t>
   </si>
   <si>
     <t>SFX55</t>
   </si>
   <si>
     <t>муфта  VR S1"F * 1"F хром(10/120шт)</t>
   </si>
   <si>
-    <t>269.01 руб.</t>
+    <t>287.98 руб.</t>
   </si>
   <si>
     <t>FRK-120017</t>
   </si>
   <si>
     <t>LFX33</t>
   </si>
   <si>
     <t>уголок  VR 1/2"F * 1/2"F хром(10/192шт)</t>
   </si>
   <si>
-    <t>188.16 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>FRK-120018</t>
   </si>
   <si>
     <t>LFHX33</t>
   </si>
   <si>
     <t>уголок  VR 1/2"F * 1/2"M хром(6/192шт)</t>
   </si>
   <si>
-    <t>199.92 руб.</t>
+    <t>214.06 руб.</t>
   </si>
   <si>
     <t>FRK-120019</t>
   </si>
   <si>
     <t>LFX44</t>
   </si>
   <si>
     <t>уголок  VR 3/4"F * 3/4"F хром(6/144шт)</t>
   </si>
   <si>
-    <t>274.89 руб.</t>
+    <t>294.14 руб.</t>
   </si>
   <si>
     <t>FRK-120020</t>
   </si>
   <si>
     <t>LFHX44</t>
   </si>
   <si>
     <t>уголок  VR 3/4"F * 3/4"M хром(12/120шт)</t>
   </si>
   <si>
-    <t>398.37 руб.</t>
+    <t>425.04 руб.</t>
   </si>
   <si>
     <t>FRK-120021</t>
   </si>
   <si>
     <t>LFX55</t>
   </si>
   <si>
     <t>уголок  VR 1"F * 1"F хром(12/72шт)</t>
   </si>
   <si>
-    <t>548.31 руб.</t>
+    <t>585.20 руб.</t>
   </si>
   <si>
     <t>FRK-120022</t>
   </si>
   <si>
     <t>LFHX55</t>
   </si>
   <si>
     <t>уголок  VR 1"F * 1"M хром(12/72шт)</t>
   </si>
   <si>
-    <t>471.87 руб.</t>
+    <t>505.12 руб.</t>
   </si>
   <si>
     <t>FRK-120023</t>
   </si>
   <si>
     <t>TFX333</t>
   </si>
   <si>
     <t>тройник  VR 1/2"F  хром(12/144шт)</t>
   </si>
   <si>
     <t>FRK-120024</t>
   </si>
   <si>
     <t>TFX444</t>
   </si>
   <si>
     <t>тройник  VR 3/4"F  хром(12/96шт)</t>
   </si>
   <si>
-    <t>373.38 руб.</t>
+    <t>400.40 руб.</t>
   </si>
   <si>
     <t>FRK-120025</t>
   </si>
   <si>
     <t>TFX555</t>
   </si>
   <si>
     <t>тройник  VR 1"F  хром(6/60шт)</t>
   </si>
   <si>
-    <t>536.55 руб.</t>
+    <t>572.88 руб.</t>
   </si>
   <si>
     <t>FRK-120026</t>
   </si>
   <si>
     <t>BXX43</t>
   </si>
   <si>
     <t>футорка  VR 3/4"M * 1/2"F хром(12/504шт)</t>
   </si>
   <si>
-    <t>91.14 руб.</t>
+    <t>97.02 руб.</t>
   </si>
   <si>
     <t>FRK-120027</t>
   </si>
   <si>
     <t>BXX53</t>
   </si>
   <si>
     <t>футорка  VR 1"M * 1/2"F хром(10/360шт)</t>
   </si>
   <si>
-    <t>207.27 руб.</t>
+    <t>221.76 руб.</t>
   </si>
   <si>
     <t>FRK-120028</t>
   </si>
   <si>
     <t>BXX54</t>
   </si>
   <si>
     <t>футорка  VR 1"M * 3/4"F хром(6/360шт)</t>
   </si>
   <si>
-    <t>158.76 руб.</t>
+    <t>169.40 руб.</t>
   </si>
   <si>
     <t>FRK-120029</t>
   </si>
   <si>
     <t>SMCX80</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2" 80 мм VR (2/600шт)</t>
   </si>
   <si>
-    <t>246.96 руб.</t>
+    <t>263.34 руб.</t>
   </si>
   <si>
     <t>FRK-120030</t>
   </si>
   <si>
     <t>SMCX100</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2" 100 мм VR (2/300шт)</t>
   </si>
   <si>
-    <t>314.58 руб.</t>
+    <t>335.72 руб.</t>
   </si>
   <si>
     <t>FRK-120031</t>
   </si>
   <si>
     <t>SMCX150</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2" 150 мм VR (2/200шт)</t>
   </si>
   <si>
-    <t>474.81 руб.</t>
+    <t>506.66 руб.</t>
   </si>
   <si>
     <t>FRK-120032</t>
   </si>
   <si>
     <t>SMCX200</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2" 200 мм VR (2/200шт)</t>
   </si>
   <si>
-    <t>642.39 руб.</t>
+    <t>686.84 руб.</t>
   </si>
   <si>
     <t>FRK-120033</t>
   </si>
   <si>
     <t>SMCX250</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2" 250 мм VR (2/100шт)</t>
   </si>
   <si>
-    <t>824.67 руб.</t>
+    <t>880.88 руб.</t>
   </si>
   <si>
     <t>FRK-120034</t>
   </si>
   <si>
     <t>SMX50</t>
   </si>
   <si>
     <t>бочонок хромированный  1/2" 50 мм   VR (2/500шт)</t>
   </si>
   <si>
-    <t>152.88 руб.</t>
+    <t>164.78 руб.</t>
   </si>
   <si>
     <t>FRK-120035</t>
   </si>
   <si>
     <t>SMX80</t>
   </si>
   <si>
     <t>бочонок хромированный  1/2" 80  мм  VR (2/300шт)</t>
   </si>
   <si>
-    <t>251.37 руб.</t>
+    <t>269.50 руб.</t>
   </si>
   <si>
     <t>FRK-120036</t>
   </si>
   <si>
     <t>SMX100</t>
   </si>
   <si>
     <t>бочонок хромированный  1/2"100 мм VR (2/200шт)</t>
   </si>
   <si>
-    <t>318.99 руб.</t>
+    <t>340.34 руб.</t>
   </si>
   <si>
     <t>FRK-120037</t>
   </si>
   <si>
     <t>SMX150</t>
   </si>
   <si>
     <t>бочонок хромированный  1/2" 150  мм  VR (2/200шт)</t>
   </si>
   <si>
-    <t>490.98 руб.</t>
+    <t>525.14 руб.</t>
   </si>
   <si>
     <t>FRK-120038</t>
   </si>
   <si>
     <t>SMX200</t>
   </si>
   <si>
     <t>бочонок хромированный  1/2" 200  мм   VR (2/200шт)</t>
   </si>
   <si>
     <t>FRK-121001</t>
   </si>
   <si>
     <t>SBX10</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 10  мм  (10/500шт)</t>
   </si>
   <si>
-    <t>119.07 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>FRK-121002</t>
   </si>
   <si>
     <t>SBX15</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 15  мм (10/500шт)</t>
   </si>
   <si>
-    <t>139.65 руб.</t>
+    <t>150.92 руб.</t>
   </si>
   <si>
     <t>FRK-121003</t>
   </si>
   <si>
     <t>SBX20</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 20  мм (10/500шт)</t>
   </si>
   <si>
-    <t>163.17 руб.</t>
+    <t>174.02 руб.</t>
   </si>
   <si>
     <t>FRK-121004</t>
   </si>
   <si>
     <t>SBX25</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 25  мм (10/300шт)</t>
   </si>
   <si>
     <t>FRK-121005</t>
   </si>
   <si>
     <t>SBX30</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 30  мм (10/300шт)</t>
   </si>
   <si>
-    <t>202.86 руб.</t>
+    <t>217.14 руб.</t>
   </si>
   <si>
     <t>FRK-121006</t>
   </si>
   <si>
     <t>SBX40</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 40  мм (10/300шт)</t>
   </si>
   <si>
-    <t>267.54 руб.</t>
+    <t>284.90 руб.</t>
   </si>
   <si>
     <t>FRK-121007</t>
   </si>
   <si>
     <t>SBX50</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 50 мм (5/200шт)</t>
   </si>
   <si>
-    <t>311.64 руб.</t>
+    <t>332.64 руб.</t>
   </si>
   <si>
     <t>FRK-121008</t>
   </si>
   <si>
     <t>SBX60</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 60  мм (5/200шт)</t>
   </si>
   <si>
-    <t>368.97 руб.</t>
+    <t>394.24 руб.</t>
   </si>
   <si>
     <t>FRK-121009</t>
   </si>
   <si>
     <t>SBX70</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 70  мм (5/200шт)</t>
   </si>
   <si>
-    <t>416.01 руб.</t>
+    <t>445.06 руб.</t>
   </si>
   <si>
     <t>FRK-121010</t>
   </si>
   <si>
     <t>SBX80</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 80  мм (2/100шт)</t>
   </si>
   <si>
+    <t>508.20 руб.</t>
+  </si>
+  <si>
     <t>FRK-121011</t>
   </si>
   <si>
     <t>SBX90</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 90  мм (2/100шт)</t>
   </si>
   <si>
-    <t>518.91 руб.</t>
+    <t>554.40 руб.</t>
   </si>
   <si>
     <t>FRK-121012</t>
   </si>
   <si>
     <t>SBX100</t>
   </si>
   <si>
     <t>удлинитель хромированный 3/4" 100 мм (2/100шт)</t>
   </si>
   <si>
-    <t>571.83 руб.</t>
+    <t>609.84 руб.</t>
   </si>
   <si>
     <t>FRK-121013</t>
   </si>
   <si>
     <t>SCX10</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 10  мм (10/500шт)</t>
   </si>
   <si>
-    <t>183.75 руб.</t>
+    <t>195.58 руб.</t>
   </si>
   <si>
     <t>FRK-121014</t>
   </si>
   <si>
     <t>SCX15</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 15  мм (10/500шт)</t>
   </si>
   <si>
-    <t>214.62 руб.</t>
+    <t>229.46 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121015</t>
+  </si>
+  <si>
+    <t>SCX20</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 20  мм (10/500шт)</t>
+  </si>
+  <si>
+    <t>FRK-121016</t>
+  </si>
+  <si>
+    <t>SCX25</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 25  мм (10/300шт)</t>
+  </si>
+  <si>
+    <t>301.84 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121017</t>
+  </si>
+  <si>
+    <t>SCX30</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 30  мм (10/300шт)</t>
+  </si>
+  <si>
+    <t>FRK-121018</t>
+  </si>
+  <si>
+    <t>SCX40</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 40  мм (10/300шт)</t>
+  </si>
+  <si>
+    <t>421.96 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121019</t>
+  </si>
+  <si>
+    <t>SCX50</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 50 мм (5/200шт)</t>
+  </si>
+  <si>
+    <t>497.42 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121020</t>
+  </si>
+  <si>
+    <t>SCX60</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 60  мм (5/200шт)</t>
+  </si>
+  <si>
+    <t>580.58 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121021</t>
+  </si>
+  <si>
+    <t>SCX70</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 70  мм (5/200шт)</t>
+  </si>
+  <si>
+    <t>656.04 руб.</t>
+  </si>
+  <si>
+    <t>FRK-121022</t>
+  </si>
+  <si>
+    <t>SCX80</t>
+  </si>
+  <si>
+    <t>удлинитель хромированный 1" 80  мм (2/100шт)</t>
+  </si>
+  <si>
+    <t>737.66 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
-    <t>FRK-121015</t>
-[...88 lines deleted...]
-  <si>
     <t>FRK-121023</t>
   </si>
   <si>
     <t>SCX90</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 90  мм (2/100шт)</t>
   </si>
   <si>
-    <t>705.60 руб.</t>
+    <t>754.60 руб.</t>
   </si>
   <si>
     <t>FRK-121024</t>
   </si>
   <si>
     <t>SCX100</t>
   </si>
   <si>
     <t>удлинитель хромированный 1" 100 мм (2/100шт)</t>
   </si>
   <si>
-    <t>837.90 руб.</t>
+    <t>894.74 руб.</t>
   </si>
   <si>
     <t>VER-000516</t>
   </si>
   <si>
     <t>VRG53FM</t>
   </si>
   <si>
     <t>Переходник концевой хромированный 1"M*1/2"F (200/10шт)</t>
   </si>
   <si>
-    <t>124.95 руб.</t>
+    <t>132.44 руб.</t>
   </si>
   <si>
     <t>VER-000517</t>
   </si>
   <si>
     <t>VRG54FM</t>
   </si>
   <si>
     <t>Переходник концевой хромированный 1"M*3/4"F (300/10шт)</t>
   </si>
   <si>
-    <t>89.67 руб.</t>
+    <t>95.48 руб.</t>
   </si>
   <si>
     <t>VER-001348</t>
   </si>
   <si>
     <t>SAX35</t>
   </si>
   <si>
     <t>Удлинитель хромированный 1/2"х35мм (200/10шт)</t>
   </si>
   <si>
-    <t>164.64 руб.</t>
+    <t>175.56 руб.</t>
   </si>
   <si>
     <t>VER-001349</t>
   </si>
   <si>
     <t>SBX35</t>
   </si>
   <si>
     <t>Удлинитель хромированный 3/4"х35мм (160/10шт)</t>
   </si>
   <si>
     <t>VER-001350</t>
   </si>
   <si>
     <t>SMX60</t>
   </si>
   <si>
     <t>Бочонок хромированный 1/2"х60мм (120/5шт)</t>
   </si>
   <si>
-    <t>166.11 руб.</t>
+    <t>177.10 руб.</t>
   </si>
   <si>
     <t>VER-001351</t>
   </si>
   <si>
     <t>SMX70</t>
   </si>
   <si>
     <t>Бочонок хромированный 1/2"х70мм (100/5шт)</t>
   </si>
   <si>
-    <t>195.51 руб.</t>
+    <t>209.44 руб.</t>
   </si>
   <si>
     <t>VER-001352</t>
   </si>
   <si>
     <t>SMCX60</t>
   </si>
   <si>
     <t>сгон удлинитель хромированный 1/2"х60мм (100/5шт)</t>
   </si>
   <si>
-    <t>155.82 руб.</t>
+    <t>166.32 руб.</t>
   </si>
   <si>
     <t>VER-001550</t>
   </si>
   <si>
     <t>SMX50-A</t>
   </si>
   <si>
     <t>Бочонок хромированный 3/4"- 50мм (160/10шт)</t>
   </si>
   <si>
-    <t>294.00 руб.</t>
+    <t>312.62 руб.</t>
   </si>
   <si>
     <t>VER-001551</t>
   </si>
   <si>
     <t>SMX80-A</t>
   </si>
   <si>
     <t>Бочонок хромированный 3/4"- 80мм (150/5шт)</t>
   </si>
   <si>
-    <t>483.63 руб.</t>
+    <t>515.90 руб.</t>
   </si>
   <si>
     <t>VER-001552</t>
   </si>
   <si>
     <t>SMX100-A</t>
   </si>
   <si>
     <t>Бочонок хромированный 3/4"- 100мм (110/5шт)</t>
   </si>
   <si>
-    <t>610.05 руб.</t>
+    <t>651.42 руб.</t>
   </si>
   <si>
     <t>VER-001553</t>
   </si>
   <si>
     <t>SMX80-B</t>
   </si>
   <si>
     <t>Бочонок хромированный 1"- 80мм (96/4шт)</t>
   </si>
   <si>
-    <t>712.95 руб.</t>
+    <t>762.30 руб.</t>
   </si>
   <si>
     <t>VER-001554</t>
   </si>
   <si>
     <t>SMX100-B</t>
   </si>
   <si>
     <t>Бочонок хромированный 1"- 100мм (75/5шт)</t>
   </si>
   <si>
-    <t>902.58 руб.</t>
+    <t>964.04 руб.</t>
   </si>
   <si>
     <t>VER-001555</t>
   </si>
   <si>
     <t>SMX250</t>
   </si>
   <si>
     <t>Бочонок хромированный 1/2"- 250мм (60/5шт)</t>
   </si>
   <si>
-    <t>830.55 руб.</t>
+    <t>887.04 руб.</t>
   </si>
   <si>
     <t>VER-001556</t>
   </si>
   <si>
     <t>SMX50-B</t>
   </si>
   <si>
     <t>Бочонок хромированный 1"- 50мм (120/10шт)</t>
   </si>
   <si>
-    <t>430.71 руб.</t>
+    <t>460.46 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3785,2676 +3782,2676 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*236.67</f>
+        <f>J4*252.56</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824008</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
         <v>6</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*333.69</f>
+        <f>J5*355.74</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824009</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*657.09</f>
+        <f>J6*702.24</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824010</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*77.91</f>
+        <f>J7*83.16</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824011</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*120.54</f>
+        <f>J8*127.82</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824012</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*208.74</f>
+        <f>J9*223.30</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824013</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*79.38</f>
+        <f>J10*84.70</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824014</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*135.24</f>
+        <f>J11*143.22</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824015</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="G12" s="2">
-        <v>0</v>
+      <c r="G12" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*201.39</f>
+        <f>J12*215.60</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824016</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*210.21</f>
+        <f>J13*224.84</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824017</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="G14" s="2">
-        <v>4</v>
+      <c r="G14" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*127.89</f>
+        <f>J14*137.06</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824018</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*145.53</f>
+        <f>J15*155.54</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824019</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*189.63</f>
+        <f>J16*201.74</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824020</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*213.15</f>
+        <f>J17*227.92</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824021</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*223.44</f>
+        <f>J18*238.70</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824022</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*269.01</f>
+        <f>J19*287.98</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824023</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="G20" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*188.16</f>
+        <f>J20*201.74</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>824024</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*199.92</f>
+        <f>J21*214.06</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>824025</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*274.89</f>
+        <f>J22*294.14</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>824026</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*398.37</f>
+        <f>J23*425.04</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>824027</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*548.31</f>
+        <f>J24*585.20</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>824028</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G25" s="2">
         <v>9</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*471.87</f>
+        <f>J25*505.12</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>824029</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*223.44</f>
+        <f>J26*238.70</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>824030</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*373.38</f>
+        <f>J27*400.40</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824031</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*536.55</f>
+        <f>J28*572.88</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824032</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*91.14</f>
+        <f>J29*97.02</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824033</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*207.27</f>
+        <f>J30*221.76</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824034</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*158.76</f>
+        <f>J31*169.40</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824035</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*246.96</f>
+        <f>J32*263.34</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>824036</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*314.58</f>
+        <f>J33*335.72</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>824037</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*474.81</f>
+        <f>J34*506.66</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>824038</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*642.39</f>
+        <f>J35*686.84</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>824039</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="E36" s="2" t="s">
+      <c r="F36" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="F36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*824.67</f>
+        <f>J36*880.88</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>824040</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="F37" s="2" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G37" s="2">
+        <v>10</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*152.88</f>
+        <f>J37*164.78</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>824041</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="F38" s="2" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G38" s="2">
+        <v>10</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*251.37</f>
+        <f>J38*269.50</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>824042</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>156</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" s="2" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*318.99</f>
+        <f>J39*340.34</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>824043</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="G40" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*490.98</f>
+        <f>J40*525.14</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>824044</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*642.39</f>
+        <f>J41*686.84</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>825303</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="E42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>168</v>
+        <v>33</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*119.07</f>
+        <f>J42*127.82</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>825304</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E43" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="F43" s="2" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*139.65</f>
+        <f>J43*150.92</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>825305</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E44" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="F44" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="E44" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G44" s="2" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*163.17</f>
+        <f>J44*174.02</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>825306</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E45" s="2" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*189.63</f>
+        <f>J45*201.74</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>825307</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E46" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="F46" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E46" s="2" t="s">
-[...6 lines deleted...]
-        <v>6</v>
+      <c r="G46" s="2" t="s">
+        <v>29</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*202.86</f>
+        <f>J46*217.14</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>825308</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E47" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="F47" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E47" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" s="2" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*267.54</f>
+        <f>J47*284.90</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>825309</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E48" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="F48" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="E48" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" s="2" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*311.64</f>
+        <f>J48*332.64</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>825310</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E49" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="F49" s="2" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>195</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*368.97</f>
+        <f>J49*394.24</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>825311</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E50" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="F50" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="E50" s="2" t="s">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="G50" s="2">
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*416.01</f>
+        <f>J50*445.06</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>825312</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="F51" s="2" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*474.81</f>
+        <f>J51*508.20</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>825313</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="F52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*518.91</f>
+        <f>J52*554.40</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>825314</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="G53" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*571.83</f>
+        <f>J53*609.84</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>825315</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="E54" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E54" s="2" t="s">
+      <c r="F54" s="2" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*183.75</f>
+        <f>J54*195.58</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>825316</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="E55" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="F55" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="2" t="s">
-        <v>219</v>
+        <v>29</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*214.62</f>
+        <f>J55*229.46</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>825317</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>220</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*246.96</f>
+        <f>J56*263.34</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>825318</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E57" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="D57" s="1" t="s">
+      <c r="F57" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="E57" s="2" t="s">
-[...6 lines deleted...]
-        <v>7</v>
+      <c r="G57" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*282.24</f>
+        <f>J57*301.84</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>825319</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E58" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" s="2" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>156</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*318.99</f>
+        <f>J58*340.34</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>825320</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>230</v>
       </c>
-      <c r="D59" s="1" t="s">
+      <c r="F59" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="E59" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G59" s="2" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*395.43</f>
+        <f>J59*421.96</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>825321</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E60" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="D60" s="1" t="s">
+      <c r="F60" s="2" t="s">
         <v>235</v>
       </c>
-      <c r="E60" s="2" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="G60" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*465.99</f>
+        <f>J60*497.42</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>825322</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E61" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="F61" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="E61" s="2" t="s">
-[...6 lines deleted...]
-        <v>46</v>
+      <c r="G61" s="2">
+        <v>7</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*542.43</f>
+        <f>J61*580.58</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>825323</v>
       </c>
       <c r="C62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="E62" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="D62" s="1" t="s">
+      <c r="F62" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="E62" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G62" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*614.46</f>
+        <f>J62*656.04</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>825324</v>
       </c>
       <c r="C63" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="E63" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="D63" s="1" t="s">
+      <c r="F63" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="E63" s="2" t="s">
+      <c r="G63" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*690.90</f>
+        <f>J63*737.66</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>825325</v>
       </c>
       <c r="C64" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="D64" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="D64" s="1" t="s">
+      <c r="E64" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="E64" s="2" t="s">
+      <c r="F64" s="2" t="s">
         <v>252</v>
       </c>
-      <c r="F64" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*705.60</f>
+        <f>J64*754.60</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>825326</v>
       </c>
       <c r="C65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D65" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="D65" s="1" t="s">
+      <c r="E65" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...3 lines deleted...]
-        <v>46</v>
+      <c r="G65" s="2">
+        <v>9</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*837.90</f>
+        <f>J65*894.74</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>879948</v>
       </c>
       <c r="C66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="D66" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="D66" s="1" t="s">
+      <c r="E66" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*124.95</f>
+        <f>J66*132.44</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>879949</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="D67" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="D67" s="1" t="s">
+      <c r="E67" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="E67" s="2" t="s">
+      <c r="F67" s="2" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*89.67</f>
+        <f>J67*95.48</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>885978</v>
       </c>
       <c r="C68" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D68" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="D68" s="1" t="s">
+      <c r="E68" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="E68" s="2" t="s">
+      <c r="F68" s="2" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
       <c r="G68" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*164.64</f>
+        <f>J68*175.56</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>885979</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="D69" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="D69" s="1" t="s">
+      <c r="E69" s="2" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G69" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*223.44</f>
+        <f>J69*238.70</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>885980</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="E70" s="2" t="s">
+      <c r="F70" s="2" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G70" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*166.11</f>
+        <f>J70*177.10</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>885981</v>
       </c>
       <c r="C71" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="D71" s="1" t="s">
+      <c r="E71" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="E71" s="2" t="s">
+      <c r="F71" s="2" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="G71" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*195.51</f>
+        <f>J71*209.44</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>885982</v>
       </c>
       <c r="C72" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D72" s="1" t="s">
+      <c r="E72" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="E72" s="2" t="s">
+      <c r="F72" s="2" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*155.82</f>
+        <f>J72*166.32</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>885847</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="D73" s="1" t="s">
+      <c r="E73" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
         <v>287</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*294.00</f>
+        <f>J73*312.62</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>885848</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="D74" s="1" t="s">
+      <c r="E74" s="2" t="s">
         <v>290</v>
       </c>
-      <c r="E74" s="2" t="s">
+      <c r="F74" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="F74" s="2" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="G74" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*483.63</f>
+        <f>J74*515.90</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>885849</v>
       </c>
       <c r="C75" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="D75" s="1" t="s">
+      <c r="E75" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="E75" s="2" t="s">
+      <c r="F75" s="2" t="s">
         <v>295</v>
       </c>
-      <c r="F75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*610.05</f>
+        <f>J75*651.42</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>885850</v>
       </c>
       <c r="C76" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="E76" s="2" t="s">
+      <c r="F76" s="2" t="s">
         <v>299</v>
       </c>
-      <c r="F76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="2">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*712.95</f>
+        <f>J76*762.30</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>885851</v>
       </c>
       <c r="C77" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="2" t="s">
         <v>302</v>
       </c>
-      <c r="E77" s="2" t="s">
+      <c r="F77" s="2" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="G77" s="2" t="s">
         <v>46</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*902.58</f>
+        <f>J77*964.04</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>885852</v>
       </c>
       <c r="C78" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>305</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="2" t="s">
         <v>306</v>
       </c>
-      <c r="E78" s="2" t="s">
+      <c r="F78" s="2" t="s">
         <v>307</v>
       </c>
-      <c r="F78" s="2" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="G78" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*830.55</f>
+        <f>J78*887.04</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>885853</v>
       </c>
       <c r="C79" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D79" s="1" t="s">
+      <c r="E79" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="E79" s="2" t="s">
+      <c r="F79" s="2" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="G79" s="2">
         <v>10</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*430.71</f>
+        <f>J79*460.46</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>