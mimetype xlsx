--- v3 (2026-08-11)
+++ v4 (2026-10-15)
@@ -64,774 +64,774 @@
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>Сифоны VIEIR</t>
   </si>
   <si>
     <t>SIP-450002</t>
   </si>
   <si>
     <t>SG20</t>
   </si>
   <si>
     <t>Удлинитель гибкий раздвижной 250-570мм для унитаза 110мм</t>
   </si>
   <si>
-    <t>366.88 руб.</t>
+    <t>374.48 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>Донный клапана VIEIR</t>
   </si>
   <si>
     <t>SIP-420001</t>
   </si>
   <si>
     <t>VR325</t>
   </si>
   <si>
     <t>Заглушка для раковины металл (20/200шт)</t>
   </si>
   <si>
-    <t>99.65 руб.</t>
+    <t>101.71 руб.</t>
   </si>
   <si>
     <t>SIP-420002</t>
   </si>
   <si>
     <t>VER21A</t>
   </si>
   <si>
     <t>Донный клапан хром ЛАТУНЬ VR (1/50шт)</t>
   </si>
   <si>
-    <t>742.83 руб.</t>
+    <t>758.20 руб.</t>
   </si>
   <si>
     <t>SIP-420003</t>
   </si>
   <si>
     <t>VER21B</t>
   </si>
   <si>
-    <t>581.28 руб.</t>
+    <t>593.31 руб.</t>
   </si>
   <si>
     <t>SIP-420004</t>
   </si>
   <si>
     <t>VER22A</t>
   </si>
   <si>
     <t>Донный клапан хром с переливом ЛАТУНЬ VR (1/50шт)</t>
   </si>
   <si>
-    <t>741.32 руб.</t>
+    <t>756.66 руб.</t>
   </si>
   <si>
     <t>SIP-420005</t>
   </si>
   <si>
     <t>VER22B</t>
   </si>
   <si>
-    <t>579.77 руб.</t>
+    <t>591.77 руб.</t>
   </si>
   <si>
     <t>SIP-420006</t>
   </si>
   <si>
     <t>VER23A</t>
   </si>
   <si>
     <t>Донный клапан хром НЕРЖАВЕЙКА VR (1/50шт)</t>
   </si>
   <si>
-    <t>507.30 руб.</t>
+    <t>517.80 руб.</t>
   </si>
   <si>
     <t>SIP-420007</t>
   </si>
   <si>
     <t>VER23B</t>
   </si>
   <si>
-    <t>486.16 руб.</t>
+    <t>496.22 руб.</t>
   </si>
   <si>
     <t>SIP-420008</t>
   </si>
   <si>
     <t>VER24A</t>
   </si>
   <si>
     <t>Донный клапан хром с переливом НЕРЖАВЕЙКА VR (1/50шт)</t>
   </si>
   <si>
     <t>SIP-420009</t>
   </si>
   <si>
     <t>VER24B</t>
   </si>
   <si>
     <t>SIP-420010</t>
   </si>
   <si>
     <t>VER25</t>
   </si>
   <si>
-    <t>786.61 руб.</t>
+    <t>802.90 руб.</t>
   </si>
   <si>
     <t>SIP-420011</t>
   </si>
   <si>
     <t>VER26</t>
   </si>
   <si>
-    <t>1 053.85 руб.</t>
+    <t>1 075.66 руб.</t>
   </si>
   <si>
     <t>VER-000470</t>
   </si>
   <si>
     <t>VER26C</t>
   </si>
   <si>
     <t>Донный клапан, цвет черный (50/1шт)</t>
   </si>
   <si>
-    <t>1 079.51 руб.</t>
+    <t>1 101.86 руб.</t>
   </si>
   <si>
     <t>VER-000471</t>
   </si>
   <si>
     <t>VER26YF</t>
   </si>
   <si>
     <t>Донный клапан, цвет белый(50/1шт)</t>
   </si>
   <si>
     <t>VER-000472</t>
   </si>
   <si>
     <t>VER26D</t>
   </si>
   <si>
     <t>Донный клапан, цвет бронза(50/1шт)</t>
   </si>
   <si>
-    <t>1 141.42 руб.</t>
+    <t>1 165.05 руб.</t>
   </si>
   <si>
     <t>VER-000473</t>
   </si>
   <si>
     <t>VER26G</t>
   </si>
   <si>
     <t>Донный клапан, цвет графит (50/1шт)</t>
   </si>
   <si>
-    <t>1 171.61 руб.</t>
+    <t>1 195.87 руб.</t>
   </si>
   <si>
     <t>VER-000474</t>
   </si>
   <si>
     <t>VER26S</t>
   </si>
   <si>
     <t>Донный клапан, цват золото (50/1шт)</t>
   </si>
   <si>
-    <t>1 150.47 руб.</t>
+    <t>1 174.29 руб.</t>
   </si>
   <si>
     <t>VER-000475</t>
   </si>
   <si>
     <t>VER21AC</t>
   </si>
   <si>
     <t>Донный клапан без перелива, цвет черный (50/1шт)</t>
   </si>
   <si>
-    <t>791.14 руб.</t>
+    <t>807.52 руб.</t>
   </si>
   <si>
     <t>VER-000476</t>
   </si>
   <si>
     <t>VER21AYF</t>
   </si>
   <si>
     <t>Донный клапан без перелива, цвет белый (50/1шт)</t>
   </si>
   <si>
-    <t>851.53 руб.</t>
+    <t>869.16 руб.</t>
   </si>
   <si>
     <t>VER-000477</t>
   </si>
   <si>
     <t>VER21AD</t>
   </si>
   <si>
     <t>Донный клапан без перелива, цвет бронза (50/1шт)</t>
   </si>
   <si>
-    <t>836.43 руб.</t>
+    <t>853.75 руб.</t>
   </si>
   <si>
     <t>VER-000478</t>
   </si>
   <si>
     <t>VER21AG</t>
   </si>
   <si>
     <t>Донный клапан без перелива, цвет графит (50/1шт)</t>
   </si>
   <si>
-    <t>854.55 руб.</t>
+    <t>872.24 руб.</t>
   </si>
   <si>
     <t>VER-000479</t>
   </si>
   <si>
     <t>VER21AS</t>
   </si>
   <si>
     <t>Донный клапан без перелива, цват золото (50/1шт)</t>
   </si>
   <si>
     <t>Обзязка для ванны VIEIR</t>
   </si>
   <si>
     <t>SIP-440001</t>
   </si>
   <si>
     <t>VRQ30</t>
   </si>
   <si>
     <t>Обвязка медно-латунная для ванны ПОЛУАВТОМАТ горловина и ручка хром металл VR (1/10шт)</t>
   </si>
   <si>
-    <t>4 055.35 руб.</t>
+    <t>4 139.30 руб.</t>
   </si>
   <si>
     <t>SIP-440002</t>
   </si>
   <si>
     <t>VRQ31</t>
   </si>
   <si>
     <t>Обвязка медно-латунная для ванны клик-клак  АВТОМАТ горловина и ручка хром металл VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 804.72 руб.</t>
+    <t>3 883.48 руб.</t>
   </si>
   <si>
     <t>SIP-440003</t>
   </si>
   <si>
     <t>VRQ32</t>
   </si>
   <si>
     <t>Обвязка пластиковая для ванны клик-клак АВТОМАТ горловина и ручка хром металл VR (1/20шт)</t>
   </si>
   <si>
-    <t>1 684.95 руб.</t>
+    <t>1 719.83 руб.</t>
   </si>
   <si>
     <t>SIP-440004</t>
   </si>
   <si>
     <t>VRQ33</t>
   </si>
   <si>
     <t>Колено для ванны латунь VR (1/40шт)</t>
   </si>
   <si>
-    <t>1 733.26 руб.</t>
+    <t>1 769.14 руб.</t>
   </si>
   <si>
     <t>SIP-440005</t>
   </si>
   <si>
     <t>F-07</t>
   </si>
   <si>
     <t>Обвязка пластиковая для ванны ПОЛУАВТОМАТ горловина и ручка хром металл VR (1/25шт)</t>
   </si>
   <si>
-    <t>2 325.11 руб.</t>
+    <t>2 373.24 руб.</t>
   </si>
   <si>
     <t>VER-000590</t>
   </si>
   <si>
     <t>VRQ30C</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет черный (10/1шт)</t>
   </si>
   <si>
-    <t>3 940.60 руб.</t>
+    <t>4 022.18 руб.</t>
   </si>
   <si>
     <t>VER-000591</t>
   </si>
   <si>
     <t>VRQ30YF</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет белый (10/1шт)</t>
   </si>
   <si>
     <t>VER-000592</t>
   </si>
   <si>
     <t>VRQ30D</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет бронза (10/1шт)</t>
   </si>
   <si>
-    <t>4 061.39 руб.</t>
+    <t>4 145.47 руб.</t>
   </si>
   <si>
     <t>VER-000593</t>
   </si>
   <si>
     <t>VRQ30G</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет графит (10/1шт)</t>
   </si>
   <si>
-    <t>4 307.49 руб.</t>
+    <t>4 396.66 руб.</t>
   </si>
   <si>
     <t>VER-000594</t>
   </si>
   <si>
     <t>VRQ30S</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет золото (10/1шт)</t>
   </si>
   <si>
-    <t>4 050.82 руб.</t>
+    <t>4 134.68 руб.</t>
   </si>
   <si>
     <t>VER-000595</t>
   </si>
   <si>
     <t>VRQ31C</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет черный (10/1шт)</t>
   </si>
   <si>
-    <t>3 679.41 руб.</t>
+    <t>3 755.58 руб.</t>
   </si>
   <si>
     <t>VER-000596</t>
   </si>
   <si>
     <t>VRQ31YF</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет белый (10/1шт)</t>
   </si>
   <si>
     <t>VER-000597</t>
   </si>
   <si>
     <t>VRQ31D</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет бронза (10/1шт)</t>
   </si>
   <si>
-    <t>3 800.19 руб.</t>
+    <t>3 878.86 руб.</t>
   </si>
   <si>
     <t>VER-000598</t>
   </si>
   <si>
     <t>VRQ31G</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет графит (10/1шт)</t>
   </si>
   <si>
-    <t>4 159.53 руб.</t>
+    <t>4 245.63 руб.</t>
   </si>
   <si>
     <t>VER-000599</t>
   </si>
   <si>
     <t>VRQ31S</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет золото (10/1шт)</t>
   </si>
   <si>
-    <t>3 810.76 руб.</t>
+    <t>3 889.65 руб.</t>
   </si>
   <si>
     <t>VER-000971</t>
   </si>
   <si>
     <t>VRQ90</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны  (20/1шт)</t>
   </si>
   <si>
-    <t>2 038.24 руб.</t>
+    <t>2 080.44 руб.</t>
   </si>
   <si>
     <t>VER-000972</t>
   </si>
   <si>
     <t>VRQ90YF</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет белый  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000973</t>
   </si>
   <si>
     <t>VRQ90C</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет чёрный  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000974</t>
   </si>
   <si>
     <t>VRQ90S</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет золотой  (20/1шт)</t>
   </si>
   <si>
-    <t>2 355.30 руб.</t>
+    <t>2 404.06 руб.</t>
   </si>
   <si>
     <t>VER-000975</t>
   </si>
   <si>
     <t>VRQ90D</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет бронза  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000976</t>
   </si>
   <si>
     <t>VRQ90G</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет серый  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000977</t>
   </si>
   <si>
     <t>VRQ91</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны  (20/1шт)</t>
   </si>
   <si>
-    <t>2 083.54 руб.</t>
+    <t>2 126.67 руб.</t>
   </si>
   <si>
     <t>VER-000978</t>
   </si>
   <si>
     <t>VRQ91YF</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет белый  (20/1шт)</t>
   </si>
   <si>
-    <t>2 095.62 руб.</t>
+    <t>2 139.00 руб.</t>
   </si>
   <si>
     <t>VER-000979</t>
   </si>
   <si>
     <t>VRQ91C</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет чёрный  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000980</t>
   </si>
   <si>
     <t>VRQ91D</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет бронза  (20/1шт)</t>
   </si>
   <si>
-    <t>2 435.32 руб.</t>
+    <t>2 485.74 руб.</t>
   </si>
   <si>
     <t>VER-000981</t>
   </si>
   <si>
     <t>VRQ91G</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет серый  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000982</t>
   </si>
   <si>
     <t>VRQ91S</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет золотой  (20/1шт)</t>
   </si>
   <si>
     <t>SIP-430001</t>
   </si>
   <si>
     <t>VRQ34</t>
   </si>
   <si>
     <t>Сифон 1 1/4 латунь хромированный (1/20шт)</t>
   </si>
   <si>
-    <t>3 022.64 руб.</t>
+    <t>3 085.21 руб.</t>
   </si>
   <si>
     <t>SIP-430002</t>
   </si>
   <si>
     <t>VRQ35</t>
   </si>
   <si>
-    <t>1 864.61 руб.</t>
+    <t>1 903.22 руб.</t>
   </si>
   <si>
     <t>SIP-430003</t>
   </si>
   <si>
     <t>VRQ36</t>
   </si>
   <si>
-    <t>2 364.36 руб.</t>
+    <t>2 413.31 руб.</t>
   </si>
   <si>
     <t>SIP-430004</t>
   </si>
   <si>
     <t>VRXG80A</t>
   </si>
   <si>
     <t>Гофросифон 1 1/4 - 40/32 хромированный 40-80см (1/100шт)</t>
   </si>
   <si>
-    <t>154.00 руб.</t>
+    <t>157.19 руб.</t>
   </si>
   <si>
     <t>SIP-430005</t>
   </si>
   <si>
     <t>VRXG80B</t>
   </si>
   <si>
     <t>Удлинитель гофрированный ХРОМ  ViEiR  (100шт)</t>
   </si>
   <si>
-    <t>199.29 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>203.42 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>VER-000480</t>
   </si>
   <si>
     <t>VEQ34C</t>
   </si>
   <si>
     <t>Сифон для раковины, цвет черный (20/1шт)</t>
   </si>
   <si>
-    <t>3 277.80 руб.</t>
+    <t>3 345.65 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>VER-000481</t>
   </si>
   <si>
     <t>VEQ34D</t>
   </si>
   <si>
     <t>Сифон для раковины, цвет бронза (20/1шт)</t>
   </si>
   <si>
-    <t>3 187.21 руб.</t>
+    <t>3 253.19 руб.</t>
   </si>
   <si>
     <t>VER-000482</t>
   </si>
   <si>
     <t>VEQ34G</t>
   </si>
   <si>
     <t>Сифон для раковины, цвет графит (20/1шт)</t>
   </si>
   <si>
-    <t>3 294.40 руб.</t>
+    <t>3 362.60 руб.</t>
   </si>
   <si>
     <t>VER-000483</t>
   </si>
   <si>
     <t>VEQ34S</t>
   </si>
   <si>
     <t>Сифон для раковины, цват золото (20/1шт)</t>
   </si>
   <si>
-    <t>3 161.54 руб.</t>
+    <t>3 226.99 руб.</t>
   </si>
   <si>
     <t>VER-000484</t>
   </si>
   <si>
     <t>VEQ47S</t>
   </si>
   <si>
-    <t>3 400.09 руб.</t>
+    <t>3 470.48 руб.</t>
   </si>
   <si>
     <t>VER-000618</t>
   </si>
   <si>
     <t>VRQ34C</t>
   </si>
   <si>
     <t>VER-000619</t>
   </si>
   <si>
     <t>VRQ34D</t>
   </si>
   <si>
     <t>VER-000620</t>
   </si>
   <si>
     <t>VRQ34G</t>
   </si>
   <si>
     <t>VER-000621</t>
   </si>
   <si>
     <t>VRQ34S</t>
   </si>
   <si>
     <t>VER-000622</t>
   </si>
   <si>
     <t>VRQ34YF</t>
   </si>
   <si>
     <t>Сифон для раковины, цвет белый (20/1шт)</t>
   </si>
   <si>
-    <t>3 010.56 руб.</t>
+    <t>3 072.88 руб.</t>
   </si>
   <si>
     <t>VER-000623</t>
   </si>
   <si>
     <t>VRQ47S</t>
   </si>
   <si>
     <t>VER-000624</t>
   </si>
   <si>
     <t>VRQ47YF</t>
   </si>
   <si>
-    <t>3 374.42 руб.</t>
+    <t>3 444.28 руб.</t>
   </si>
   <si>
     <t>VER-000625</t>
   </si>
   <si>
     <t>VRQ47D</t>
   </si>
   <si>
-    <t>3 542.01 руб.</t>
+    <t>3 615.34 руб.</t>
   </si>
   <si>
     <t>VER-000626</t>
   </si>
   <si>
     <t>VRQ47G</t>
   </si>
   <si>
-    <t>3 696.01 руб.</t>
+    <t>3 772.53 руб.</t>
   </si>
   <si>
     <t>VER-000627</t>
   </si>
   <si>
     <t>VRQ47C</t>
   </si>
   <si>
-    <t>3 671.86 руб.</t>
+    <t>3 747.87 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -3417,2479 +3417,2479 @@
       <c r="C4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>0</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K4" s="2" t="str">
-        <f>J4*366.88</f>
+        <f>J4*374.48</f>
         <v>0</v>
       </c>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" outlineLevel="2">
       <c r="A5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824916</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*99.65</f>
+        <f>J6*101.71</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824917</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*742.83</f>
+        <f>J7*758.20</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824918</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*581.28</f>
+        <f>J8*593.31</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824919</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*741.32</f>
+        <f>J9*756.66</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824920</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*579.77</f>
+        <f>J10*591.77</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824921</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*507.30</f>
+        <f>J11*517.80</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824922</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*486.16</f>
+        <f>J12*496.22</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824923</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="2">
         <v>8</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*507.30</f>
+        <f>J13*517.80</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824924</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*486.16</f>
+        <f>J14*496.22</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824925</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*786.61</f>
+        <f>J15*802.90</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824926</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1053.85</f>
+        <f>J16*1075.66</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879318</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1079.51</f>
+        <f>J17*1101.86</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879202</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1079.51</f>
+        <f>J18*1101.86</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>879203</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1141.42</f>
+        <f>J19*1165.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>879319</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G20" s="2">
         <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1171.61</f>
+        <f>J20*1195.87</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>879204</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G21" s="2">
         <v>4</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1150.47</f>
+        <f>J21*1174.29</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>879205</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G22" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*791.14</f>
+        <f>J22*807.52</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>879206</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G23" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*851.53</f>
+        <f>J23*869.16</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879207</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G24" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*836.43</f>
+        <f>J24*853.75</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>879208</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G25" s="2">
         <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*854.55</f>
+        <f>J25*872.24</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>879209</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G26" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*836.43</f>
+        <f>J26*853.75</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>824930</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G28" s="2">
         <v>2</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*4055.35</f>
+        <f>J28*4139.30</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824931</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G29" s="2">
         <v>2</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3804.72</f>
+        <f>J29*3883.48</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>824932</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="2">
         <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1684.95</f>
+        <f>J30*1719.83</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>824933</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1733.26</f>
+        <f>J31*1769.14</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>824934</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2325.11</f>
+        <f>J32*2373.24</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>879975</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3940.60</f>
+        <f>J33*4022.18</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>879976</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3940.60</f>
+        <f>J34*4022.18</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>879977</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G35" s="2">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*4061.39</f>
+        <f>J35*4145.47</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>879978</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G36" s="2">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*4307.49</f>
+        <f>J36*4396.66</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>879979</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G37" s="2">
         <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4050.82</f>
+        <f>J37*4134.68</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>879980</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*3679.41</f>
+        <f>J38*3755.58</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>879981</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G39" s="2">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*3679.41</f>
+        <f>J39*3755.58</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>879982</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G40" s="2">
         <v>1</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*3800.19</f>
+        <f>J40*3878.86</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>879983</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>145</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G41" s="2">
         <v>1</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*4159.53</f>
+        <f>J41*4245.63</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>879984</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G42" s="2">
         <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3810.76</f>
+        <f>J42*3889.65</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>884690</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>151</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G43" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2038.24</f>
+        <f>J43*2080.44</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>884691</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>157</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*2038.24</f>
+        <f>J44*2080.44</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>884692</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*2038.24</f>
+        <f>J45*2080.44</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>884693</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*2355.30</f>
+        <f>J46*2404.06</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>884694</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*2355.30</f>
+        <f>J47*2404.06</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>884695</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>164</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*2355.30</f>
+        <f>J48*2404.06</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>884696</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*2083.54</f>
+        <f>J49*2126.67</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>884697</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G50" s="2">
         <v>1</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*2095.62</f>
+        <f>J50*2139.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>884698</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*2095.62</f>
+        <f>J51*2139.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>884699</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G52" s="2">
         <v>1</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*2435.32</f>
+        <f>J52*2485.74</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>884700</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*2435.32</f>
+        <f>J53*2485.74</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>884701</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G54" s="2">
         <v>1</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*2435.32</f>
+        <f>J54*2485.74</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" outlineLevel="2">
       <c r="A55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="8"/>
       <c r="D55" s="8"/>
       <c r="E55" s="8"/>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="8"/>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824927</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>195</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*3022.64</f>
+        <f>J56*3085.21</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824928</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G57" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*1864.61</f>
+        <f>J57*1903.22</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>824929</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G58" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*2364.36</f>
+        <f>J58*2413.31</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>834459</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>205</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*154.00</f>
+        <f>J59*157.19</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>834460</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>206</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>210</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*199.29</f>
+        <f>J60*203.42</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>879320</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>211</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*3277.80</f>
+        <f>J61*3345.65</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>879321</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*3187.21</f>
+        <f>J62*3253.19</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>879322</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*3294.40</f>
+        <f>J63*3362.60</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>879323</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*3161.54</f>
+        <f>J64*3226.99</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>879324</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>215</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*3400.09</f>
+        <f>J65*3470.48</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>879988</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>214</v>
       </c>
       <c r="G66" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*3277.80</f>
+        <f>J66*3345.65</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>879989</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*3187.21</f>
+        <f>J67*3253.19</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>879990</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>223</v>
       </c>
       <c r="G68" s="2">
         <v>1</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*3294.40</f>
+        <f>J68*3362.60</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>879991</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G69" s="2">
         <v>1</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*3161.54</f>
+        <f>J69*3226.99</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>879992</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G70" s="2">
         <v>1</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*3010.56</f>
+        <f>J70*3072.88</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>879993</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G71" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*3400.09</f>
+        <f>J71*3470.48</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>879994</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>245</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G72" s="2">
         <v>1</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*3374.42</f>
+        <f>J72*3444.28</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>879995</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G73" s="2">
         <v>1</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*3542.01</f>
+        <f>J73*3615.34</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>879996</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>222</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G74" s="2">
         <v>1</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*3696.01</f>
+        <f>J74*3772.53</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>879997</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>213</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>256</v>
       </c>
       <c r="G75" s="2">
         <v>1</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*3671.86</f>
+        <f>J75*3747.87</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="A55:K55"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>