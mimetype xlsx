--- v0 (2026-04-25)
+++ v1 (2026-08-30)
@@ -17,374 +17,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Сифоны</t>
   </si>
   <si>
     <t>Сифоны VIEIR</t>
   </si>
   <si>
     <t>Обзязка для ванны VIEIR</t>
   </si>
   <si>
     <t>SIP-440001</t>
   </si>
   <si>
     <t>VRQ30</t>
   </si>
   <si>
     <t>Обвязка медно-латунная для ванны ПОЛУАВТОМАТ горловина и ручка хром металл VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 760.26 руб.</t>
+    <t>4 224.84 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SIP-440002</t>
   </si>
   <si>
     <t>VRQ31</t>
   </si>
   <si>
     <t>Обвязка медно-латунная для ванны клик-клак  АВТОМАТ горловина и ручка хром металл VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 528.00 руб.</t>
+    <t>3 963.74 руб.</t>
   </si>
   <si>
     <t>SIP-440003</t>
   </si>
   <si>
     <t>VRQ32</t>
   </si>
   <si>
     <t>Обвязка пластиковая для ванны клик-клак АВТОМАТ горловина и ручка хром металл VR (1/20шт)</t>
   </si>
   <si>
-    <t>1 562.61 руб.</t>
+    <t>1 755.37 руб.</t>
   </si>
   <si>
     <t>SIP-440004</t>
   </si>
   <si>
     <t>VRQ33</t>
   </si>
   <si>
     <t>Колено для ванны латунь VR (1/40шт)</t>
   </si>
   <si>
-    <t>1 606.71 руб.</t>
+    <t>1 805.70 руб.</t>
   </si>
   <si>
     <t>SIP-440005</t>
   </si>
   <si>
     <t>F-07</t>
   </si>
   <si>
     <t>Обвязка пластиковая для ванны ПОЛУАВТОМАТ горловина и ручка хром металл VR (1/25шт)</t>
   </si>
   <si>
-    <t>2 155.02 руб.</t>
+    <t>2 422.29 руб.</t>
   </si>
   <si>
     <t>VER-000590</t>
   </si>
   <si>
     <t>VRQ30C</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет черный (10/1шт)</t>
   </si>
   <si>
-    <t>3 654.42 руб.</t>
+    <t>4 105.30 руб.</t>
   </si>
   <si>
     <t>VER-000591</t>
   </si>
   <si>
     <t>VRQ30YF</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет белый (10/1шт)</t>
   </si>
   <si>
     <t>VER-000592</t>
   </si>
   <si>
     <t>VRQ30D</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет бронза (10/1шт)</t>
   </si>
   <si>
-    <t>3 764.67 руб.</t>
+    <t>4 231.14 руб.</t>
   </si>
   <si>
     <t>VER-000593</t>
   </si>
   <si>
     <t>VRQ30G</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет графит (10/1шт)</t>
   </si>
   <si>
-    <t>3 993.99 руб.</t>
+    <t>4 487.52 руб.</t>
   </si>
   <si>
     <t>VER-000594</t>
   </si>
   <si>
     <t>VRQ30S</t>
   </si>
   <si>
     <t>Обвязка для ванны полуавтоматическая, цвет золото (10/1шт)</t>
   </si>
   <si>
-    <t>3 755.85 руб.</t>
+    <t>4 220.13 руб.</t>
   </si>
   <si>
     <t>VER-000595</t>
   </si>
   <si>
     <t>VRQ31C</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет черный (10/1шт)</t>
   </si>
   <si>
-    <t>3 411.87 руб.</t>
+    <t>3 833.19 руб.</t>
   </si>
   <si>
     <t>VER-000596</t>
   </si>
   <si>
     <t>VRQ31YF</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет белый (10/1шт)</t>
   </si>
   <si>
     <t>VER-000597</t>
   </si>
   <si>
     <t>VRQ31D</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет бронза (10/1шт)</t>
   </si>
   <si>
-    <t>3 523.59 руб.</t>
+    <t>3 959.02 руб.</t>
   </si>
   <si>
     <t>VER-000598</t>
   </si>
   <si>
     <t>VRQ31G</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет графит (10/1шт)</t>
   </si>
   <si>
-    <t>3 857.28 руб.</t>
+    <t>4 333.37 руб.</t>
   </si>
   <si>
     <t>VER-000599</t>
   </si>
   <si>
     <t>VRQ31S</t>
   </si>
   <si>
     <t>Обвязка для ванны автоматическая, цвет золото (10/1шт)</t>
   </si>
   <si>
-    <t>3 533.88 руб.</t>
+    <t>3 970.03 руб.</t>
   </si>
   <si>
     <t>VER-000971</t>
   </si>
   <si>
     <t>VRQ90</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны  (20/1шт)</t>
   </si>
   <si>
-    <t>1 908.06 руб.</t>
+    <t>2 123.43 руб.</t>
   </si>
   <si>
     <t>VER-000972</t>
   </si>
   <si>
     <t>VRQ90YF</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет белый  (20/1шт)</t>
   </si>
   <si>
-    <t>1 969.80 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-000973</t>
   </si>
   <si>
     <t>VRQ90C</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет чёрный  (20/1шт)</t>
   </si>
   <si>
-    <t>2 225.58 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-000974</t>
   </si>
   <si>
     <t>VRQ90S</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет золотой  (20/1шт)</t>
   </si>
   <si>
+    <t>2 453.74 руб.</t>
+  </si>
+  <si>
     <t>VER-000975</t>
   </si>
   <si>
     <t>VRQ90D</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет бронза  (20/1шт)</t>
   </si>
   <si>
-    <t>2 216.76 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-000976</t>
   </si>
   <si>
     <t>VRQ90G</t>
   </si>
   <si>
     <t>Полуавтоматический гофрированный слив-перелив для ванны, цвет серый  (20/1шт)</t>
   </si>
   <si>
-    <t>2 293.20 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-000977</t>
   </si>
   <si>
     <t>VRQ91</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны  (20/1шт)</t>
   </si>
   <si>
+    <t>2 170.62 руб.</t>
+  </si>
+  <si>
     <t>VER-000978</t>
   </si>
   <si>
     <t>VRQ91YF</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет белый  (20/1шт)</t>
   </si>
   <si>
+    <t>2 183.20 руб.</t>
+  </si>
+  <si>
     <t>VER-000979</t>
   </si>
   <si>
     <t>VRQ91C</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет чёрный  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000980</t>
   </si>
   <si>
     <t>VRQ91D</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет бронза  (20/1шт)</t>
   </si>
   <si>
-    <t>2 294.67 руб.</t>
+    <t>2 537.11 руб.</t>
   </si>
   <si>
     <t>VER-000981</t>
   </si>
   <si>
     <t>VRQ91G</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет серый  (20/1шт)</t>
   </si>
   <si>
     <t>VER-000982</t>
   </si>
   <si>
     <t>VRQ91S</t>
   </si>
   <si>
     <t>Автоматический гофрированный слив-перелив для ванны, цвет золотой  (20/1шт)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1744,961 +1741,961 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*3760.26</f>
+        <f>J5*4224.84</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824931</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3528.00</f>
+        <f>J6*3963.74</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824932</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1562.61</f>
+        <f>J7*1755.37</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824933</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1606.71</f>
+        <f>J8*1805.70</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824934</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2155.02</f>
+        <f>J9*2422.29</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>879975</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*3654.42</f>
+        <f>J10*4105.30</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>879976</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3654.42</f>
+        <f>J11*4105.30</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>879977</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3764.67</f>
+        <f>J12*4231.14</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>879978</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3993.99</f>
+        <f>J13*4487.52</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>879979</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3755.85</f>
+        <f>J14*4220.13</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>879980</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3411.87</f>
+        <f>J15*3833.19</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>879981</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3411.87</f>
+        <f>J16*3833.19</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>879982</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3523.59</f>
+        <f>J17*3959.02</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>879983</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*3857.28</f>
+        <f>J18*4333.37</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>879984</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*3533.88</f>
+        <f>J19*3970.03</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>884690</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>2</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*1908.06</f>
+        <f>J20*2123.43</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>884691</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*1969.80</f>
+        <f>J21*2123.43</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884692</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2225.58</f>
+        <f>J22*2123.43</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>884693</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="F23" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2225.58</f>
+        <f>J23*2453.74</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>884694</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="G24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2216.76</f>
+        <f>J24*2453.74</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>884695</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="2" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="G25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*2293.20</f>
+        <f>J25*2453.74</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>884696</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1908.06</f>
+        <f>J26*2170.62</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>884697</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="F27" s="2" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G27" s="2">
         <v>1</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1969.80</f>
+        <f>J27*2183.20</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>884698</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="E28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="2" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="G28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2225.58</f>
+        <f>J28*2183.20</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>884699</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2294.67</f>
+        <f>J29*2537.11</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>884700</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="E30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="G30" s="2">
         <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2294.67</f>
+        <f>J30*2537.11</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>884701</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="E31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="2" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*2225.58</f>
+        <f>J31*2537.11</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>