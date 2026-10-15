--- v2 (2026-08-12)
+++ v3 (2026-10-15)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -142,207 +142,204 @@
   <si>
     <t>1 960.10 руб.</t>
   </si>
   <si>
     <t>AKB-100179</t>
   </si>
   <si>
     <t>BR-ABF-1</t>
   </si>
   <si>
     <t>BR-ABF-K,  Кольцо резьбовое соединительное для магистральных фильтров серии АБФ-НЕРЖ слим лайн ПЛ</t>
   </si>
   <si>
     <t>1 987.30 руб.</t>
   </si>
   <si>
     <t>FIO-130014</t>
   </si>
   <si>
     <t>F-02-1/2</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 932.27 руб.</t>
+    <t>1 961.78 руб.</t>
   </si>
   <si>
     <t>FIO-130015</t>
   </si>
   <si>
     <t>F-02-3/4</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 930.75 руб.</t>
+    <t>1 960.24 руб.</t>
   </si>
   <si>
     <t>FIO-130016</t>
   </si>
   <si>
     <t>F-02-1</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 964.14 руб.</t>
+    <t>1 994.14 руб.</t>
   </si>
   <si>
     <t>FIO-130018</t>
   </si>
   <si>
     <t>F-03-1/2</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 178.14 руб.</t>
+    <t>3 331.78 руб.</t>
   </si>
   <si>
     <t>FIO-130019</t>
   </si>
   <si>
     <t>F-03-3/4</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 281.67 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>FIO-130020</t>
   </si>
   <si>
     <t>F-03-1</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 216.40 руб.</t>
+    <t>3 265.52 руб.</t>
   </si>
   <si>
     <t>FIO-130204</t>
   </si>
   <si>
     <t>F-06-2-10</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>6 139.85 руб.</t>
+    <t>6 233.61 руб.</t>
   </si>
   <si>
     <t>FIO-130205</t>
   </si>
   <si>
     <t>F-06-3-10</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 577.57 руб.</t>
+    <t>8 708.56 руб.</t>
   </si>
   <si>
     <t>FIO-130206</t>
   </si>
   <si>
     <t>F-06-2-20</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 932.75 руб.</t>
+    <t>9 069.17 руб.</t>
   </si>
   <si>
     <t>FIO-130207</t>
   </si>
   <si>
     <t>F-06-3-20</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>13 554.72 руб.</t>
+    <t>13 761.71 руб.</t>
   </si>
   <si>
     <t>FIO-130208</t>
   </si>
   <si>
     <t>F-06-2-10A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>7 723.00 руб.</t>
+    <t>7 840.94 руб.</t>
   </si>
   <si>
     <t>FIO-130209</t>
   </si>
   <si>
     <t>F-06-3-10A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 643.12 руб.</t>
+    <t>9 790.39 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>10 773.95 руб.</t>
+    <t>10 938.48 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>15 134.83 руб.</t>
+    <t>15 365.96 руб.</t>
   </si>
   <si>
     <t>UNI-101953</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
   </si>
   <si>
     <t>1 769.00 руб.</t>
   </si>
   <si>
     <t>UNI-101954</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
   </si>
   <si>
     <t>2 627.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1702,561 +1699,561 @@
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1932.27</f>
+        <f>J11*1961.78</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1930.75</f>
+        <f>J12*1960.24</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1964.14</f>
+        <f>J13*1994.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3178.14</f>
+        <f>J14*3331.78</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824602</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3281.67</f>
+        <f>J15*3331.78</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3216.40</f>
+        <f>J16*3265.52</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*6139.85</f>
+        <f>J17*6233.61</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>853416</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8577.57</f>
+        <f>J18*8708.56</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8932.75</f>
+        <f>J19*9069.17</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*13554.72</f>
+        <f>J20*13761.71</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7723.00</f>
+        <f>J21*7840.94</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>853420</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9643.12</f>
+        <f>J22*9790.39</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853421</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10773.95</f>
+        <f>J23*10938.48</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853422</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*15134.83</f>
+        <f>J24*15365.96</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959563</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D25" s="1">
         <v>98409</v>
       </c>
       <c r="E25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1769.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959564</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D26" s="1">
         <v>70589</v>
       </c>
       <c r="E26" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2627.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>