--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -295,50 +295,68 @@
     <t>9 338.91 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
     <t>10 434.06 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
     <t>14 657.37 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101953</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
+  </si>
+  <si>
+    <t>1 769.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101954</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
+  </si>
+  <si>
+    <t>2 627.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1332,51 +1350,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L24"/>
+  <dimension ref="A1:L26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1384,51 +1402,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J24)</f>
+        <f>SUM(J2:J26)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1703,51 +1721,51 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1871.31</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*1869.84</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -1843,51 +1861,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3178.14</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3114.93</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -1948,86 +1966,86 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*8306.97</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*8650.95</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*13127.10</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -2139,50 +2157,120 @@
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*14657.37</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" outlineLevel="4">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1">
+        <v>959563</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1">
+        <v>98409</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="G25" s="2">
+        <v>0</v>
+      </c>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="2" t="str">
+        <f>J25*1769.00</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="5"/>
+    </row>
+    <row r="26" spans="1:12" outlineLevel="4">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1">
+        <v>959564</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D26" s="1">
+        <v>70589</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="G26" s="2">
+        <v>0</v>
+      </c>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="2" t="str">
+        <f>J26*2627.00</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>