--- v1 (2026-06-07)
+++ v2 (2026-08-12)
@@ -1,101 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
-    <t>КОЛБЫ Фильтра магистальные</t>
+    <t>КОЛБЫ Фильтра магистральные</t>
   </si>
   <si>
     <t>Колбы составные</t>
   </si>
   <si>
     <t>AKB-100174</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-4</t>
   </si>
   <si>
     <t>Комплект Картриджей К-4  АКВАБРАЙТ без МЕМБРАНЫ для очистки воды (1/3шт)</t>
   </si>
   <si>
     <t>1 322.60 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>AKB-100175</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-5 с Мембраной</t>
   </si>
@@ -141,204 +142,207 @@
   <si>
     <t>1 960.10 руб.</t>
   </si>
   <si>
     <t>AKB-100179</t>
   </si>
   <si>
     <t>BR-ABF-1</t>
   </si>
   <si>
     <t>BR-ABF-K,  Кольцо резьбовое соединительное для магистральных фильтров серии АБФ-НЕРЖ слим лайн ПЛ</t>
   </si>
   <si>
     <t>1 987.30 руб.</t>
   </si>
   <si>
     <t>FIO-130014</t>
   </si>
   <si>
     <t>F-02-1/2</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 871.31 руб.</t>
+    <t>1 932.27 руб.</t>
   </si>
   <si>
     <t>FIO-130015</t>
   </si>
   <si>
     <t>F-02-3/4</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 869.84 руб.</t>
+    <t>1 930.75 руб.</t>
   </si>
   <si>
     <t>FIO-130016</t>
   </si>
   <si>
     <t>F-02-1</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 902.18 руб.</t>
+    <t>1 964.14 руб.</t>
   </si>
   <si>
     <t>FIO-130018</t>
   </si>
   <si>
     <t>F-03-1/2</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
     <t>3 178.14 руб.</t>
   </si>
   <si>
     <t>FIO-130019</t>
   </si>
   <si>
     <t>F-03-3/4</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
+    <t>3 281.67 руб.</t>
+  </si>
+  <si>
     <t>FIO-130020</t>
   </si>
   <si>
     <t>F-03-1</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 114.93 руб.</t>
+    <t>3 216.40 руб.</t>
   </si>
   <si>
     <t>FIO-130204</t>
   </si>
   <si>
     <t>F-06-2-10</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>5 946.15 руб.</t>
+    <t>6 139.85 руб.</t>
   </si>
   <si>
     <t>FIO-130205</t>
   </si>
   <si>
     <t>F-06-3-10</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 306.97 руб.</t>
+    <t>8 577.57 руб.</t>
   </si>
   <si>
     <t>FIO-130206</t>
   </si>
   <si>
     <t>F-06-2-20</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 650.95 руб.</t>
+    <t>8 932.75 руб.</t>
   </si>
   <si>
     <t>FIO-130207</t>
   </si>
   <si>
     <t>F-06-3-20</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>13 127.10 руб.</t>
+    <t>13 554.72 руб.</t>
   </si>
   <si>
     <t>FIO-130208</t>
   </si>
   <si>
     <t>F-06-2-10A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>7 479.36 руб.</t>
+    <t>7 723.00 руб.</t>
   </si>
   <si>
     <t>FIO-130209</t>
   </si>
   <si>
     <t>F-06-3-10A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 338.91 руб.</t>
+    <t>9 643.12 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>10 434.06 руб.</t>
+    <t>10 773.95 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>14 657.37 руб.</t>
+    <t>15 134.83 руб.</t>
   </si>
   <si>
     <t>UNI-101953</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
   </si>
   <si>
     <t>1 769.00 руб.</t>
   </si>
   <si>
     <t>UNI-101954</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
   </si>
   <si>
     <t>2 627.00 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -448,51 +452,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459585_865b_11ec_a250_00259070b487_444b1b80_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459587_865b_11ec_a250_00259070b487_444b1b81_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459589_865b_11ec_a250_00259070b487_444b1b7f_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958b_865b_11ec_a250_00259070b487_444b1b86_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958d_865b_11ec_a250_00259070b487_444b1b8a_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958f_865b_11ec_a250_00259070b487_444b1b85_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bd_3767_11ea_810f_003048fd731b_82295998_3773_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bf_3767_11ea_810f_003048fd731b_892ca4f4_3773_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c1_3767_11ea_810f_003048fd731b_892ca4f5_3773_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c5_3767_11ea_810f_003048fd731b_892ca4f6_3773_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c7_3767_11ea_810f_003048fd731b_6205a090_467a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c9_3767_11ea_810f_003048fd731b_892ca4f7_3773_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da75_5f8f_11eb_822d_003048fd731b_19e96889_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da77_5f8f_11eb_822d_003048fd731b_19e9688d_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da79_5f8f_11eb_822d_003048fd731b_19e9688b_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7b_5f8f_11eb_822d_003048fd731b_19e9688f_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7d_5f8f_11eb_822d_003048fd731b_19e9688a_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7f_5f8f_11eb_822d_003048fd731b_19e9688e_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f4_5f8f_11eb_822d_003048fd731b_19e9688c_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f6_5f8f_11eb_822d_003048fd731b_19e96890_793a_11f0_a79f_047c1617b14320.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459585_865b_11ec_a250_00259070b487_444b1b80_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459587_865b_11ec_a250_00259070b487_444b1b81_5a46_11f0_a775_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b459589_865b_11ec_a250_00259070b487_444b1b7f_5a46_11f0_a775_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958b_865b_11ec_a250_00259070b487_444b1b86_5a46_11f0_a775_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958d_865b_11ec_a250_00259070b487_444b1b8a_5a46_11f0_a775_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45958f_865b_11ec_a250_00259070b487_444b1b85_5a46_11f0_a775_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bd_3767_11ea_810f_003048fd731b_82295998_3773_11ea_810f_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6bf_3767_11ea_810f_003048fd731b_892ca4f4_3773_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c1_3767_11ea_810f_003048fd731b_892ca4f5_3773_11ea_810f_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c5_3767_11ea_810f_003048fd731b_892ca4f6_3773_11ea_810f_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c7_3767_11ea_810f_003048fd731b_6205a090_467a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a6c9_3767_11ea_810f_003048fd731b_892ca4f7_3773_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da75_5f8f_11eb_822d_003048fd731b_19e96889_793a_11f0_a79f_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da77_5f8f_11eb_822d_003048fd731b_19e9688d_793a_11f0_a79f_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da79_5f8f_11eb_822d_003048fd731b_19e9688b_793a_11f0_a79f_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7b_5f8f_11eb_822d_003048fd731b_19e9688f_793a_11f0_a79f_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7d_5f8f_11eb_822d_003048fd731b_19e9688a_793a_11f0_a79f_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82da7f_5f8f_11eb_822d_003048fd731b_19e9688e_793a_11f0_a79f_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f4_5f8f_11eb_822d_003048fd731b_19e9688c_793a_11f0_a79f_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b8f6_5f8f_11eb_822d_003048fd731b_19e96890_793a_11f0_a79f_047c1617b14320.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1698,561 +1702,561 @@
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1871.31</f>
+        <f>J11*1932.27</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1869.84</f>
+        <f>J12*1930.75</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1902.18</f>
+        <f>J13*1964.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3178.14</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824602</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3178.14</f>
+        <f>J15*3281.67</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3114.93</f>
+        <f>J16*3216.40</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5946.15</f>
+        <f>J17*6139.85</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>853416</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8306.97</f>
+        <f>J18*8577.57</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8650.95</f>
+        <f>J19*8932.75</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*13127.10</f>
+        <f>J20*13554.72</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7479.36</f>
+        <f>J21*7723.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>853420</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9338.91</f>
+        <f>J22*9643.12</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853421</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10434.06</f>
+        <f>J23*10773.95</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853422</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*14657.37</f>
+        <f>J24*15134.83</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959563</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D25" s="1">
         <v>98409</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1769.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959564</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D26" s="1">
         <v>70589</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2627.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>