--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -103,53 +103,50 @@
     <t>805.80 руб.</t>
   </si>
   <si>
     <t>AKB-100030</t>
   </si>
   <si>
     <t>BR-ABF-SS</t>
   </si>
   <si>
     <t>кронштейн для АБФ-НЕРЖ (20шт)</t>
   </si>
   <si>
     <t>335.58 руб.</t>
   </si>
   <si>
     <t>AKB-100041</t>
   </si>
   <si>
     <t>КР-ББ</t>
   </si>
   <si>
     <t>Кронштейн крепления для магистральных фильтров серии ВВ АКВАБРАЙТ (30шт)</t>
   </si>
   <si>
     <t>297.50 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>AKB-100042</t>
   </si>
   <si>
     <t>SET-4SK- BB</t>
   </si>
   <si>
     <t>Набор для крепления (4 болта и 4 шайбы) к фильтру BB (50шт)</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
   <si>
     <t>FRG-101021</t>
   </si>
   <si>
     <t>Кольцо резин. для фильтра SlimLine</t>
   </si>
   <si>
     <t>90.20 руб.</t>
   </si>
   <si>
     <t>FRG-101022</t>
   </si>
@@ -1027,183 +1024,183 @@
         <v>16</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*335.58</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>838054</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>29</v>
+      <c r="G7" s="2">
+        <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*297.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838055</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*0.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>885351</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*90.20</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>885352</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*66.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885353</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*107.80</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>