--- v0 (2026-04-29)
+++ v1 (2026-06-22)
@@ -120,63 +120,63 @@
   <si>
     <t>FIO-160004</t>
   </si>
   <si>
     <t>JC152</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1/2" для хол. воды прозрач. корпус VR (1/10шт)</t>
   </si>
   <si>
     <t>2 168.25 руб.</t>
   </si>
   <si>
     <t>FIO-160005</t>
   </si>
   <si>
     <t>JC154</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 3/4" для хол. воды прозрач. корпус VR (1/10шт)</t>
   </si>
   <si>
     <t>3 076.71 руб.</t>
   </si>
   <si>
+    <t>FIO-160006</t>
+  </si>
+  <si>
+    <t>JC156</t>
+  </si>
+  <si>
+    <t>фильтр самоочищ. с маном. 1" для хол. воды прозрач. корпус VR (1/10шт)</t>
+  </si>
+  <si>
+    <t>3 702.93 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...10 lines deleted...]
-    <t>3 702.93 руб.</t>
   </si>
   <si>
     <t>FIO-160007</t>
   </si>
   <si>
     <t>JH157</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 1/2" для гор. воды лат.корпус VR (1/10шт)</t>
   </si>
   <si>
     <t>3 097.29 руб.</t>
   </si>
   <si>
     <t>FIO-160008</t>
   </si>
   <si>
     <t>JH159</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 3/4" для гор. воды лат.корпус VR (1/10шт)</t>
   </si>
   <si>
     <t>3 270.75 руб.</t>
   </si>
@@ -2598,86 +2598,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824574</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2419.62</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824575</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*3589.74</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824576</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -2703,121 +2703,121 @@
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*4227.72</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824577</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2168.25</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824578</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="G9" s="2" t="s">
-        <v>34</v>
+      <c r="G9" s="2">
+        <v>8</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3076.71</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824579</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3702.93</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824580</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2948,86 +2948,86 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2922.36</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824584</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2956.17</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824585</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2847.39</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824586</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -3088,86 +3088,86 @@
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*3198.72</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837119</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2747.43</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839812</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="G20" s="2">
-        <v>0</v>
+      <c r="G20" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*4011.63</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>839813</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
@@ -3367,87 +3367,87 @@
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2277.03</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>880054</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G27" s="2">
-        <v>0</v>
+      <c r="G27" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*2569.56</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>880055</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*3802.89</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>884660</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
@@ -3543,261 +3543,261 @@
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3786.72</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>886006</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*3306.03</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>886007</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*3711.75</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886008</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*3285.45</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>886009</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G35" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*2957.64</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>886010</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G36" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*3094.35</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>886011</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*4227.72</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>886012</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*5047.98</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>955785</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
@@ -4068,51 +4068,51 @@
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*3786.72</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>955793</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>167</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G47" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*3455.97</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>955794</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D48" s="1" t="s">
@@ -4278,51 +4278,51 @@
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*3495.66</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>955799</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G53" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*3936.66</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>955800</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D54" s="1" t="s">