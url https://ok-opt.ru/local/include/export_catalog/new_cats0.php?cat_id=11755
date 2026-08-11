--- v1 (2026-06-22)
+++ v2 (2026-08-11)
@@ -16,689 +16,692 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Фильтра сетчатые</t>
   </si>
   <si>
     <t>Фильтра самоочищающиеся</t>
   </si>
   <si>
     <t>Фильтра самоочищающиеся VIEIR</t>
   </si>
   <si>
     <t>FIO-160001</t>
   </si>
   <si>
     <t>JH151</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1/2" для гор. воды лат. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 419.62 руб.</t>
+    <t>2 534.97 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-160002</t>
   </si>
   <si>
     <t>JH153</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 3/4" для гор. воды лат. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 589.74 руб.</t>
+    <t>3 760.94 руб.</t>
   </si>
   <si>
     <t>FIO-160003</t>
   </si>
   <si>
     <t>JH155</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1" для гор. воды лат. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>4 227.72 руб.</t>
+    <t>4 428.27 руб.</t>
   </si>
   <si>
     <t>FIO-160004</t>
   </si>
   <si>
     <t>JC152</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1/2" для хол. воды прозрач. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 168.25 руб.</t>
+    <t>2 272.26 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>FIO-160005</t>
   </si>
   <si>
     <t>JC154</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 3/4" для хол. воды прозрач. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 076.71 руб.</t>
+    <t>3 223.44 руб.</t>
   </si>
   <si>
     <t>FIO-160006</t>
   </si>
   <si>
     <t>JC156</t>
   </si>
   <si>
     <t>фильтр самоочищ. с маном. 1" для хол. воды прозрач. корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 702.93 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>3 878.70 руб.</t>
   </si>
   <si>
     <t>FIO-160007</t>
   </si>
   <si>
     <t>JH157</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 1/2" для гор. воды лат.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 097.29 руб.</t>
+    <t>3 244.58 руб.</t>
   </si>
   <si>
     <t>FIO-160008</t>
   </si>
   <si>
     <t>JH159</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 3/4" для гор. воды лат.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>3 270.75 руб.</t>
+    <t>3 425.76 руб.</t>
   </si>
   <si>
     <t>FIO-160009</t>
   </si>
   <si>
     <t>JC158</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 1/2" для хол. воды прозрач.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 747.43 руб.</t>
+    <t>2 879.21 руб.</t>
   </si>
   <si>
     <t>FIO-160010</t>
   </si>
   <si>
     <t>JC160</t>
   </si>
   <si>
     <t>фильтр самоочищ. с рег. давления и манометром 3/4" для хол. воды прозрач.корпус VR (1/10шт)</t>
   </si>
   <si>
-    <t>2 922.36 руб.</t>
+    <t>3 060.38 руб.</t>
   </si>
   <si>
     <t>FIO-160011</t>
   </si>
   <si>
     <t>JH147</t>
   </si>
   <si>
     <t>фильтр самоочищ. свобод. вращения с манометром 1/2" для гор. воды лат.корпус VR (1/1</t>
   </si>
   <si>
-    <t>2 956.17 руб.</t>
+    <t>3 096.62 руб.</t>
   </si>
   <si>
     <t>FIO-160012</t>
   </si>
   <si>
     <t>JC148</t>
   </si>
   <si>
     <t xml:space="preserve">фильтр самоочищ. свобод. вращения с манометром 1/2" для хол. воды прозрач.корпус VR </t>
   </si>
   <si>
-    <t>2 847.39 руб.</t>
+    <t>2 983.38 руб.</t>
   </si>
   <si>
     <t>FIO-160013</t>
   </si>
   <si>
     <t>VR203</t>
   </si>
   <si>
     <t>сетка для самоочищающегося фильтра VR (1/100шт)</t>
   </si>
   <si>
-    <t>83.79 руб.</t>
+    <t>86.06 руб.</t>
   </si>
   <si>
     <t>FIO-160014</t>
   </si>
   <si>
     <t>JH157-N</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для горя. воды НИКЕЛЬ "ViEiR" (10/1шт)</t>
   </si>
   <si>
-    <t>3 198.72 руб.</t>
+    <t>3 350.27 руб.</t>
   </si>
   <si>
     <t>FIO-160015</t>
   </si>
   <si>
     <t>JC158-N</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для холод. воды НИКЕЛЬ "ViEiR" (10/1шт)</t>
   </si>
   <si>
     <t>VER-000211</t>
   </si>
   <si>
     <t>VP162</t>
   </si>
   <si>
     <t>Фильтр поворотный механической очистки с манометром "VER-PRO"(12/1шт)</t>
   </si>
   <si>
-    <t>4 011.63 руб.</t>
+    <t>4 201.80 руб.</t>
   </si>
   <si>
     <t>VER-000212</t>
   </si>
   <si>
     <t>VP163</t>
   </si>
   <si>
     <t>Фильтр механической очистки с манометром "VER-PRO" (12/1шт)</t>
   </si>
   <si>
-    <t>2 790.06 руб.</t>
+    <t>2 924.50 руб.</t>
   </si>
   <si>
     <t>VER-000540</t>
   </si>
   <si>
     <t>JH161</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 3/4" "VIEIR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-000541</t>
   </si>
   <si>
     <t>JC162</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 3/4" "VIEIR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-000542</t>
   </si>
   <si>
     <t>JH153-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 3/4" для горячей воды "VIEIR" (8/1шт)</t>
   </si>
   <si>
-    <t>3 699.99 руб.</t>
+    <t>3 875.68 руб.</t>
   </si>
   <si>
     <t>VER-000543</t>
   </si>
   <si>
     <t>JH155-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1" для горячей воды "VIEIR" (8/1шт)</t>
   </si>
   <si>
-    <t>4 337.97 руб.</t>
+    <t>4 544.53 руб.</t>
   </si>
   <si>
     <t>VER-000544</t>
   </si>
   <si>
     <t>JC152-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1/2" для холодной воды "VIEIR" (15/1шт)</t>
   </si>
   <si>
-    <t>2 277.03 руб.</t>
+    <t>2 385.50 руб.</t>
   </si>
   <si>
     <t>VER-000644</t>
   </si>
   <si>
     <t>JH151-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1/2" для горячей воды, никелерованный "VIEIR" (15/1шт)</t>
   </si>
   <si>
-    <t>2 569.56 руб.</t>
+    <t>2 691.99 руб.</t>
   </si>
   <si>
     <t>VER-000645</t>
   </si>
   <si>
     <t>JC156-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 1" для холодной воды, прозрачный, никель "VIEIR" (8/1шт)</t>
   </si>
   <si>
-    <t>3 802.89 руб.</t>
+    <t>3 984.39 руб.</t>
   </si>
   <si>
     <t>VER-000935</t>
   </si>
   <si>
     <t>JC154-N</t>
   </si>
   <si>
     <t>Фильтр с манометром 3/4" для холодной воды, никелерованный "VIEIR" (8/1шт)</t>
   </si>
   <si>
     <t>VER-001405</t>
   </si>
   <si>
     <t>JC164</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 1" (9/1шт)</t>
   </si>
   <si>
-    <t>3 266.34 руб.</t>
+    <t>3 421.23 руб.</t>
   </si>
   <si>
     <t>VER-001406</t>
   </si>
   <si>
     <t>JH165</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 1" (9/1шт)</t>
   </si>
   <si>
-    <t>3 786.72 руб.</t>
+    <t>3 967.78 руб.</t>
   </si>
   <si>
     <t>VER-001407</t>
   </si>
   <si>
     <t>VP166-3</t>
   </si>
   <si>
     <t>Фильтр с манометром и магнитной вставкой 1/2" (12/1шт)</t>
   </si>
   <si>
-    <t>3 306.03 руб.</t>
+    <t>3 463.50 руб.</t>
   </si>
   <si>
     <t>VER-001408</t>
   </si>
   <si>
     <t>VP166-4</t>
   </si>
   <si>
     <t>Фильтр с манометром и магнитной вставкой 3/4" (12/1шт)</t>
   </si>
   <si>
-    <t>3 711.75 руб.</t>
+    <t>3 887.76 руб.</t>
   </si>
   <si>
     <t>VER-001409</t>
   </si>
   <si>
     <t>VP166-5</t>
   </si>
   <si>
     <t>Фильтр с манометром и магнитной вставкой 1" (12/1шт)</t>
   </si>
   <si>
-    <t>3 285.45 руб.</t>
+    <t>3 442.37 руб.</t>
   </si>
   <si>
     <t>VER-001410</t>
   </si>
   <si>
     <t>VP167</t>
   </si>
   <si>
     <t>Фильтр механической очистки с манометром 1" (12/1шт)</t>
   </si>
   <si>
-    <t>2 957.64 руб.</t>
+    <t>3 099.64 руб.</t>
   </si>
   <si>
     <t>VER-001411</t>
   </si>
   <si>
     <t>VP168</t>
   </si>
   <si>
     <t>Фильтр механической очистки с манометром 3/4" (12/1шт)</t>
   </si>
   <si>
-    <t>3 094.35 руб.</t>
+    <t>3 241.56 руб.</t>
   </si>
   <si>
     <t>VER-001412</t>
   </si>
   <si>
     <t>VP169</t>
   </si>
   <si>
     <t>Фильтр поворотный механической очистки с манометром 3/4" (12/1шт)</t>
   </si>
   <si>
+    <t>4 429.78 руб.</t>
+  </si>
+  <si>
     <t>VER-001413</t>
   </si>
   <si>
     <t>VR256</t>
   </si>
   <si>
     <t>Фильтр механической очистки с автоматической обратной промывкой (12/1шт)</t>
   </si>
   <si>
-    <t>5 047.98 руб.</t>
+    <t>5 288.86 руб.</t>
   </si>
   <si>
     <t>VER-001684</t>
   </si>
   <si>
     <t>JC158-REG</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для холод. воды"ViEiR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-001685</t>
   </si>
   <si>
     <t>JC158N-REG</t>
   </si>
   <si>
-    <t>2 815.05 руб.</t>
+    <t>2 948.66 руб.</t>
   </si>
   <si>
     <t>VER-001686</t>
   </si>
   <si>
     <t>JC162-REG</t>
   </si>
   <si>
     <t>VER-001687</t>
   </si>
   <si>
     <t>JC164-REG</t>
   </si>
   <si>
     <t>VER-001688</t>
   </si>
   <si>
     <t>JH157-REG</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром 1/2" для горя. воды "ViEiR" (15/1шт)</t>
   </si>
   <si>
     <t>VER-001689</t>
   </si>
   <si>
     <t>JH157N-REG</t>
   </si>
   <si>
     <t>VER-001690</t>
   </si>
   <si>
     <t>JH161-REG</t>
   </si>
   <si>
     <t>VER-001691</t>
   </si>
   <si>
     <t>JH165-REG</t>
   </si>
   <si>
     <t>VER-001692</t>
   </si>
   <si>
     <t>JC182</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды с двумя манометрами 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>3 455.97 руб.</t>
+    <t>3 620.52 руб.</t>
   </si>
   <si>
     <t>VER-001693</t>
   </si>
   <si>
     <t>JC184</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды с двумя манометрами 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>3 623.55 руб.</t>
+    <t>3 795.66 руб.</t>
   </si>
   <si>
     <t>VER-001694</t>
   </si>
   <si>
     <t>JH181</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления для горячей воды с двумя манометрами 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>3 811.71 руб.</t>
+    <t>3 993.45 руб.</t>
   </si>
   <si>
     <t>VER-001695</t>
   </si>
   <si>
     <t>JH183</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления для горячей воды с двумя манометрами 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>3 980.76 руб.</t>
+    <t>4 170.09 руб.</t>
   </si>
   <si>
     <t>VER-001696</t>
   </si>
   <si>
     <t>JC192</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>3 332.49 руб.</t>
+    <t>3 490.68 руб.</t>
   </si>
   <si>
     <t>VER-001697</t>
   </si>
   <si>
     <t>JC194</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для холодной воды 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>3 495.66 руб.</t>
+    <t>3 662.80 руб.</t>
   </si>
   <si>
     <t>VER-001698</t>
   </si>
   <si>
     <t>JH191</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>3 936.66 руб.</t>
+    <t>4 124.80 руб.</t>
   </si>
   <si>
     <t>VER-001699</t>
   </si>
   <si>
     <t>JH193</t>
   </si>
   <si>
     <t>Фильтр с регулятором давления и манометром для горячей воды 3/4" (10/1шт)</t>
   </si>
   <si>
-    <t>4 004.28 руб.</t>
+    <t>4 195.76 руб.</t>
   </si>
   <si>
     <t>VER-001700</t>
   </si>
   <si>
     <t>JH196</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой и регулятором давления для горячей воды, с двумя манометрами 1" (5/1шт)</t>
   </si>
   <si>
-    <t>13 382.88 руб.</t>
+    <t>14 020.09 руб.</t>
   </si>
   <si>
     <t>VER-001701</t>
   </si>
   <si>
     <t>JC197</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой и регулятором давления для холодной воды, с двумя манометрами 1" (5/1шт)</t>
   </si>
   <si>
-    <t>9 259.53 руб.</t>
+    <t>9 700.53 руб.</t>
   </si>
   <si>
     <t>VER-001702</t>
   </si>
   <si>
     <t>JH198</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой для горячей воды, с двумя манометрами 1" (5/1шт)</t>
   </si>
   <si>
-    <t>12 146.61 руб.</t>
+    <t>12 724.67 руб.</t>
   </si>
   <si>
     <t>VER-001703</t>
   </si>
   <si>
     <t>JC199</t>
   </si>
   <si>
     <t>Фильтр с обратной промывкой для холодной воды, с двумя манометрами  1" (5/1шт)</t>
   </si>
   <si>
-    <t>8 333.43 руб.</t>
+    <t>8 729.72 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2598,1918 +2601,1918 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824574</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2419.62</f>
+        <f>J5*2534.97</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824575</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*3589.74</f>
+        <f>J6*3760.94</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>824576</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4227.72</f>
+        <f>J7*4428.27</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>824577</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="2">
-        <v>4</v>
+      <c r="G8" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2168.25</f>
+        <f>J8*2272.26</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>824578</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*3076.71</f>
+        <f>J9*3223.44</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824579</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G10" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="G10" s="2">
+        <v>5</v>
+      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*3702.93</f>
+        <f>J10*3878.70</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824580</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3097.29</f>
+        <f>J11*3244.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824581</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3270.75</f>
+        <f>J12*3425.76</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824582</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2747.43</f>
+        <f>J13*2879.21</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824583</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2922.36</f>
+        <f>J14*3060.38</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824584</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2956.17</f>
+        <f>J15*3096.62</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824585</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2847.39</f>
+        <f>J16*2983.38</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824586</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*83.79</f>
+        <f>J17*86.06</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>837118</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*3198.72</f>
+        <f>J18*3350.27</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>837119</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2747.43</f>
+        <f>J19*2879.21</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839812</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*4011.63</f>
+        <f>J20*4201.80</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>839813</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2790.06</f>
+        <f>J21*2924.50</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>879957</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*3270.75</f>
+        <f>J22*3425.76</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>879958</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2922.36</f>
+        <f>J23*3060.38</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>879959</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*3699.99</f>
+        <f>J24*3875.68</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>879960</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*4337.97</f>
+        <f>J25*4544.53</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>879961</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2277.03</f>
+        <f>J26*2385.50</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>880054</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="G27" s="2" t="s">
-        <v>38</v>
+      <c r="G27" s="2">
+        <v>10</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*2569.56</f>
+        <f>J27*2691.99</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>880055</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="2">
         <v>5</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*3802.89</f>
+        <f>J28*3984.39</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>884660</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G29" s="2">
         <v>9</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3097.29</f>
+        <f>J29*3244.58</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>886004</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G30" s="2">
         <v>2</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*3266.34</f>
+        <f>J30*3421.23</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>886005</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3786.72</f>
+        <f>J31*3967.78</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>886006</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3306.03</f>
+        <f>J32*3463.50</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>886007</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*3711.75</f>
+        <f>J33*3887.76</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886008</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="2">
         <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3285.45</f>
+        <f>J34*3442.37</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>886009</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G35" s="2">
         <v>2</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*2957.64</f>
+        <f>J35*3099.64</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>886010</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G36" s="2">
         <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3094.35</f>
+        <f>J36*3241.56</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>886011</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="G37" s="2">
         <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4227.72</f>
+        <f>J37*4429.78</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>886012</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G38" s="2">
         <v>2</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*5047.98</f>
+        <f>J38*5288.86</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>955785</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G39" s="2">
         <v>4</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*2747.43</f>
+        <f>J39*2879.21</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>955786</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G40" s="2">
         <v>4</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*2815.05</f>
+        <f>J40*2948.66</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>955787</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G41" s="2">
         <v>2</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*2922.36</f>
+        <f>J41*3060.38</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>955788</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>114</v>
       </c>
       <c r="G42" s="2">
         <v>2</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3266.34</f>
+        <f>J42*3421.23</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955789</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G43" s="2">
         <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*3097.29</f>
+        <f>J43*3244.58</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955790</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G44" s="2">
         <v>4</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*3198.72</f>
+        <f>J44*3350.27</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>955791</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G45" s="2">
         <v>6</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*3270.75</f>
+        <f>J45*3425.76</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>955792</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G46" s="2">
         <v>2</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*3786.72</f>
+        <f>J46*3967.78</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>955793</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G47" s="2">
         <v>3</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*3455.97</f>
+        <f>J47*3620.52</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>955794</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G48" s="2">
         <v>2</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*3623.55</f>
+        <f>J48*3795.66</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>955795</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*3811.71</f>
+        <f>J49*3993.45</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>955796</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G50" s="2">
         <v>2</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*3980.76</f>
+        <f>J50*4170.09</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>955797</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G51" s="2">
         <v>4</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*3332.49</f>
+        <f>J51*3490.68</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>955798</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G52" s="2">
         <v>2</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*3495.66</f>
+        <f>J52*3662.80</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>955799</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G53" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*3936.66</f>
+        <f>J53*4124.80</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>955800</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G54" s="2">
         <v>2</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*4004.28</f>
+        <f>J54*4195.76</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>955801</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G55" s="2">
         <v>2</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*13382.88</f>
+        <f>J55*14020.09</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>955802</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G56" s="2">
         <v>2</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*9259.53</f>
+        <f>J56*9700.53</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>955803</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*12146.61</f>
+        <f>J57*12724.67</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>955804</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G58" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*8333.43</f>
+        <f>J58*8729.72</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>