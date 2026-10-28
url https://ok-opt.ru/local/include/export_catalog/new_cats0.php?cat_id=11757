--- v7 (2026-09-13)
+++ v8 (2026-10-28)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="733">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -142,1185 +142,1188 @@
   <si>
     <t>1 960.10 руб.</t>
   </si>
   <si>
     <t>AKB-100179</t>
   </si>
   <si>
     <t>BR-ABF-1</t>
   </si>
   <si>
     <t>BR-ABF-K,  Кольцо резьбовое соединительное для магистральных фильтров серии АБФ-НЕРЖ слим лайн ПЛ</t>
   </si>
   <si>
     <t>1 987.30 руб.</t>
   </si>
   <si>
     <t>FIO-130014</t>
   </si>
   <si>
     <t>F-02-1/2</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 970.88 руб.</t>
+    <t>1 960.42 руб.</t>
   </si>
   <si>
     <t>FIO-130015</t>
   </si>
   <si>
     <t>F-02-3/4</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>1 969.34 руб.</t>
+    <t>1 958.88 руб.</t>
   </si>
   <si>
     <t>FIO-130016</t>
   </si>
   <si>
     <t>F-02-1</t>
   </si>
   <si>
     <t>двойной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь) прозрач корпус (1/6шт)</t>
   </si>
   <si>
-    <t>2 003.40 руб.</t>
+    <t>1 992.76 руб.</t>
   </si>
   <si>
     <t>FIO-130018</t>
   </si>
   <si>
     <t>F-03-1/2</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1/2" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 347.25 руб.</t>
+    <t>3 329.48 руб.</t>
   </si>
   <si>
     <t>FIO-130019</t>
   </si>
   <si>
     <t>F-03-3/4</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 3/4" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
     <t>FIO-130020</t>
   </si>
   <si>
     <t>F-03-1</t>
   </si>
   <si>
     <t>тройной магистр. фильтр SL10 1" для ХВС с картридж ( РР+гран уголь+прес уголь) прозрачный (1/6шт)</t>
   </si>
   <si>
-    <t>3 280.68 руб.</t>
+    <t>3 263.26 руб.</t>
   </si>
   <si>
     <t>FIO-130204</t>
   </si>
   <si>
     <t>F-06-2-10</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>6 262.55 руб.</t>
+    <t>6 229.30 руб.</t>
   </si>
   <si>
     <t>FIO-130205</t>
   </si>
   <si>
     <t>F-06-3-10</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>8 748.99 руб.</t>
+    <t>8 702.54 руб.</t>
   </si>
   <si>
     <t>FIO-130206</t>
   </si>
   <si>
     <t>F-06-2-20</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 111.28 руб.</t>
+    <t>9 062.90 руб.</t>
   </si>
   <si>
     <t>FIO-130207</t>
   </si>
   <si>
     <t>F-06-3-20</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и креплением СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>13 825.61 руб.</t>
+    <t>13 752.20 руб.</t>
   </si>
   <si>
     <t>FIO-130208</t>
   </si>
   <si>
     <t>F-06-2-10A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>7 877.35 руб.</t>
+    <t>7 835.52 руб.</t>
   </si>
   <si>
     <t>FIO-130209</t>
   </si>
   <si>
     <t>F-06-3-10A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ10 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>9 835.85 руб.</t>
+    <t>9 783.62 руб.</t>
   </si>
   <si>
     <t>FIO-130210</t>
   </si>
   <si>
     <t>F-06-2-20A</t>
   </si>
   <si>
     <t>двойной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>10 989.27 руб.</t>
+    <t>10 930.92 руб.</t>
   </si>
   <si>
     <t>FIO-130211</t>
   </si>
   <si>
     <t>F-06-3-20A</t>
   </si>
   <si>
     <t>тройной магистр. фильтр ВВ20 1" для ХВС с картридж и ПОДСТАВКОЙ СИНИЙ корпус (1/6шт)</t>
   </si>
   <si>
-    <t>15 437.31 руб.</t>
+    <t>15 355.34 руб.</t>
   </si>
   <si>
     <t>UNI-101953</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-2 (резьба 3/4") двойная (без картриджа)</t>
   </si>
   <si>
-    <t>1 769.00 руб.</t>
+    <t>1 851.00 руб.</t>
   </si>
   <si>
     <t>UNI-101954</t>
   </si>
   <si>
     <t>Колба 10" CFC-10К-3 (резьба 3/4") тройная (без картриджа)</t>
   </si>
   <si>
-    <t>2 627.00 руб.</t>
+    <t>2 764.00 руб.</t>
   </si>
   <si>
     <t>Колбы BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100182</t>
   </si>
   <si>
     <t>АБФ-ПРО-10ББ</t>
   </si>
   <si>
     <t xml:space="preserve">АБФ-ПРО-10ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
   </si>
   <si>
     <t>1 853.00 руб.</t>
   </si>
   <si>
     <t>FIO-130200</t>
   </si>
   <si>
     <t>F-06-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением СИНИЙ (4шт)</t>
   </si>
   <si>
-    <t>2 845.63 руб.</t>
+    <t>2 830.52 руб.</t>
   </si>
   <si>
     <t>FIO-130202</t>
   </si>
   <si>
     <t>F-06-10Р</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
   </si>
   <si>
-    <t>2 285.17 руб.</t>
+    <t>2 273.04 руб.</t>
   </si>
   <si>
     <t>FIO-130213</t>
   </si>
   <si>
     <t>HM-10</t>
   </si>
   <si>
     <t>Фильтр колбовый магистральный ВВ10 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
   </si>
   <si>
-    <t>10 052.60 руб.</t>
+    <t>9 999.22 руб.</t>
   </si>
   <si>
     <t>PND-111084</t>
   </si>
   <si>
     <t>Магистральный фильтр BB10  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
   </si>
   <si>
     <t>2 124.50 руб.</t>
   </si>
   <si>
     <t>UNI-101969</t>
   </si>
   <si>
     <t>Колба BIG BLUE CFC-10BB02 (без картриджа)</t>
   </si>
   <si>
+    <t>2 904.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101970</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-10BB02C прозрачная (без картриджа)</t>
+  </si>
+  <si>
+    <t>2 732.00 руб.</t>
+  </si>
+  <si>
+    <t>Колбы BIG BLUE 20&amp;quot;</t>
+  </si>
+  <si>
+    <t>AKB-100184</t>
+  </si>
+  <si>
+    <t>АБФ-ПРО-20ББ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">АБФ-ПРО-20ББ  Магистральный фильтр для  воды. Комплектация: Корпус фильтра, ПЛАСТИКОВЫЙ КРОНШТЕЙН с </t>
+  </si>
+  <si>
+    <t>2 992.00 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130201</t>
+  </si>
+  <si>
+    <t>F-06-20</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением СИНИЙ (4шт)</t>
+  </si>
+  <si>
+    <t>4 544.54 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130203</t>
+  </si>
+  <si>
+    <t>F-06-20P</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый магистральный ВВ20 с картриджем РР и креплением ПРОЗРАЧНЫЙ (4шт)</t>
+  </si>
+  <si>
+    <t>4 447.52 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130214</t>
+  </si>
+  <si>
+    <t>HМ-20</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый магистральный ВВ20 1" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
+  </si>
+  <si>
+    <t>12 236.84 руб.</t>
+  </si>
+  <si>
+    <t>PND-111086</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр BB20  1" для  ХВС  синий пластик корпус с лат. резьбой</t>
+  </si>
+  <si>
+    <t>2 868.25 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101971</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-20BB01 (без картриджа)</t>
+  </si>
+  <si>
+    <t>4 531.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101972</t>
+  </si>
+  <si>
+    <t>Колба BIG BLUE CFC-20BB01C прозрачная (без картриджа)</t>
+  </si>
+  <si>
+    <t>4 270.00 руб.</t>
+  </si>
+  <si>
+    <t>Колбы SLIM LINE</t>
+  </si>
+  <si>
+    <t>Колбы SLIM LINE нержавейка для ХВС/ГВС</t>
+  </si>
+  <si>
+    <t>AKB-100029</t>
+  </si>
+  <si>
+    <t>АБФ-НЕРЖ-12</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с резьбой (12шт)</t>
+  </si>
+  <si>
+    <t>5 230.25 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100031</t>
+  </si>
+  <si>
+    <t>АБФ-НЕРЖ-34</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с резьбой (12шт)</t>
+  </si>
+  <si>
+    <t>AKB-100032</t>
+  </si>
+  <si>
+    <t>АБФ-НЕРЖ-12-ПЛ</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
+  </si>
+  <si>
+    <t>2 794.90 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100033</t>
+  </si>
+  <si>
+    <t>АБФ-НЕРЖ-34-ПЛ</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" НЕРЖ СТАЛЬ корпус с ПЛАСТИК КРЫШКОЙ (12шт)</t>
+  </si>
+  <si>
+    <t>FIO-130212</t>
+  </si>
+  <si>
+    <t>HЛ-1/2</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый магистральный SL10 1/2" НЕРЖАВЕЙКА для ХВС и ГВС с картридж и креплением</t>
+  </si>
+  <si>
+    <t>5 888.96 руб.</t>
+  </si>
+  <si>
+    <t>VER-000789</t>
+  </si>
+  <si>
+    <t>VR10SL-A</t>
+  </si>
+  <si>
+    <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж патрубком 1/2 (10/1шт)</t>
+  </si>
+  <si>
+    <t>4 484.48 руб.</t>
+  </si>
+  <si>
+    <t>VER-000790</t>
+  </si>
+  <si>
+    <t>VR10SL-B</t>
+  </si>
+  <si>
+    <t>Магистральный НЕРЖ фильтр (ХВС/ГВС)  с многораз фильтром 100мкм и дренаж краном (хомут соед) (10/1шт</t>
+  </si>
+  <si>
+    <t>Колбы SLIM LINE пластиковые для ГВС (горячая вода)</t>
+  </si>
+  <si>
+    <t>AKB-100027</t>
+  </si>
+  <si>
+    <t>АБФ-ГОР-12</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ГВС SL10 дюймов 1/2" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
+  </si>
+  <si>
+    <t>1 668.31 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100028</t>
+  </si>
+  <si>
+    <t>АБФ-ГОР-34</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ГВС SL10 дюймов 3/4" УСИЛ ПЛАСТИК корпус с резьбой (12шт)</t>
+  </si>
+  <si>
+    <t>FIO-130010</t>
+  </si>
+  <si>
+    <t>MF-1/2</t>
+  </si>
+  <si>
+    <t>магистр. фильтр SL10 1/2" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
+  </si>
+  <si>
+    <t>2 080.54 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130011</t>
+  </si>
+  <si>
+    <t>MF-3/4</t>
+  </si>
+  <si>
+    <t>магистр. фильтр SL10 3/4" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
+  </si>
+  <si>
+    <t>FIO-130012</t>
+  </si>
+  <si>
+    <t>MF-1</t>
+  </si>
+  <si>
+    <t>магистр. фильтр SL10 1" для ГВС красный ПЛАСТИК корпус с нак гайкой АКВАСТИЛЬ усил (1/8шт)</t>
+  </si>
+  <si>
+    <t>2 122.12 руб.</t>
+  </si>
+  <si>
+    <t>Колбы SLIM LINE пластиковые для ХВС (холодная вода)</t>
+  </si>
+  <si>
+    <t>AKB-100001</t>
+  </si>
+  <si>
+    <t>АБФ-10-12</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для  ХВС SL10 дюймов 1/2" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
+  </si>
+  <si>
+    <t>549.10 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100002</t>
+  </si>
+  <si>
+    <t>АБФ-10-34</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для  ХВС SL10 дюймов 3/4" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
+  </si>
+  <si>
+    <t>567.80 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100003</t>
+  </si>
+  <si>
+    <t>АБФ-10-1</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для  ХВС SL10 дюймов 1" прозрач корпус с резьбой АКВАБРАЙТ (12шт)</t>
+  </si>
+  <si>
+    <t>618.80 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100034</t>
+  </si>
+  <si>
+    <t>АБФ-20/34</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр для ХВС SL20 дюймов АКВАБРАЙТ (6шт)</t>
+  </si>
+  <si>
+    <t>1 789.76 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130006</t>
+  </si>
+  <si>
+    <t>F-01-1/2</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
+  </si>
+  <si>
+    <t>967.12 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>FIO-130007</t>
+  </si>
+  <si>
+    <t>F-01-3/4</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
+  </si>
+  <si>
+    <t>964.04 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>FIO-130008</t>
+  </si>
+  <si>
+    <t>F-01-1</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус накид гайка АКВАСТИЛЬ (1/8шт)</t>
+  </si>
+  <si>
+    <t>990.22 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101950</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10K (резьба 1") с картриджем SC-10W (5мкм)</t>
+  </si>
+  <si>
+    <t>1 251.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101951</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10K (резьба 1/2") с картриджем SC-10W (5мкм)</t>
+  </si>
+  <si>
+    <t>1 218.00 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101952</t>
+  </si>
+  <si>
+    <t>Колба 10" CFC-10K (резьба 3/4") с картриджем SC-10W (5мкм)</t>
+  </si>
+  <si>
+    <t>1 223.00 руб.</t>
+  </si>
+  <si>
+    <t>VER-001622</t>
+  </si>
+  <si>
+    <t>VS-01-1/2</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1/2" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
+  </si>
+  <si>
+    <t>662.20 руб.</t>
+  </si>
+  <si>
+    <t>VER-001623</t>
+  </si>
+  <si>
+    <t>VS-01-3/4</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 3/4" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
+  </si>
+  <si>
+    <t>VER-001624</t>
+  </si>
+  <si>
+    <t>VS-01-1</t>
+  </si>
+  <si>
+    <t>Магистр. фильтр SL10 1" для ХВС с картриджем РР прозрач корпус с резьбой АКВАСТИЛЬ (1/12шт)</t>
+  </si>
+  <si>
+    <t>696.08 руб.</t>
+  </si>
+  <si>
+    <t>WST-100120</t>
+  </si>
+  <si>
+    <t>FMCS12</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр SL10  1/2" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
+  </si>
+  <si>
+    <t>563.72 руб.</t>
+  </si>
+  <si>
+    <t>WST-100121</t>
+  </si>
+  <si>
+    <t>FMCS34</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр SL10  3/4" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
+  </si>
+  <si>
+    <t>581.67 руб.</t>
+  </si>
+  <si>
+    <t>WST-100122</t>
+  </si>
+  <si>
+    <t>FMCS1</t>
+  </si>
+  <si>
+    <t>Магистральный фильтр SL10  1" для  ХВС  прозрач корпус ПЭТ с резьбой АКВАТЭК (12шт)</t>
+  </si>
+  <si>
+    <t>633.74 руб.</t>
+  </si>
+  <si>
+    <t>Колбы для бытовой техники</t>
+  </si>
+  <si>
+    <t>AKB-100020</t>
+  </si>
+  <si>
+    <t>АБФ-СТИРАЛ</t>
+  </si>
+  <si>
+    <t>Фильтр дозатор ПОЛИФОСФАТА (115гр)  для стиральных и посудомоечных машин АКВАБРАЙТ (15шт)</t>
+  </si>
+  <si>
+    <t>340.00 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130022</t>
+  </si>
+  <si>
+    <t>FK-1/2A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">магистральный фильтр SL5 1/2  с многоразовым картриджем PPW АКВАСТИЛЬ </t>
+  </si>
+  <si>
+    <t>468.16 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130023</t>
+  </si>
+  <si>
+    <t>FK-1/2B</t>
+  </si>
+  <si>
+    <t>магистральный фильтр SL5 1/2 с полифосфатом (умягчение) АКВАСТИЛЬ</t>
+  </si>
+  <si>
+    <t>988.68 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130024</t>
+  </si>
+  <si>
+    <t>FK-1/2C</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый МИНИ 1/2  УГЛОВОЙ с полифосфатом (умягчение) АКВАСТИЛЬ (24шт)</t>
+  </si>
+  <si>
+    <t>900.90 руб.</t>
+  </si>
+  <si>
+    <t>FIO-130215</t>
+  </si>
+  <si>
+    <t>FK-3/4A</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый МИНИ 3/4 с многоразовым картриджем АКВАСТИЛЬ (40ш)</t>
+  </si>
+  <si>
+    <t>FIO-130216</t>
+  </si>
+  <si>
+    <t>FK-3/4</t>
+  </si>
+  <si>
+    <t>Фильтр колбовый МИНИ 3/4 с полифосфатом (умягчение) АКВАСТИЛЬ   (24шт)</t>
+  </si>
+  <si>
+    <t>520.52 руб.</t>
+  </si>
+  <si>
+    <t>UNI-101955</t>
+  </si>
+  <si>
+    <t>Колба фильтра для воды 5" CFC-5K (резьба 1") с картриджем NT-5</t>
+  </si>
+  <si>
+    <t>1 148.00 руб.</t>
+  </si>
+  <si>
+    <t>Комплектующие</t>
+  </si>
+  <si>
+    <t>AKB-100025</t>
+  </si>
+  <si>
+    <t>ПФ-250</t>
+  </si>
+  <si>
+    <t>Полифосфат  натрия  АКВАБРАЙТ.   Для  ТЕХ. УМЯГЧЕНИЯ воды пакет 250гр (20шт)</t>
+  </si>
+  <si>
+    <t>292.40 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100026</t>
+  </si>
+  <si>
+    <t>ПФ-700</t>
+  </si>
+  <si>
+    <t>Полифосфат  натрия  АКВАБРАЙТ.   Для  ТЕХ. УМЯГЧЕНИЯ воды  750гр (12шт)</t>
+  </si>
+  <si>
+    <t>805.80 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100030</t>
+  </si>
+  <si>
+    <t>BR-ABF-SS</t>
+  </si>
+  <si>
+    <t>кронштейн для АБФ-НЕРЖ (20шт)</t>
+  </si>
+  <si>
+    <t>335.58 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100041</t>
+  </si>
+  <si>
+    <t>КР-ББ</t>
+  </si>
+  <si>
+    <t>Кронштейн крепления для магистральных фильтров серии ВВ АКВАБРАЙТ (30шт)</t>
+  </si>
+  <si>
+    <t>297.50 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100042</t>
+  </si>
+  <si>
+    <t>SET-4SK- BB</t>
+  </si>
+  <si>
+    <t>Набор для крепления (4 болта и 4 шайбы) к фильтру BB (50шт)</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101021</t>
+  </si>
+  <si>
+    <t>Кольцо резин. для фильтра SlimLine</t>
+  </si>
+  <si>
+    <t>90.20 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101022</t>
+  </si>
+  <si>
+    <t>Кольцо силикон. для фильтра SlimLine</t>
+  </si>
+  <si>
+    <t>66.00 руб.</t>
+  </si>
+  <si>
+    <t>FRG-101023</t>
+  </si>
+  <si>
+    <t>Кольцо резин. для фильтра Big Blue</t>
+  </si>
+  <si>
+    <t>107.80 руб.</t>
+  </si>
+  <si>
+    <t>Кабинетные системы умягчения</t>
+  </si>
+  <si>
+    <t>AKB-100047</t>
+  </si>
+  <si>
+    <t>АБФ-КОМПАКТ</t>
+  </si>
+  <si>
+    <t>СИСТЕМА УМЯГЧЕНИЯ АКВАБРАЙТ до 1 куб.м/час, с ионнообмен смолой PUROLITE С-100 (кабинет)</t>
+  </si>
+  <si>
+    <t>51 030.53 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100048</t>
+  </si>
+  <si>
+    <t>АБФ-СТАНДАРТ</t>
+  </si>
+  <si>
+    <t>СИСТЕМА УМЯГЧЕНИЯ АКВАБРАЙТ до 2 куб.м/час, с ионнообмен смолой PUROLITE С-101 (кабинет)</t>
+  </si>
+  <si>
+    <t>59 319.36 руб.</t>
+  </si>
+  <si>
+    <t>Питьевые системы</t>
+  </si>
+  <si>
+    <t>Краны для питьевых систем</t>
+  </si>
+  <si>
+    <t>FIO-310001</t>
+  </si>
+  <si>
+    <t>K21</t>
+  </si>
+  <si>
+    <t>Кран для питьевой системы высокий АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
+  </si>
+  <si>
+    <t>1 144.22 руб.</t>
+  </si>
+  <si>
+    <t>FIO-310002</t>
+  </si>
+  <si>
+    <t>K07</t>
+  </si>
+  <si>
+    <t>Кран для питьевой системы средний АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
+  </si>
+  <si>
+    <t>711.48 руб.</t>
+  </si>
+  <si>
+    <t>Питьевые системы очистки воды</t>
+  </si>
+  <si>
+    <t>AKB-100004</t>
+  </si>
+  <si>
+    <t>АБФ-ТРИА - СТАНДАРТ</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАБРАЙТ СТАНДАРТ (3шт)</t>
+  </si>
+  <si>
+    <t>2 956.30 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100005</t>
+  </si>
+  <si>
+    <t>АБФ-ТРИА - АНТИЖЕЛЕЗО</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАБРАЙТ АНТИЖЕЛЕЗО (3шт)</t>
+  </si>
+  <si>
+    <t>2 942.70 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100006</t>
+  </si>
+  <si>
+    <t>АБФ-ТРИА - УМЯГЧЕНИЕ</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАБРАЙТ УМЯГЧЕНИЕ (3шт)</t>
+  </si>
+  <si>
+    <t>3 056.60 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100007</t>
+  </si>
+  <si>
+    <t>АБФ-ОСМО-5</t>
+  </si>
+  <si>
+    <t>Питьевая система 5 ступеней обратный осмос АКВАБРАЙТ (1шт)</t>
+  </si>
+  <si>
+    <t>8 925.00 руб.</t>
+  </si>
+  <si>
+    <t>AKB-100008</t>
+  </si>
+  <si>
+    <t>АБФ-ОСМО-6</t>
+  </si>
+  <si>
+    <t>Питьевая система 6 ступеней обратный осмос с минерализатором АКВАБРАЙТ (1шт)</t>
+  </si>
+  <si>
+    <t>9 775.00 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320001</t>
+  </si>
+  <si>
+    <t>F-03B</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ для водопроводной воды</t>
+  </si>
+  <si>
+    <t>3 760.68 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320002</t>
+  </si>
+  <si>
+    <t>F-03A</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
+  </si>
+  <si>
+    <t>3 749.90 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320003</t>
+  </si>
+  <si>
+    <t>F-04A</t>
+  </si>
+  <si>
+    <t>Питьевая система 4 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
+  </si>
+  <si>
+    <t>4 187.26 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320004</t>
+  </si>
+  <si>
+    <t>F-02</t>
+  </si>
+  <si>
+    <t>Питьевая система 2 ступени АКВАСТИЛЬ КЛАССИК</t>
+  </si>
+  <si>
+    <t>3 070.76 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320005</t>
+  </si>
+  <si>
+    <t>F-03D</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК для водопроводной воды</t>
+  </si>
+  <si>
+    <t>4 333.56 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320006</t>
+  </si>
+  <si>
+    <t>F-03C</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
+  </si>
+  <si>
+    <t>4 358.20 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320007</t>
+  </si>
+  <si>
+    <t>F-04C</t>
+  </si>
+  <si>
+    <t>Питьевая система 4 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
+  </si>
+  <si>
+    <t>4 863.32 руб.</t>
+  </si>
+  <si>
+    <t>FIO-320008</t>
+  </si>
+  <si>
+    <t>F-05</t>
+  </si>
+  <si>
+    <t>Питьевая система 5 ступеней обратный осмос АКВАСТИЛЬ (1шт)</t>
+  </si>
+  <si>
+    <t>11 847.22 руб.</t>
+  </si>
+  <si>
+    <t>PND-111080</t>
+  </si>
+  <si>
+    <t>Питьевая система 3 ступени Triplex Стандарт для водопроводной воды (c картриджами) (1/4 шт)</t>
+  </si>
+  <si>
     <t>2 520.00 руб.</t>
   </si>
   <si>
-    <t>UNI-101970</t>
-[...805 lines deleted...]
-  <si>
     <t>VER-000910</t>
   </si>
   <si>
     <t>M04</t>
   </si>
   <si>
     <t>Автоматическая система фильтрации 4 ступени с обратным осмосом (1шт)</t>
   </si>
   <si>
-    <t>29 688.68 руб.</t>
+    <t>29 531.04 руб.</t>
   </si>
   <si>
     <t>VER-001621</t>
   </si>
   <si>
     <t>VS-04</t>
   </si>
   <si>
     <t>Система сверхглубокой очистки воды (1шт)</t>
   </si>
   <si>
-    <t>14 773.12 руб.</t>
+    <t>14 694.68 руб.</t>
   </si>
   <si>
     <t>Комплекты картриджей для питьевых систем</t>
   </si>
   <si>
     <t>AKB-100017</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-1</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Стандарт (ПП-5М, УГА-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>601.80 руб.</t>
   </si>
   <si>
     <t>AKB-100018</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-2</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Умягчение (ПП-5М, С-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>710.60 руб.</t>
   </si>
   <si>
     <t>AKB-100019</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Обезжелез (ПП-5М, УГП-10, ФП-10) (5шт)</t>
   </si>
   <si>
     <t>596.70 руб.</t>
   </si>
   <si>
     <t>FIO-130217</t>
   </si>
   <si>
     <t>HB-3</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени АКВАСТИЛЬ умягчение в картон коробке (10шт)</t>
   </si>
   <si>
-    <t>862.36 руб.</t>
+    <t>857.78 руб.</t>
   </si>
   <si>
     <t>FIO-320014</t>
   </si>
   <si>
     <t>HA-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАСТИЛЬ для водопроводной воды (Стандарт) в картон коробке</t>
   </si>
   <si>
-    <t>834.49 руб.</t>
+    <t>830.06 руб.</t>
   </si>
   <si>
     <t>FRG-101014</t>
   </si>
   <si>
     <t>Комплект №1</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР1 ЭКО для водопроводной воды (ПП+НИТЬ+УГОЛЬ ПРЕСС)</t>
   </si>
   <si>
     <t>417.90 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>FRG-101015</t>
   </si>
   <si>
     <t>Комплект №2</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР2 СТАНДАРТ для водопроводной воды (ПП+УГОЛЬ ПРЕСС+УГОЛЬ ГРАНУЛЫ)</t>
   </si>
@@ -1375,135 +1378,135 @@
   <si>
     <t>752.35 руб.</t>
   </si>
   <si>
     <t>FRG-101020</t>
   </si>
   <si>
     <t>Комплект №7</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР7 питьевой (ПП+СЕРЕБРО+ЗАПАХ)</t>
   </si>
   <si>
     <t>1 125.45 руб.</t>
   </si>
   <si>
     <t>VER-000906</t>
   </si>
   <si>
     <t>K-01</t>
   </si>
   <si>
     <t>Композитный катридж PPC для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>481.50 руб.</t>
+    <t>478.94 руб.</t>
   </si>
   <si>
     <t>VER-000907</t>
   </si>
   <si>
     <t>K-02</t>
   </si>
   <si>
     <t>Угольный катридж СТО для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>444.34 руб.</t>
+    <t>441.98 руб.</t>
   </si>
   <si>
     <t>VER-000908</t>
   </si>
   <si>
     <t>K-03</t>
   </si>
   <si>
     <t>Мембрана обратного осмоса 3013-600G для системы VS-04 (20/1шт)</t>
   </si>
   <si>
-    <t>3 574.84 руб.</t>
+    <t>3 555.86 руб.</t>
   </si>
   <si>
     <t>VER-000909</t>
   </si>
   <si>
     <t>K-04</t>
   </si>
   <si>
     <t>Постфильтр Т33 для системы VS-04 (75/1шт)</t>
   </si>
   <si>
-    <t>315.84 руб.</t>
+    <t>314.16 руб.</t>
   </si>
   <si>
     <t>VER-001718</t>
   </si>
   <si>
     <t>VS04-V5</t>
   </si>
   <si>
     <t>Картридж предварительная очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>966.09 руб.</t>
+    <t>960.96 руб.</t>
   </si>
   <si>
     <t>VER-001719</t>
   </si>
   <si>
     <t>VS04-V2</t>
   </si>
   <si>
     <t>Картридж глубокая очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 257.16 руб.</t>
+    <t>1 250.48 руб.</t>
   </si>
   <si>
     <t>VER-001720</t>
   </si>
   <si>
     <t>VS04-V200G</t>
   </si>
   <si>
     <t>Картридж обратноосмотическая мембрана (12/1шт)</t>
   </si>
   <si>
-    <t>2 625.78 руб.</t>
+    <t>2 611.84 руб.</t>
   </si>
   <si>
     <t>VER-001721</t>
   </si>
   <si>
     <t>VS04-V7</t>
   </si>
   <si>
     <t>Картридж кондиционирование воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 326.83 руб.</t>
+    <t>1 319.78 руб.</t>
   </si>
   <si>
     <t>КАРТРИДЖИ для магистральный фильтров</t>
   </si>
   <si>
     <t>Картриджи SLIM LINE</t>
   </si>
   <si>
     <t>Картриджи SLIM LINE многоразовые</t>
   </si>
   <si>
     <t>AKB-100117</t>
   </si>
   <si>
     <t>А-5</t>
   </si>
   <si>
     <t>Картридж SL5 МНОГОРАЗОВЫЙ 70 микрон АКВАБРАЙТ (100шт)</t>
   </si>
   <si>
     <t>124.64 руб.</t>
   </si>
   <si>
     <t>AKB-100118</t>
   </si>
@@ -1684,63 +1687,63 @@
   <si>
     <t>215.90 руб.</t>
   </si>
   <si>
     <t>AKB-100102</t>
   </si>
   <si>
     <t>УГП-20-Л</t>
   </si>
   <si>
     <t>Картридж SL20 УГОЛЬ ПРЕССОВАННЫЙ карбон блок АКВАБРАЙТ (15шт)</t>
   </si>
   <si>
     <t>321.30 руб.</t>
   </si>
   <si>
     <t>FIO-130223</t>
   </si>
   <si>
     <t>CTO-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>140.89 руб.</t>
+    <t>140.14 руб.</t>
   </si>
   <si>
     <t>FIO-130226</t>
   </si>
   <si>
     <t>UDF-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>148.63 руб.</t>
+    <t>147.84 руб.</t>
   </si>
   <si>
     <t>FRG-101008</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ПРЕССОВАННЫЙ карбон блок ФР (25шт)</t>
   </si>
   <si>
     <t>144.50 руб.</t>
   </si>
   <si>
     <t>FRG-101009</t>
   </si>
   <si>
     <t>Картридж SL10 УГОЛЬ ГРАНУЛИРОВАННЫЙ ФР (25шт)</t>
   </si>
   <si>
     <t>178.50 руб.</t>
   </si>
   <si>
     <t>FRG-101078</t>
   </si>
   <si>
     <t>Картридж SL10 ОТ СЕРОВОДОРОДА  (уголь активированный пилетируемый) ФР (25шт)</t>
   </si>
@@ -1969,51 +1972,51 @@
   <si>
     <t>Картриджи SLIM LINE умягчение</t>
   </si>
   <si>
     <t>AKB-100107</t>
   </si>
   <si>
     <t>С-10</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЯ из ионнообменой смолы АКВАБРАЙТ (25шт)</t>
   </si>
   <si>
     <t>322.58 руб.</t>
   </si>
   <si>
     <t>FIO-130232</t>
   </si>
   <si>
     <t>SM-10A</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЕ ионообменная смола АКВАСТИЛЬ (25шт)</t>
   </si>
   <si>
-    <t>323.58 руб.</t>
+    <t>321.86 руб.</t>
   </si>
   <si>
     <t>FRG-101007</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧАЮЩАЯ НИТЬ 10 мкм ФР (25шт)</t>
   </si>
   <si>
     <t>FRG-101010</t>
   </si>
   <si>
     <t>Картридж SL10 УМЯГЧЕНИЕ (ионообменный) ФР (25шт)</t>
   </si>
   <si>
     <t>304.30 руб.</t>
   </si>
   <si>
     <t>Картриджи BIG BLUE 10&amp;quot;</t>
   </si>
   <si>
     <t>AKB-100084</t>
   </si>
   <si>
     <t>ПП-10 М-10 ББ</t>
   </si>
@@ -7969,588 +7972,588 @@
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1987.30</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824598</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1970.88</f>
+        <f>J11*1960.42</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824599</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1969.34</f>
+        <f>J12*1958.88</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824600</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2003.40</f>
+        <f>J13*1992.76</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824601</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3347.25</f>
+        <f>J14*3329.48</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824602</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3347.25</f>
+        <f>J15*3329.48</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824603</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="G16" s="2">
         <v>4</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3280.68</f>
+        <f>J16*3263.26</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>853415</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G17" s="2">
         <v>1</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*6262.55</f>
+        <f>J17*6229.30</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>853416</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*8748.99</f>
+        <f>J18*8702.54</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>853417</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*9111.28</f>
+        <f>J19*9062.90</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>853418</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*13825.61</f>
+        <f>J20*13752.20</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>853419</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2">
         <v>2</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*7877.35</f>
+        <f>J21*7835.52</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>853420</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>81</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9835.85</f>
+        <f>J22*9783.62</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>853421</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*10989.27</f>
+        <f>J23*10930.92</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>853422</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*15437.31</f>
+        <f>J24*15355.34</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>959563</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D25" s="1">
         <v>98409</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1769.00</f>
+        <f>J25*1851.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959564</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D26" s="1">
         <v>70589</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*2627.00</f>
+        <f>J26*2764.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" outlineLevel="2">
       <c r="A27" s="8" t="s">
         <v>99</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>890517</v>
       </c>
@@ -8580,133 +8583,133 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*1853.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>853411</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G29" s="2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*2845.63</f>
+        <f>J29*2830.52</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>853413</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*2285.17</f>
+        <f>J30*2273.04</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>853423</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>114</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*10052.60</f>
+        <f>J31*9999.22</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>883039</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
         <v>117</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
@@ -8718,98 +8721,98 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2124.50</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>959566</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="1">
         <v>36815</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2520.00</f>
+        <f>J33*2904.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>959567</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D34" s="1">
         <v>43288</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2321.00</f>
+        <f>J34*2732.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="2">
       <c r="A35" s="8" t="s">
         <v>125</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>890518</v>
       </c>
@@ -8839,133 +8842,133 @@
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*2992.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>853412</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G37" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4568.80</f>
+        <f>J37*4544.54</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>853414</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G38" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*4471.26</f>
+        <f>J38*4447.52</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>853424</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="2">
         <v>1</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*12302.16</f>
+        <f>J39*12236.84</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>883040</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
@@ -8977,98 +8980,98 @@
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2868.25</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>959568</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D41" s="1">
         <v>75185</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G41" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*3745.00</f>
+        <f>J41*4531.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>959569</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D42" s="1">
         <v>53211</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>149</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>150</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*3682.00</f>
+        <f>J42*4270.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="2">
       <c r="A43" s="8" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="3">
       <c r="A44" s="9" t="s">
         <v>152</v>
       </c>
       <c r="B44" s="9"/>
@@ -9231,121 +9234,121 @@
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G49" s="2">
         <v>3</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*5920.40</f>
+        <f>J49*5888.96</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>882901</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G50" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*4508.42</f>
+        <f>J50*4484.48</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>882902</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G51" s="2">
         <v>4</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*6262.55</f>
+        <f>J51*6229.30</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" outlineLevel="3">
       <c r="A52" s="9" t="s">
         <v>178</v>
       </c>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>838040</v>
       </c>
@@ -9422,121 +9425,121 @@
       <c r="C55" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*2091.65</f>
+        <f>J55*2080.54</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>824596</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>190</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>192</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2091.65</f>
+        <f>J56*2080.54</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>824597</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2133.45</f>
+        <f>J57*2122.12</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" outlineLevel="3">
       <c r="A58" s="9" t="s">
         <v>197</v>
       </c>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>838014</v>
       </c>
@@ -9683,331 +9686,331 @@
       <c r="C63" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>216</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>217</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*972.28</f>
+        <f>J63*967.12</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>824593</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>223</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*969.19</f>
+        <f>J64*964.04</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>824594</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G65" s="2">
-        <v>2</v>
+      <c r="G65" s="2" t="s">
+        <v>218</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*995.51</f>
+        <f>J65*990.22</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>959560</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D66" s="1">
         <v>85073</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>229</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>230</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*1032.00</f>
+        <f>J66*1251.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>959561</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>231</v>
       </c>
       <c r="D67" s="1">
         <v>53802</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>232</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>233</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*1003.00</f>
+        <f>J67*1218.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>959562</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D68" s="1">
         <v>11866</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*1008.00</f>
+        <f>J68*1223.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>890134</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*665.73</f>
+        <f>J69*662.20</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>890135</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*665.73</f>
+        <f>J70*662.20</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>890136</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>246</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*699.80</f>
+        <f>J71*696.08</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>882127</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>250</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>251</v>
       </c>
       <c r="G72" s="2">
         <v>1</v>
       </c>
       <c r="H72" s="2">
@@ -10154,226 +10157,226 @@
       <c r="C77" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>268</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*470.66</f>
+        <f>J77*468.16</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>824606</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>271</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>272</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*993.96</f>
+        <f>J78*988.68</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>824607</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>275</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>276</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*905.71</f>
+        <f>J79*900.90</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>853425</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>279</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>247</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*699.80</f>
+        <f>J80*696.08</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>853426</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>280</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>282</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>283</v>
       </c>
       <c r="G81" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*523.30</f>
+        <f>J81*520.52</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>959565</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>284</v>
       </c>
       <c r="D82" s="1">
         <v>55051</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>285</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>286</v>
       </c>
       <c r="G82" s="2">
         <v>-1</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*1255.00</f>
+        <f>J82*1148.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" outlineLevel="1">
       <c r="A83" s="7" t="s">
         <v>287</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="7"/>
       <c r="D83" s="7"/>
       <c r="E83" s="7"/>
       <c r="F83" s="7"/>
       <c r="G83" s="7"/>
       <c r="H83" s="7"/>
       <c r="I83" s="7"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>838038</v>
       </c>
@@ -10473,51 +10476,51 @@
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*335.58</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>838054</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>300</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>302</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>303</v>
       </c>
       <c r="G87" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*297.50</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>838055</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D88" s="1" t="s">
@@ -10772,86 +10775,86 @@
       <c r="C97" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>330</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>331</v>
       </c>
       <c r="G97" s="2" t="s">
         <v>223</v>
       </c>
       <c r="H97" s="2">
         <v>0</v>
       </c>
       <c r="I97" s="1">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K97" s="2" t="str">
-        <f>J97*1150.33</f>
+        <f>J97*1144.22</f>
         <v>0</v>
       </c>
       <c r="L97" s="5"/>
     </row>
     <row r="98" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A98" s="1"/>
       <c r="B98" s="1">
         <v>824528</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>332</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>334</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="G98" s="2">
-        <v>3</v>
+      <c r="G98" s="2" t="s">
+        <v>218</v>
       </c>
       <c r="H98" s="2">
         <v>0</v>
       </c>
       <c r="I98" s="1">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K98" s="2" t="str">
-        <f>J98*715.28</f>
+        <f>J98*711.48</f>
         <v>0</v>
       </c>
       <c r="L98" s="5"/>
     </row>
     <row r="99" spans="1:12" outlineLevel="2">
       <c r="A99" s="8" t="s">
         <v>336</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="8"/>
       <c r="D99" s="8"/>
       <c r="E99" s="8"/>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="8"/>
       <c r="I99" s="8"/>
       <c r="J99" s="8"/>
       <c r="K99" s="8"/>
       <c r="L99" s="5"/>
     </row>
     <row r="100" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A100" s="1"/>
       <c r="B100" s="1">
         <v>838017</v>
       </c>
@@ -11033,3627 +11036,3627 @@
       <c r="C105" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>359</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>360</v>
       </c>
       <c r="G105" s="2">
         <v>3</v>
       </c>
       <c r="H105" s="2">
         <v>0</v>
       </c>
       <c r="I105" s="1">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K105" s="2" t="str">
-        <f>J105*3780.75</f>
+        <f>J105*3760.68</f>
         <v>0</v>
       </c>
       <c r="L105" s="5"/>
     </row>
     <row r="106" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A106" s="1"/>
       <c r="B106" s="1">
         <v>824666</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>364</v>
       </c>
       <c r="G106" s="2">
         <v>2</v>
       </c>
       <c r="H106" s="2">
         <v>0</v>
       </c>
       <c r="I106" s="1">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K106" s="2" t="str">
-        <f>J106*3769.92</f>
+        <f>J106*3749.90</f>
         <v>0</v>
       </c>
       <c r="L106" s="5"/>
     </row>
     <row r="107" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A107" s="1"/>
       <c r="B107" s="1">
         <v>824667</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>367</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>368</v>
       </c>
       <c r="G107" s="2">
         <v>2</v>
       </c>
       <c r="H107" s="2">
         <v>0</v>
       </c>
       <c r="I107" s="1">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K107" s="2" t="str">
-        <f>J107*4209.61</f>
+        <f>J107*4187.26</f>
         <v>0</v>
       </c>
       <c r="L107" s="5"/>
     </row>
     <row r="108" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A108" s="1"/>
       <c r="B108" s="1">
         <v>824668</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>371</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>372</v>
       </c>
       <c r="G108" s="2">
         <v>2</v>
       </c>
       <c r="H108" s="2">
         <v>0</v>
       </c>
       <c r="I108" s="1">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K108" s="2" t="str">
-        <f>J108*3087.15</f>
+        <f>J108*3070.76</f>
         <v>0</v>
       </c>
       <c r="L108" s="5"/>
     </row>
     <row r="109" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A109" s="1"/>
       <c r="B109" s="1">
         <v>824669</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>375</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>376</v>
       </c>
       <c r="G109" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H109" s="2">
         <v>0</v>
       </c>
       <c r="I109" s="1">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K109" s="2" t="str">
-        <f>J109*4356.69</f>
+        <f>J109*4333.56</f>
         <v>0</v>
       </c>
       <c r="L109" s="5"/>
     </row>
     <row r="110" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A110" s="1"/>
       <c r="B110" s="1">
         <v>824670</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>379</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>380</v>
       </c>
       <c r="G110" s="2">
         <v>4</v>
       </c>
       <c r="H110" s="2">
         <v>0</v>
       </c>
       <c r="I110" s="1">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K110" s="2" t="str">
-        <f>J110*4381.46</f>
+        <f>J110*4358.20</f>
         <v>0</v>
       </c>
       <c r="L110" s="5"/>
     </row>
     <row r="111" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A111" s="1"/>
       <c r="B111" s="1">
         <v>824671</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>384</v>
       </c>
       <c r="G111" s="2">
         <v>1</v>
       </c>
       <c r="H111" s="2">
         <v>0</v>
       </c>
       <c r="I111" s="1">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K111" s="2" t="str">
-        <f>J111*4889.28</f>
+        <f>J111*4863.32</f>
         <v>0</v>
       </c>
       <c r="L111" s="5"/>
     </row>
     <row r="112" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A112" s="1"/>
       <c r="B112" s="1">
         <v>824672</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G112" s="2">
         <v>0</v>
       </c>
       <c r="H112" s="2">
         <v>0</v>
       </c>
       <c r="I112" s="1">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K112" s="2" t="str">
-        <f>J112*11910.46</f>
+        <f>J112*11847.22</f>
         <v>0</v>
       </c>
       <c r="L112" s="5"/>
     </row>
     <row r="113" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A113" s="1"/>
       <c r="B113" s="1">
         <v>883038</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="2" t="s">
         <v>390</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>121</v>
+        <v>391</v>
       </c>
       <c r="G113" s="2">
         <v>9</v>
       </c>
       <c r="H113" s="2">
         <v>0</v>
       </c>
       <c r="I113" s="1">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K113" s="2" t="str">
         <f>J113*2520.00</f>
         <v>0</v>
       </c>
       <c r="L113" s="5"/>
     </row>
     <row r="114" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A114" s="1"/>
       <c r="B114" s="1">
         <v>884654</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G114" s="2">
         <v>1</v>
       </c>
       <c r="H114" s="2">
         <v>0</v>
       </c>
       <c r="I114" s="1">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K114" s="2" t="str">
-        <f>J114*29688.68</f>
+        <f>J114*29531.04</f>
         <v>0</v>
       </c>
       <c r="L114" s="5"/>
     </row>
     <row r="115" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A115" s="1"/>
       <c r="B115" s="1">
         <v>955748</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G115" s="2">
         <v>1</v>
       </c>
       <c r="H115" s="2">
         <v>0</v>
       </c>
       <c r="I115" s="1">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K115" s="2" t="str">
-        <f>J115*14773.12</f>
+        <f>J115*14694.68</f>
         <v>0</v>
       </c>
       <c r="L115" s="5"/>
     </row>
     <row r="116" spans="1:12" outlineLevel="2">
       <c r="A116" s="8" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="8"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8"/>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="8"/>
       <c r="I116" s="8"/>
       <c r="J116" s="8"/>
       <c r="K116" s="8"/>
       <c r="L116" s="5"/>
     </row>
     <row r="117" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A117" s="1"/>
       <c r="B117" s="1">
         <v>838030</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G117" s="2">
         <v>0</v>
       </c>
       <c r="H117" s="2">
         <v>0</v>
       </c>
       <c r="I117" s="1">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K117" s="2" t="str">
         <f>J117*601.80</f>
         <v>0</v>
       </c>
       <c r="L117" s="5"/>
     </row>
     <row r="118" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A118" s="1"/>
       <c r="B118" s="1">
         <v>838031</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="H118" s="2">
         <v>0</v>
       </c>
       <c r="I118" s="1">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K118" s="2" t="str">
         <f>J118*710.60</f>
         <v>0</v>
       </c>
       <c r="L118" s="5"/>
     </row>
     <row r="119" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A119" s="1"/>
       <c r="B119" s="1">
         <v>838032</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G119" s="2">
         <v>0</v>
       </c>
       <c r="H119" s="2">
         <v>0</v>
       </c>
       <c r="I119" s="1">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K119" s="2" t="str">
         <f>J119*596.70</f>
         <v>0</v>
       </c>
       <c r="L119" s="5"/>
     </row>
     <row r="120" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A120" s="1"/>
       <c r="B120" s="1">
         <v>853427</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G120" s="2">
         <v>0</v>
       </c>
       <c r="H120" s="2">
         <v>0</v>
       </c>
       <c r="I120" s="1">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K120" s="2" t="str">
-        <f>J120*862.36</f>
+        <f>J120*857.78</f>
         <v>0</v>
       </c>
       <c r="L120" s="5"/>
     </row>
     <row r="121" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A121" s="1"/>
       <c r="B121" s="1">
         <v>824678</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G121" s="2">
         <v>0</v>
       </c>
       <c r="H121" s="2">
         <v>0</v>
       </c>
       <c r="I121" s="1">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K121" s="2" t="str">
-        <f>J121*834.49</f>
+        <f>J121*830.06</f>
         <v>0</v>
       </c>
       <c r="L121" s="5"/>
     </row>
     <row r="122" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A122" s="1"/>
       <c r="B122" s="1">
         <v>885299</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H122" s="2">
         <v>0</v>
       </c>
       <c r="I122" s="1">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K122" s="2" t="str">
         <f>J122*417.90</f>
         <v>0</v>
       </c>
       <c r="L122" s="5"/>
     </row>
     <row r="123" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A123" s="1"/>
       <c r="B123" s="1">
         <v>885300</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="H123" s="2">
         <v>0</v>
       </c>
       <c r="I123" s="1">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K123" s="2" t="str">
         <f>J123*512.00</f>
         <v>0</v>
       </c>
       <c r="L123" s="5"/>
     </row>
     <row r="124" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A124" s="1"/>
       <c r="B124" s="1">
         <v>885301</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="H124" s="2">
         <v>0</v>
       </c>
       <c r="I124" s="1">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K124" s="2" t="str">
         <f>J124*539.15</f>
         <v>0</v>
       </c>
       <c r="L124" s="5"/>
     </row>
     <row r="125" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A125" s="1"/>
       <c r="B125" s="1">
         <v>885302</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G125" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H125" s="2">
         <v>0</v>
       </c>
       <c r="I125" s="1">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K125" s="2" t="str">
         <f>J125*638.00</f>
         <v>0</v>
       </c>
       <c r="L125" s="5"/>
     </row>
     <row r="126" spans="1:12" outlineLevel="4">
       <c r="A126" s="1"/>
       <c r="B126" s="1">
         <v>885303</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H126" s="2">
         <v>0</v>
       </c>
       <c r="I126" s="1">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K126" s="2" t="str">
         <f>J126*842.55</f>
         <v>0</v>
       </c>
       <c r="L126" s="5"/>
     </row>
     <row r="127" spans="1:12" outlineLevel="4">
       <c r="A127" s="1"/>
       <c r="B127" s="1">
         <v>885304</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G127" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H127" s="2">
         <v>0</v>
       </c>
       <c r="I127" s="1">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K127" s="2" t="str">
         <f>J127*752.35</f>
         <v>0</v>
       </c>
       <c r="L127" s="5"/>
     </row>
     <row r="128" spans="1:12" outlineLevel="4">
       <c r="A128" s="1"/>
       <c r="B128" s="1">
         <v>885305</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G128" s="2">
         <v>9</v>
       </c>
       <c r="H128" s="2">
         <v>0</v>
       </c>
       <c r="I128" s="1">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K128" s="2" t="str">
         <f>J128*1125.45</f>
         <v>0</v>
       </c>
       <c r="L128" s="5"/>
     </row>
     <row r="129" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A129" s="1"/>
       <c r="B129" s="1">
         <v>954066</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G129" s="2">
         <v>0</v>
       </c>
       <c r="H129" s="2">
         <v>0</v>
       </c>
       <c r="I129" s="1">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K129" s="2" t="str">
-        <f>J129*481.50</f>
+        <f>J129*478.94</f>
         <v>0</v>
       </c>
       <c r="L129" s="5"/>
     </row>
     <row r="130" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A130" s="1"/>
       <c r="B130" s="1">
         <v>954067</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G130" s="2">
         <v>0</v>
       </c>
       <c r="H130" s="2">
         <v>0</v>
       </c>
       <c r="I130" s="1">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K130" s="2" t="str">
-        <f>J130*444.34</f>
+        <f>J130*441.98</f>
         <v>0</v>
       </c>
       <c r="L130" s="5"/>
     </row>
     <row r="131" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A131" s="1"/>
       <c r="B131" s="1">
         <v>954068</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G131" s="2">
         <v>0</v>
       </c>
       <c r="H131" s="2">
         <v>0</v>
       </c>
       <c r="I131" s="1">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K131" s="2" t="str">
-        <f>J131*3574.84</f>
+        <f>J131*3555.86</f>
         <v>0</v>
       </c>
       <c r="L131" s="5"/>
     </row>
     <row r="132" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A132" s="1"/>
       <c r="B132" s="1">
         <v>954069</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G132" s="2">
         <v>0</v>
       </c>
       <c r="H132" s="2">
         <v>0</v>
       </c>
       <c r="I132" s="1">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K132" s="2" t="str">
-        <f>J132*315.84</f>
+        <f>J132*314.16</f>
         <v>0</v>
       </c>
       <c r="L132" s="5"/>
     </row>
     <row r="133" spans="1:12" outlineLevel="4">
       <c r="A133" s="1"/>
       <c r="B133" s="1">
         <v>955811</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G133" s="2">
         <v>0</v>
       </c>
       <c r="H133" s="2">
         <v>0</v>
       </c>
       <c r="I133" s="1">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K133" s="2" t="str">
-        <f>J133*966.09</f>
+        <f>J133*960.96</f>
         <v>0</v>
       </c>
       <c r="L133" s="5"/>
     </row>
     <row r="134" spans="1:12" outlineLevel="4">
       <c r="A134" s="1"/>
       <c r="B134" s="1">
         <v>955812</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G134" s="2">
         <v>0</v>
       </c>
       <c r="H134" s="2">
         <v>0</v>
       </c>
       <c r="I134" s="1">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K134" s="2" t="str">
-        <f>J134*1257.16</f>
+        <f>J134*1250.48</f>
         <v>0</v>
       </c>
       <c r="L134" s="5"/>
     </row>
     <row r="135" spans="1:12" outlineLevel="4">
       <c r="A135" s="1"/>
       <c r="B135" s="1">
         <v>955813</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="G135" s="2">
         <v>0</v>
       </c>
       <c r="H135" s="2">
         <v>0</v>
       </c>
       <c r="I135" s="1">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K135" s="2" t="str">
-        <f>J135*2625.78</f>
+        <f>J135*2611.84</f>
         <v>0</v>
       </c>
       <c r="L135" s="5"/>
     </row>
     <row r="136" spans="1:12" outlineLevel="4">
       <c r="A136" s="1"/>
       <c r="B136" s="1">
         <v>955814</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="G136" s="2">
         <v>0</v>
       </c>
       <c r="H136" s="2">
         <v>0</v>
       </c>
       <c r="I136" s="1">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K136" s="2" t="str">
-        <f>J136*1326.83</f>
+        <f>J136*1319.78</f>
         <v>0</v>
       </c>
       <c r="L136" s="5"/>
     </row>
     <row r="137" spans="1:12" outlineLevel="1">
       <c r="A137" s="7" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="7"/>
       <c r="D137" s="7"/>
       <c r="E137" s="7"/>
       <c r="F137" s="7"/>
       <c r="G137" s="7"/>
       <c r="H137" s="7"/>
       <c r="I137" s="7"/>
       <c r="J137" s="7"/>
       <c r="K137" s="7"/>
       <c r="L137" s="5"/>
     </row>
     <row r="138" spans="1:12" outlineLevel="2">
       <c r="A138" s="8" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="8"/>
       <c r="D138" s="8"/>
       <c r="E138" s="8"/>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
       <c r="H138" s="8"/>
       <c r="I138" s="8"/>
       <c r="J138" s="8"/>
       <c r="K138" s="8"/>
       <c r="L138" s="5"/>
     </row>
     <row r="139" spans="1:12" outlineLevel="3">
       <c r="A139" s="9" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B139" s="9"/>
       <c r="C139" s="9"/>
       <c r="D139" s="9"/>
       <c r="E139" s="9"/>
       <c r="F139" s="9"/>
       <c r="G139" s="9"/>
       <c r="H139" s="9"/>
       <c r="I139" s="9"/>
       <c r="J139" s="9"/>
       <c r="K139" s="9"/>
       <c r="L139" s="5"/>
     </row>
     <row r="140" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A140" s="1"/>
       <c r="B140" s="1">
         <v>838130</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="G140" s="2">
         <v>0</v>
       </c>
       <c r="H140" s="2">
         <v>0</v>
       </c>
       <c r="I140" s="1">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K140" s="2" t="str">
         <f>J140*124.64</f>
         <v>0</v>
       </c>
       <c r="L140" s="5"/>
     </row>
     <row r="141" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A141" s="1"/>
       <c r="B141" s="1">
         <v>838131</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G141" s="2">
         <v>0</v>
       </c>
       <c r="H141" s="2">
         <v>0</v>
       </c>
       <c r="I141" s="1">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K141" s="2" t="str">
         <f>J141*271.66</f>
         <v>0</v>
       </c>
       <c r="L141" s="5"/>
     </row>
     <row r="142" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A142" s="1"/>
       <c r="B142" s="1">
         <v>890173</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D142" s="1"/>
       <c r="E142" s="2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G142" s="2">
         <v>0</v>
       </c>
       <c r="H142" s="2">
         <v>0</v>
       </c>
       <c r="I142" s="1">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K142" s="2" t="str">
         <f>J142*239.75</f>
         <v>0</v>
       </c>
       <c r="L142" s="5"/>
     </row>
     <row r="143" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A143" s="1"/>
       <c r="B143" s="1">
         <v>885634</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="2" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G143" s="2">
         <v>0</v>
       </c>
       <c r="H143" s="2">
         <v>0</v>
       </c>
       <c r="I143" s="1">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K143" s="2" t="str">
         <f>J143*236.25</f>
         <v>0</v>
       </c>
       <c r="L143" s="5"/>
     </row>
     <row r="144" spans="1:12" outlineLevel="3">
       <c r="A144" s="9" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B144" s="9"/>
       <c r="C144" s="9"/>
       <c r="D144" s="9"/>
       <c r="E144" s="9"/>
       <c r="F144" s="9"/>
       <c r="G144" s="9"/>
       <c r="H144" s="9"/>
       <c r="I144" s="9"/>
       <c r="J144" s="9"/>
       <c r="K144" s="9"/>
       <c r="L144" s="5"/>
     </row>
     <row r="145" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A145" s="1"/>
       <c r="B145" s="1">
         <v>838062</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="G145" s="2">
         <v>0</v>
       </c>
       <c r="H145" s="2">
         <v>0</v>
       </c>
       <c r="I145" s="1">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K145" s="2" t="str">
         <f>J145*96.90</f>
         <v>0</v>
       </c>
       <c r="L145" s="5"/>
     </row>
     <row r="146" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A146" s="1"/>
       <c r="B146" s="1">
         <v>838063</v>
       </c>
       <c r="C146" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="F146" s="2" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>502</v>
       </c>
       <c r="G146" s="2">
         <v>0</v>
       </c>
       <c r="H146" s="2">
         <v>0</v>
       </c>
       <c r="I146" s="1">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K146" s="2" t="str">
         <f>J146*96.90</f>
         <v>0</v>
       </c>
       <c r="L146" s="5"/>
     </row>
     <row r="147" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A147" s="1"/>
       <c r="B147" s="1">
         <v>838064</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="G147" s="2">
         <v>0</v>
       </c>
       <c r="H147" s="2">
         <v>0</v>
       </c>
       <c r="I147" s="1">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K147" s="2" t="str">
         <f>J147*96.90</f>
         <v>0</v>
       </c>
       <c r="L147" s="5"/>
     </row>
     <row r="148" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A148" s="1"/>
       <c r="B148" s="1">
         <v>838074</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>307</v>
       </c>
       <c r="G148" s="2">
         <v>0</v>
       </c>
       <c r="H148" s="2">
         <v>0</v>
       </c>
       <c r="I148" s="1">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K148" s="2" t="str">
         <f>J148*0.00</f>
         <v>0</v>
       </c>
       <c r="L148" s="5"/>
     </row>
     <row r="149" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A149" s="1"/>
       <c r="B149" s="1">
         <v>885339</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D149" s="1"/>
       <c r="E149" s="2" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="G149" s="2">
         <v>0</v>
       </c>
       <c r="H149" s="2">
         <v>0</v>
       </c>
       <c r="I149" s="1">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K149" s="2" t="str">
         <f>J149*86.70</f>
         <v>0</v>
       </c>
       <c r="L149" s="5"/>
     </row>
     <row r="150" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A150" s="1"/>
       <c r="B150" s="1">
         <v>885342</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D150" s="1"/>
       <c r="E150" s="2" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G150" s="2">
         <v>-3</v>
       </c>
       <c r="H150" s="2">
         <v>0</v>
       </c>
       <c r="I150" s="1">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K150" s="2" t="str">
         <f>J150*132.77</f>
         <v>0</v>
       </c>
       <c r="L150" s="5"/>
     </row>
     <row r="151" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A151" s="1"/>
       <c r="B151" s="1">
         <v>878127</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H151" s="2">
         <v>0</v>
       </c>
       <c r="I151" s="1">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K151" s="2" t="str">
         <f>J151*102.97</f>
         <v>0</v>
       </c>
       <c r="L151" s="5"/>
     </row>
     <row r="152" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A152" s="1"/>
       <c r="B152" s="1">
         <v>878128</v>
       </c>
       <c r="C152" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="F152" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="D152" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G152" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H152" s="2">
         <v>0</v>
       </c>
-      <c r="I152" s="1" t="s">
-        <v>525</v>
+      <c r="I152" s="1">
+        <v>0</v>
       </c>
       <c r="J152" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K152" s="2" t="str">
         <f>J152*102.97</f>
         <v>0</v>
       </c>
       <c r="L152" s="5"/>
     </row>
     <row r="153" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A153" s="1"/>
       <c r="B153" s="1">
         <v>878129</v>
       </c>
       <c r="C153" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="G153" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H153" s="2">
         <v>0</v>
       </c>
-      <c r="I153" s="1" t="s">
-        <v>525</v>
+      <c r="I153" s="1">
+        <v>0</v>
       </c>
       <c r="J153" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K153" s="2" t="str">
         <f>J153*102.97</f>
         <v>0</v>
       </c>
       <c r="L153" s="5"/>
     </row>
     <row r="154" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A154" s="1"/>
       <c r="B154" s="1">
         <v>878130</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H154" s="2">
         <v>0</v>
       </c>
-      <c r="I154" s="1" t="s">
-        <v>424</v>
+      <c r="I154" s="1">
+        <v>0</v>
       </c>
       <c r="J154" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K154" s="2" t="str">
         <f>J154*102.97</f>
         <v>0</v>
       </c>
       <c r="L154" s="5"/>
     </row>
     <row r="155" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A155" s="1"/>
       <c r="B155" s="1">
         <v>878131</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H155" s="2">
         <v>0</v>
       </c>
       <c r="I155" s="1">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K155" s="2" t="str">
         <f>J155*102.97</f>
         <v>0</v>
       </c>
       <c r="L155" s="5"/>
     </row>
     <row r="156" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A156" s="1"/>
       <c r="B156" s="1">
         <v>885358</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="G156" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H156" s="2">
         <v>0</v>
       </c>
       <c r="I156" s="1">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K156" s="2" t="str">
         <f>J156*117.49</f>
         <v>0</v>
       </c>
       <c r="L156" s="5"/>
     </row>
     <row r="157" spans="1:12" outlineLevel="3">
       <c r="A157" s="9" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B157" s="9"/>
       <c r="C157" s="9"/>
       <c r="D157" s="9"/>
       <c r="E157" s="9"/>
       <c r="F157" s="9"/>
       <c r="G157" s="9"/>
       <c r="H157" s="9"/>
       <c r="I157" s="9"/>
       <c r="J157" s="9"/>
       <c r="K157" s="9"/>
       <c r="L157" s="5"/>
     </row>
     <row r="158" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A158" s="1"/>
       <c r="B158" s="1">
         <v>838113</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G158" s="2">
         <v>0</v>
       </c>
       <c r="H158" s="2">
         <v>0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K158" s="2" t="str">
         <f>J158*195.50</f>
         <v>0</v>
       </c>
       <c r="L158" s="5"/>
     </row>
     <row r="159" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A159" s="1"/>
       <c r="B159" s="1">
         <v>838114</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="G159" s="2">
         <v>0</v>
       </c>
       <c r="H159" s="2">
         <v>0</v>
       </c>
       <c r="I159" s="1">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K159" s="2" t="str">
         <f>J159*215.90</f>
         <v>0</v>
       </c>
       <c r="L159" s="5"/>
     </row>
     <row r="160" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A160" s="1"/>
       <c r="B160" s="1">
         <v>838115</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="G160" s="2">
         <v>0</v>
       </c>
       <c r="H160" s="2">
         <v>0</v>
       </c>
       <c r="I160" s="1">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K160" s="2" t="str">
         <f>J160*321.30</f>
         <v>0</v>
       </c>
       <c r="L160" s="5"/>
     </row>
     <row r="161" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A161" s="1"/>
       <c r="B161" s="1">
         <v>883583</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="G161" s="2" t="s">
         <v>218</v>
       </c>
       <c r="H161" s="2">
         <v>0</v>
       </c>
       <c r="I161" s="1">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K161" s="2" t="str">
-        <f>J161*140.89</f>
+        <f>J161*140.14</f>
         <v>0</v>
       </c>
       <c r="L161" s="5"/>
     </row>
     <row r="162" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A162" s="1"/>
       <c r="B162" s="1">
         <v>883584</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H162" s="2">
         <v>0</v>
       </c>
       <c r="I162" s="1">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K162" s="2" t="str">
-        <f>J162*148.63</f>
+        <f>J162*147.84</f>
         <v>0</v>
       </c>
       <c r="L162" s="5"/>
     </row>
     <row r="163" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A163" s="1"/>
       <c r="B163" s="1">
         <v>885345</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="G163" s="2">
         <v>0</v>
       </c>
       <c r="H163" s="2">
         <v>0</v>
       </c>
       <c r="I163" s="1">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K163" s="2" t="str">
         <f>J163*144.50</f>
         <v>0</v>
       </c>
       <c r="L163" s="5"/>
     </row>
     <row r="164" spans="1:12" outlineLevel="5">
       <c r="A164" s="1"/>
       <c r="B164" s="1">
         <v>885346</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D164" s="1"/>
       <c r="E164" s="2" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="G164" s="2">
         <v>3</v>
       </c>
       <c r="H164" s="2">
         <v>0</v>
       </c>
       <c r="I164" s="1">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K164" s="2" t="str">
         <f>J164*178.50</f>
         <v>0</v>
       </c>
       <c r="L164" s="5"/>
     </row>
     <row r="165" spans="1:12" outlineLevel="5">
       <c r="A165" s="1"/>
       <c r="B165" s="1">
         <v>885647</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D165" s="1"/>
       <c r="E165" s="2" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G165" s="2">
         <v>0</v>
       </c>
       <c r="H165" s="2">
         <v>0</v>
       </c>
       <c r="I165" s="1">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K165" s="2" t="str">
         <f>J165*370.60</f>
         <v>0</v>
       </c>
       <c r="L165" s="5"/>
     </row>
     <row r="166" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A166" s="1"/>
       <c r="B166" s="1">
         <v>885648</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D166" s="1"/>
       <c r="E166" s="2" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="G166" s="2">
         <v>0</v>
       </c>
       <c r="H166" s="2">
         <v>0</v>
       </c>
       <c r="I166" s="1">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K166" s="2" t="str">
         <f>J166*448.80</f>
         <v>0</v>
       </c>
       <c r="L166" s="5"/>
     </row>
     <row r="167" spans="1:12" outlineLevel="3">
       <c r="A167" s="9" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="B167" s="9"/>
       <c r="C167" s="9"/>
       <c r="D167" s="9"/>
       <c r="E167" s="9"/>
       <c r="F167" s="9"/>
       <c r="G167" s="9"/>
       <c r="H167" s="9"/>
       <c r="I167" s="9"/>
       <c r="J167" s="9"/>
       <c r="K167" s="9"/>
       <c r="L167" s="5"/>
     </row>
     <row r="168" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A168" s="1"/>
       <c r="B168" s="1">
         <v>838076</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="G168" s="2">
         <v>0</v>
       </c>
       <c r="H168" s="2">
         <v>0</v>
       </c>
       <c r="I168" s="1">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K168" s="2" t="str">
         <f>J168*76.50</f>
         <v>0</v>
       </c>
       <c r="L168" s="5"/>
     </row>
     <row r="169" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A169" s="1"/>
       <c r="B169" s="1">
         <v>838084</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G169" s="2">
         <v>0</v>
       </c>
       <c r="H169" s="2">
         <v>0</v>
       </c>
       <c r="I169" s="1">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K169" s="2" t="str">
         <f>J169*54.59</f>
         <v>0</v>
       </c>
       <c r="L169" s="5"/>
     </row>
     <row r="170" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A170" s="1"/>
       <c r="B170" s="1">
         <v>838085</v>
       </c>
       <c r="C170" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="F170" s="2" t="s">
         <v>581</v>
-      </c>
-[...7 lines deleted...]
-        <v>580</v>
       </c>
       <c r="G170" s="2">
         <v>0</v>
       </c>
       <c r="H170" s="2">
         <v>0</v>
       </c>
       <c r="I170" s="1">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K170" s="2" t="str">
         <f>J170*54.59</f>
         <v>0</v>
       </c>
       <c r="L170" s="5"/>
     </row>
     <row r="171" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A171" s="1"/>
       <c r="B171" s="1">
         <v>838086</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G171" s="2">
         <v>0</v>
       </c>
       <c r="H171" s="2">
         <v>0</v>
       </c>
       <c r="I171" s="1">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K171" s="2" t="str">
         <f>J171*54.59</f>
         <v>0</v>
       </c>
       <c r="L171" s="5"/>
     </row>
     <row r="172" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A172" s="1"/>
       <c r="B172" s="1">
         <v>838087</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G172" s="2">
         <v>0</v>
       </c>
       <c r="H172" s="2">
         <v>0</v>
       </c>
       <c r="I172" s="1">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K172" s="2" t="str">
         <f>J172*54.59</f>
         <v>0</v>
       </c>
       <c r="L172" s="5"/>
     </row>
     <row r="173" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A173" s="1"/>
       <c r="B173" s="1">
         <v>838088</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H173" s="2">
         <v>0</v>
       </c>
       <c r="I173" s="1">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K173" s="2" t="str">
         <f>J173*54.59</f>
         <v>0</v>
       </c>
       <c r="L173" s="5"/>
     </row>
     <row r="174" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A174" s="1"/>
       <c r="B174" s="1">
         <v>838094</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="G174" s="2">
         <v>0</v>
       </c>
       <c r="H174" s="2">
         <v>0</v>
       </c>
       <c r="I174" s="1">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K174" s="2" t="str">
         <f>J174*58.38</f>
         <v>0</v>
       </c>
       <c r="L174" s="5"/>
     </row>
     <row r="175" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A175" s="1"/>
       <c r="B175" s="1">
         <v>838102</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="G175" s="2">
         <v>0</v>
       </c>
       <c r="H175" s="2">
         <v>0</v>
       </c>
       <c r="I175" s="1">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K175" s="2" t="str">
         <f>J175*107.66</f>
         <v>0</v>
       </c>
       <c r="L175" s="5"/>
     </row>
     <row r="176" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A176" s="1"/>
       <c r="B176" s="1">
         <v>885338</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D176" s="1"/>
       <c r="E176" s="2" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G176" s="2">
         <v>0</v>
       </c>
       <c r="H176" s="2">
         <v>0</v>
       </c>
       <c r="I176" s="1">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K176" s="2" t="str">
         <f>J176*95.88</f>
         <v>0</v>
       </c>
       <c r="L176" s="5"/>
     </row>
     <row r="177" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A177" s="1"/>
       <c r="B177" s="1">
         <v>878122</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H177" s="2">
         <v>0</v>
       </c>
       <c r="I177" s="1">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K177" s="2" t="str">
         <f>J177*50.54</f>
         <v>0</v>
       </c>
       <c r="L177" s="5"/>
     </row>
     <row r="178" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A178" s="1"/>
       <c r="B178" s="1">
         <v>878123</v>
       </c>
       <c r="C178" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="F178" s="2" t="s">
         <v>608</v>
       </c>
-      <c r="D178" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G178" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H178" s="2">
         <v>0</v>
       </c>
-      <c r="I178" s="1" t="s">
-        <v>525</v>
+      <c r="I178" s="1">
+        <v>0</v>
       </c>
       <c r="J178" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K178" s="2" t="str">
         <f>J178*50.54</f>
         <v>0</v>
       </c>
       <c r="L178" s="5"/>
     </row>
     <row r="179" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A179" s="1"/>
       <c r="B179" s="1">
         <v>878124</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H179" s="2">
         <v>0</v>
       </c>
-      <c r="I179" s="1" t="s">
-        <v>525</v>
+      <c r="I179" s="1">
+        <v>0</v>
       </c>
       <c r="J179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K179" s="2" t="str">
         <f>J179*50.54</f>
         <v>0</v>
       </c>
       <c r="L179" s="5"/>
     </row>
     <row r="180" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A180" s="1"/>
       <c r="B180" s="1">
         <v>878125</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H180" s="2">
         <v>0</v>
       </c>
-      <c r="I180" s="1" t="s">
-        <v>424</v>
+      <c r="I180" s="1">
+        <v>0</v>
       </c>
       <c r="J180" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K180" s="2" t="str">
         <f>J180*50.54</f>
         <v>0</v>
       </c>
       <c r="L180" s="5"/>
     </row>
     <row r="181" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A181" s="1"/>
       <c r="B181" s="1">
         <v>878126</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H181" s="2">
         <v>0</v>
       </c>
       <c r="I181" s="1">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K181" s="2" t="str">
         <f>J181*50.54</f>
         <v>0</v>
       </c>
       <c r="L181" s="5"/>
     </row>
     <row r="182" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A182" s="1"/>
       <c r="B182" s="1">
         <v>885355</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H182" s="2">
         <v>0</v>
       </c>
       <c r="I182" s="1">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K182" s="2" t="str">
         <f>J182*55.73</f>
         <v>0</v>
       </c>
       <c r="L182" s="5"/>
     </row>
     <row r="183" spans="1:12" outlineLevel="3">
       <c r="A183" s="9" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B183" s="9"/>
       <c r="C183" s="9"/>
       <c r="D183" s="9"/>
       <c r="E183" s="9"/>
       <c r="F183" s="9"/>
       <c r="G183" s="9"/>
       <c r="H183" s="9"/>
       <c r="I183" s="9"/>
       <c r="J183" s="9"/>
       <c r="K183" s="9"/>
       <c r="L183" s="5"/>
     </row>
     <row r="184" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A184" s="1"/>
       <c r="B184" s="1">
         <v>838123</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="G184" s="2">
         <v>0</v>
       </c>
       <c r="H184" s="2">
         <v>0</v>
       </c>
       <c r="I184" s="1">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K184" s="2" t="str">
         <f>J184*217.60</f>
         <v>0</v>
       </c>
       <c r="L184" s="5"/>
     </row>
     <row r="185" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A185" s="1"/>
       <c r="B185" s="1">
         <v>838126</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="G185" s="2">
         <v>0</v>
       </c>
       <c r="H185" s="2">
         <v>0</v>
       </c>
       <c r="I185" s="1">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K185" s="2" t="str">
         <f>J185*430.54</f>
         <v>0</v>
       </c>
       <c r="L185" s="5"/>
     </row>
     <row r="186" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A186" s="1"/>
       <c r="B186" s="1">
         <v>885343</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D186" s="1"/>
       <c r="E186" s="2" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G186" s="2">
         <v>0</v>
       </c>
       <c r="H186" s="2">
         <v>0</v>
       </c>
       <c r="I186" s="1">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K186" s="2" t="str">
         <f>J186*479.40</f>
         <v>0</v>
       </c>
       <c r="L186" s="5"/>
     </row>
     <row r="187" spans="1:12" outlineLevel="5">
       <c r="A187" s="1"/>
       <c r="B187" s="1">
         <v>885348</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D187" s="1"/>
       <c r="E187" s="2" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="G187" s="2">
         <v>0</v>
       </c>
       <c r="H187" s="2">
         <v>0</v>
       </c>
       <c r="I187" s="1">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K187" s="2" t="str">
         <f>J187*178.50</f>
         <v>0</v>
       </c>
       <c r="L187" s="5"/>
     </row>
     <row r="188" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A188" s="1"/>
       <c r="B188" s="1">
         <v>890137</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="H188" s="2">
         <v>0</v>
       </c>
       <c r="I188" s="1">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K188" s="2" t="str">
         <f>J188*500.92</f>
         <v>0</v>
       </c>
       <c r="L188" s="5"/>
     </row>
     <row r="189" spans="1:12" outlineLevel="3">
       <c r="A189" s="9" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B189" s="9"/>
       <c r="C189" s="9"/>
       <c r="D189" s="9"/>
       <c r="E189" s="9"/>
       <c r="F189" s="9"/>
       <c r="G189" s="9"/>
       <c r="H189" s="9"/>
       <c r="I189" s="9"/>
       <c r="J189" s="9"/>
       <c r="K189" s="9"/>
       <c r="L189" s="5"/>
     </row>
     <row r="190" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A190" s="1"/>
       <c r="B190" s="1">
         <v>838120</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>647</v>
+      </c>
+      <c r="G190" s="2">
+        <v>2</v>
       </c>
       <c r="H190" s="2">
         <v>0</v>
       </c>
       <c r="I190" s="1">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K190" s="2" t="str">
         <f>J190*322.58</f>
         <v>0</v>
       </c>
       <c r="L190" s="5"/>
     </row>
     <row r="191" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A191" s="1"/>
       <c r="B191" s="1">
         <v>883585</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H191" s="2">
         <v>0</v>
       </c>
       <c r="I191" s="1">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K191" s="2" t="str">
-        <f>J191*323.58</f>
+        <f>J191*321.86</f>
         <v>0</v>
       </c>
       <c r="L191" s="5"/>
     </row>
     <row r="192" spans="1:12" outlineLevel="5">
       <c r="A192" s="1"/>
       <c r="B192" s="1">
         <v>885344</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="D192" s="1"/>
       <c r="E192" s="2" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G192" s="2">
         <v>0</v>
       </c>
       <c r="H192" s="2">
         <v>0</v>
       </c>
       <c r="I192" s="1">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K192" s="2" t="str">
         <f>J192*479.40</f>
         <v>0</v>
       </c>
       <c r="L192" s="5"/>
     </row>
     <row r="193" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A193" s="1"/>
       <c r="B193" s="1">
         <v>885347</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D193" s="1"/>
       <c r="E193" s="2" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H193" s="2">
         <v>0</v>
       </c>
       <c r="I193" s="1">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K193" s="2" t="str">
         <f>J193*304.30</f>
         <v>0</v>
       </c>
       <c r="L193" s="5"/>
     </row>
     <row r="194" spans="1:12" outlineLevel="2">
       <c r="A194" s="8" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B194" s="8"/>
       <c r="C194" s="8"/>
       <c r="D194" s="8"/>
       <c r="E194" s="8"/>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="8"/>
       <c r="I194" s="8"/>
       <c r="J194" s="8"/>
       <c r="K194" s="8"/>
       <c r="L194" s="5"/>
     </row>
     <row r="195" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A195" s="1"/>
       <c r="B195" s="1">
         <v>838097</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="G195" s="2">
         <v>0</v>
       </c>
       <c r="H195" s="2">
         <v>0</v>
       </c>
       <c r="I195" s="1">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K195" s="2" t="str">
         <f>J195*230.57</f>
         <v>0</v>
       </c>
       <c r="L195" s="5"/>
     </row>
     <row r="196" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A196" s="1"/>
       <c r="B196" s="1">
         <v>838116</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="G196" s="2">
         <v>0</v>
       </c>
       <c r="H196" s="2">
         <v>0</v>
       </c>
       <c r="I196" s="1">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K196" s="2" t="str">
         <f>J196*523.60</f>
         <v>0</v>
       </c>
       <c r="L196" s="5"/>
     </row>
     <row r="197" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A197" s="1"/>
       <c r="B197" s="1">
         <v>838118</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="G197" s="2">
         <v>0</v>
       </c>
       <c r="H197" s="2">
         <v>0</v>
       </c>
       <c r="I197" s="1">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K197" s="2" t="str">
         <f>J197*683.40</f>
         <v>0</v>
       </c>
       <c r="L197" s="5"/>
     </row>
     <row r="198" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A198" s="1"/>
       <c r="B198" s="1">
         <v>838121</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="G198" s="2">
         <v>0</v>
       </c>
       <c r="H198" s="2">
         <v>0</v>
       </c>
       <c r="I198" s="1">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K198" s="2" t="str">
         <f>J198*972.40</f>
         <v>0</v>
       </c>
       <c r="L198" s="5"/>
     </row>
     <row r="199" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A199" s="1"/>
       <c r="B199" s="1">
         <v>838124</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="G199" s="2">
         <v>0</v>
       </c>
       <c r="H199" s="2">
         <v>0</v>
       </c>
       <c r="I199" s="1">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K199" s="2" t="str">
         <f>J199*666.54</f>
         <v>0</v>
       </c>
       <c r="L199" s="5"/>
     </row>
     <row r="200" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A200" s="1"/>
       <c r="B200" s="1">
         <v>838127</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G200" s="2">
         <v>0</v>
       </c>
       <c r="H200" s="2">
         <v>0</v>
       </c>
       <c r="I200" s="1">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K200" s="2" t="str">
         <f>J200*1561.88</f>
         <v>0</v>
       </c>
       <c r="L200" s="5"/>
     </row>
     <row r="201" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A201" s="1"/>
       <c r="B201" s="1">
         <v>885340</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D201" s="1"/>
       <c r="E201" s="2" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="G201" s="2">
         <v>0</v>
       </c>
       <c r="H201" s="2">
         <v>0</v>
       </c>
       <c r="I201" s="1">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K201" s="2" t="str">
         <f>J201*323.00</f>
         <v>0</v>
       </c>
       <c r="L201" s="5"/>
     </row>
     <row r="202" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A202" s="1"/>
       <c r="B202" s="1">
         <v>878132</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G202" s="2">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="H202" s="2">
         <v>0</v>
       </c>
       <c r="I202" s="1">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K202" s="2" t="str">
         <f>J202*397.99</f>
         <v>0</v>
       </c>
       <c r="L202" s="5"/>
     </row>
     <row r="203" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A203" s="1"/>
       <c r="B203" s="1">
         <v>885356</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>692</v>
+      </c>
+      <c r="G203" s="2">
+        <v>4</v>
       </c>
       <c r="H203" s="2">
         <v>0</v>
       </c>
       <c r="I203" s="1">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K203" s="2" t="str">
         <f>J203*201.25</f>
         <v>0</v>
       </c>
       <c r="L203" s="5"/>
     </row>
     <row r="204" spans="1:12" outlineLevel="2">
       <c r="A204" s="8" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="B204" s="8"/>
       <c r="C204" s="8"/>
       <c r="D204" s="8"/>
       <c r="E204" s="8"/>
       <c r="F204" s="8"/>
       <c r="G204" s="8"/>
       <c r="H204" s="8"/>
       <c r="I204" s="8"/>
       <c r="J204" s="8"/>
       <c r="K204" s="8"/>
       <c r="L204" s="5"/>
     </row>
     <row r="205" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A205" s="1"/>
       <c r="B205" s="1">
         <v>838100</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="G205" s="2">
         <v>0</v>
       </c>
       <c r="H205" s="2">
         <v>0</v>
       </c>
       <c r="I205" s="1">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K205" s="2" t="str">
         <f>J205*435.83</f>
         <v>0</v>
       </c>
       <c r="L205" s="5"/>
     </row>
     <row r="206" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A206" s="1"/>
       <c r="B206" s="1">
         <v>838117</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="G206" s="2">
         <v>0</v>
       </c>
       <c r="H206" s="2">
         <v>0</v>
       </c>
       <c r="I206" s="1">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K206" s="2" t="str">
         <f>J206*967.30</f>
         <v>0</v>
       </c>
       <c r="L206" s="5"/>
     </row>
     <row r="207" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A207" s="1"/>
       <c r="B207" s="1">
         <v>838119</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="G207" s="2">
         <v>0</v>
       </c>
       <c r="H207" s="2">
         <v>0</v>
       </c>
       <c r="I207" s="1">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K207" s="2" t="str">
         <f>J207*1266.50</f>
         <v>0</v>
       </c>
       <c r="L207" s="5"/>
     </row>
     <row r="208" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A208" s="1"/>
       <c r="B208" s="1">
         <v>838122</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="G208" s="2">
         <v>1</v>
       </c>
       <c r="H208" s="2">
         <v>0</v>
       </c>
       <c r="I208" s="1">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K208" s="2" t="str">
         <f>J208*1944.80</f>
         <v>0</v>
       </c>
       <c r="L208" s="5"/>
     </row>
     <row r="209" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A209" s="1"/>
       <c r="B209" s="1">
         <v>838125</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="G209" s="2">
         <v>0</v>
       </c>
       <c r="H209" s="2">
         <v>0</v>
       </c>
       <c r="I209" s="1">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K209" s="2" t="str">
         <f>J209*1318.93</f>
         <v>0</v>
       </c>
       <c r="L209" s="5"/>
     </row>
     <row r="210" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A210" s="1"/>
       <c r="B210" s="1">
         <v>838128</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G210" s="2">
         <v>-1</v>
       </c>
       <c r="H210" s="2">
         <v>0</v>
       </c>
       <c r="I210" s="1">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K210" s="2" t="str">
         <f>J210*3387.93</f>
         <v>0</v>
       </c>
       <c r="L210" s="5"/>
     </row>
     <row r="211" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A211" s="1"/>
       <c r="B211" s="1">
         <v>885341</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="2" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="G211" s="2">
         <v>0</v>
       </c>
       <c r="H211" s="2">
         <v>0</v>
       </c>
       <c r="I211" s="1">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K211" s="2" t="str">
         <f>J211*646.00</f>
         <v>0</v>
       </c>
       <c r="L211" s="5"/>
     </row>
     <row r="212" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A212" s="1"/>
       <c r="B212" s="1">
         <v>878133</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H212" s="2">
         <v>0</v>
       </c>
       <c r="I212" s="1">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K212" s="2" t="str">
         <f>J212*839.58</f>
         <v>0</v>
       </c>
       <c r="L212" s="5"/>
     </row>
     <row r="213" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A213" s="1"/>
       <c r="B213" s="1">
         <v>885357</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H213" s="2">
         <v>0</v>
       </c>
       <c r="I213" s="1">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K213" s="2" t="str">
         <f>J213*422.55</f>
         <v>0</v>
       </c>
       <c r="L213" s="5"/>
     </row>
     <row r="214" spans="1:12" outlineLevel="1">
       <c r="A214" s="7" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="7"/>
       <c r="D214" s="7"/>
       <c r="E214" s="7"/>
       <c r="F214" s="7"/>
       <c r="G214" s="7"/>
       <c r="H214" s="7"/>
       <c r="I214" s="7"/>
       <c r="J214" s="7"/>
       <c r="K214" s="7"/>
       <c r="L214" s="5"/>
     </row>
     <row r="215" spans="1:12" customHeight="1" ht="105" outlineLevel="3">
       <c r="A215" s="1"/>
       <c r="B215" s="1">
         <v>890163</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D215" s="1"/>
       <c r="E215" s="2" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="G215" s="2">
-        <v>-55</v>
+        <v>2</v>
       </c>
       <c r="H215" s="2">
         <v>0</v>
       </c>
       <c r="I215" s="1">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K215" s="2" t="str">
         <f>J215*1050.00</f>
         <v>0</v>
       </c>
       <c r="L215" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A83:K83"/>
     <mergeCell ref="A92:K92"/>
     <mergeCell ref="A95:K95"/>