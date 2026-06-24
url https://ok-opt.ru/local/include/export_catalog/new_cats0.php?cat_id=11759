--- v0 (2026-04-20)
+++ v1 (2026-06-24)
@@ -1361,51 +1361,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2942.70</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>838019</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*3056.60</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838020</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -1466,121 +1466,121 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*9775.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824665</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3589.74</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824666</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*3579.45</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824667</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3996.93</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824668</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">