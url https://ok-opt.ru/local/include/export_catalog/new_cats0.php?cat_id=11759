--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -130,168 +130,168 @@
   <si>
     <t>8 925.00 руб.</t>
   </si>
   <si>
     <t>AKB-100008</t>
   </si>
   <si>
     <t>АБФ-ОСМО-6</t>
   </si>
   <si>
     <t>Питьевая система 6 ступеней обратный осмос с минерализатором АКВАБРАЙТ (1шт)</t>
   </si>
   <si>
     <t>9 775.00 руб.</t>
   </si>
   <si>
     <t>FIO-320001</t>
   </si>
   <si>
     <t>F-03B</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ для водопроводной воды</t>
   </si>
   <si>
-    <t>3 589.74 руб.</t>
+    <t>3 686.95 руб.</t>
   </si>
   <si>
     <t>FIO-320002</t>
   </si>
   <si>
     <t>F-03A</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>3 579.45 руб.</t>
+    <t>3 676.39 руб.</t>
   </si>
   <si>
     <t>FIO-320003</t>
   </si>
   <si>
     <t>F-04A</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>3 996.93 руб.</t>
+    <t>4 105.17 руб.</t>
   </si>
   <si>
     <t>FIO-320004</t>
   </si>
   <si>
     <t>F-02</t>
   </si>
   <si>
     <t>Питьевая система 2 ступени АКВАСТИЛЬ КЛАССИК</t>
   </si>
   <si>
-    <t>2 931.18 руб.</t>
+    <t>3 010.56 руб.</t>
   </si>
   <si>
     <t>FIO-320005</t>
   </si>
   <si>
     <t>F-03D</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК для водопроводной воды</t>
   </si>
   <si>
-    <t>4 136.58 руб.</t>
+    <t>4 248.60 руб.</t>
   </si>
   <si>
     <t>FIO-320006</t>
   </si>
   <si>
     <t>F-03C</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 160.10 руб.</t>
+    <t>4 272.76 руб.</t>
   </si>
   <si>
     <t>FIO-320007</t>
   </si>
   <si>
     <t>F-04C</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 642.26 руб.</t>
+    <t>4 767.98 руб.</t>
   </si>
   <si>
     <t>FIO-320008</t>
   </si>
   <si>
     <t>F-05</t>
   </si>
   <si>
     <t>Питьевая система 5 ступеней обратный осмос АКВАСТИЛЬ (1шт)</t>
   </si>
   <si>
-    <t>11 308.71 руб.</t>
+    <t>11 614.96 руб.</t>
   </si>
   <si>
     <t>PND-111080</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени Triplex Стандарт для водопроводной воды (c картриджами) (1/4 шт)</t>
   </si>
   <si>
     <t>2 520.00 руб.</t>
   </si>
   <si>
     <t>VER-000910</t>
   </si>
   <si>
     <t>M04</t>
   </si>
   <si>
     <t>Автоматическая система фильтрации 4 ступени с обратным осмосом (1шт)</t>
   </si>
   <si>
-    <t>28 188.72 руб.</t>
+    <t>28 952.11 руб.</t>
   </si>
   <si>
     <t>VER-001621</t>
   </si>
   <si>
     <t>VS-04</t>
   </si>
   <si>
     <t>Система сверхглубокой очистки воды (1шт)</t>
   </si>
   <si>
-    <t>14 026.74 руб.</t>
+    <t>14 406.60 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1466,308 +1466,308 @@
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*9775.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>824665</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*3589.74</f>
+        <f>J10*3686.95</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>824666</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*3579.45</f>
+        <f>J11*3676.39</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>824667</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>2</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3996.93</f>
+        <f>J12*4105.17</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824668</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2931.18</f>
+        <f>J13*3010.56</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824669</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*4136.58</f>
+        <f>J14*4248.60</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824670</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>4</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4160.10</f>
+        <f>J15*4272.76</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824671</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*4642.26</f>
+        <f>J16*4767.98</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824672</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*11308.71</f>
+        <f>J17*11614.96</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>883038</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>9</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
@@ -1791,86 +1791,86 @@
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*28188.72</f>
+        <f>J19*28952.11</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>955748</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*14026.74</f>
+        <f>J20*14406.60</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>