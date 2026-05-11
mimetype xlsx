--- v0 (2026-03-19)
+++ v1 (2026-05-11)
@@ -1,40 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -952,51 +953,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789444_60da_11eb_822e_003048fd731b_4b22d4c9_a59e_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789446_60da_11eb_822e_003048fd731b_4b22d4cc_a59e_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789448_60da_11eb_822e_003048fd731b_4b22d4cf_a59e_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378944a_60da_11eb_822e_003048fd731b_4b22d4d2_a59e_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378944c_60da_11eb_822e_003048fd731b_4b22d4d5_a59e_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378944e_60da_11eb_822e_003048fd731b_4b22d4d8_a59e_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a04_60da_11eb_822e_003048fd731b_4b22d4db_a59e_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a06_60da_11eb_822e_003048fd731b_4b22d4de_a59e_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a08_60da_11eb_822e_003048fd731b_4b22d4e1_a59e_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a0a_60da_11eb_822e_003048fd731b_4b22d4e4_a59e_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a0c_60da_11eb_822e_003048fd731b_4b22d4e7_a59e_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a0e_60da_11eb_822e_003048fd731b_4b22d4ea_a59e_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a10_60da_11eb_822e_003048fd731b_4b22d4ed_a59e_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a12_60da_11eb_822e_003048fd731b_4b22d4f0_a59e_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a14_60da_11eb_822e_003048fd731b_4b22d4f3_a59e_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a16_60da_11eb_822e_003048fd731b_4b22d4f6_a59e_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a18_60da_11eb_822e_003048fd731b_4b22d4f9_a59e_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a1a_60da_11eb_822e_003048fd731b_4b22d4fc_a59e_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a1c_60da_11eb_822e_003048fd731b_4b22d4ff_a59e_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a1e_60da_11eb_822e_003048fd731b_4b22d502_a59e_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a20_60da_11eb_822e_003048fd731b_4b22d505_a59e_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a22_60da_11eb_822e_003048fd731b_4b22d508_a59e_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a24_60da_11eb_822e_003048fd731b_4b22d50b_a59e_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a26_60da_11eb_822e_003048fd731b_4b22d50e_a59e_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a28_60da_11eb_822e_003048fd731b_4b22d511_a59e_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a2a_60da_11eb_822e_003048fd731b_4b22d514_a59e_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a2c_60da_11eb_822e_003048fd731b_4b22d517_a59e_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a2e_60da_11eb_822e_003048fd731b_4b22d51a_a59e_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a30_60da_11eb_822e_003048fd731b_4b22d51d_a59e_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a32_60da_11eb_822e_003048fd731b_4b22d520_a59e_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a34_60da_11eb_822e_003048fd731b_4b22d523_a59e_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a36_60da_11eb_822e_003048fd731b_4b22d526_a59e_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a38_60da_11eb_822e_003048fd731b_4b22d529_a59e_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a3a_60da_11eb_822e_003048fd731b_4b22d52c_a59e_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a3c_60da_11eb_822e_003048fd731b_4b22d52f_a59e_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a3e_60da_11eb_822e_003048fd731b_4b22d532_a59e_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a40_60da_11eb_822e_003048fd731b_4b22d535_a59e_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a42_60da_11eb_822e_003048fd731b_4b22d538_a59e_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a44_60da_11eb_822e_003048fd731b_4b22d53b_a59e_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a46_60da_11eb_822e_003048fd731b_4b22d53e_a59e_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a48_60da_11eb_822e_003048fd731b_4b22d541_a59e_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a4a_60da_11eb_822e_003048fd731b_4b22d544_a59e_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a4c_60da_11eb_822e_003048fd731b_4b22d547_a59e_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a4e_60da_11eb_822e_003048fd731b_4b22d54a_a59e_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a50_60da_11eb_822e_003048fd731b_4b22d54d_a59e_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a52_60da_11eb_822e_003048fd731b_4b22d550_a59e_11ee_a526_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a54_60da_11eb_822e_003048fd731b_4b22d553_a59e_11ee_a526_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a56_60da_11eb_822e_003048fd731b_4b22d556_a59e_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a58_60da_11eb_822e_003048fd731b_4b22d559_a59e_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a5a_60da_11eb_822e_003048fd731b_4b22d55c_a59e_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a5c_60da_11eb_822e_003048fd731b_4b22d55f_a59e_11ee_a526_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a5e_60da_11eb_822e_003048fd731b_4b22d562_a59e_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a62_60da_11eb_822e_003048fd731b_4b22d565_a59e_11ee_a526_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a64_60da_11eb_822e_003048fd731b_4b22d568_a59e_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a66_60da_11eb_822e_003048fd731b_4b22d56b_a59e_11ee_a526_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a68_60da_11eb_822e_003048fd731b_4b22d56e_a59e_11ee_a526_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a6a_60da_11eb_822e_003048fd731b_4b22d571_a59e_11ee_a526_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a6c_60da_11eb_822e_003048fd731b_4b22d574_a59e_11ee_a526_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a6e_60da_11eb_822e_003048fd731b_4b22d577_a59e_11ee_a526_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a70_60da_11eb_822e_003048fd731b_4b22d57a_a59e_11ee_a526_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a72_60da_11eb_822e_003048fd731b_4b22d57d_a59e_11ee_a526_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a74_60da_11eb_822e_003048fd731b_4b22d580_a59e_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a76_60da_11eb_822e_003048fd731b_4b22d583_a59e_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a78_60da_11eb_822e_003048fd731b_4b22d586_a59e_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a7a_60da_11eb_822e_003048fd731b_4b22d589_a59e_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a7c_60da_11eb_822e_003048fd731b_4b22d58c_a59e_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a7e_60da_11eb_822e_003048fd731b_4b22d58f_a59e_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a80_60da_11eb_822e_003048fd731b_4b22d592_a59e_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a82_60da_11eb_822e_003048fd731b_4b22d595_a59e_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a84_60da_11eb_822e_003048fd731b_4b22d598_a59e_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a86_60da_11eb_822e_003048fd731b_4b22d59b_a59e_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a88_60da_11eb_822e_003048fd731b_4b22d59e_a59e_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a8a_60da_11eb_822e_003048fd731b_4b22d5a1_a59e_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a8c_60da_11eb_822e_003048fd731b_4b22d5a4_a59e_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a8e_60da_11eb_822e_003048fd731b_4b22d5a7_a59e_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a90_60da_11eb_822e_003048fd731b_4b22d5aa_a59e_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a92_60da_11eb_822e_003048fd731b_4b22d5ad_a59e_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a94_60da_11eb_822e_003048fd731b_4b22d5b0_a59e_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a96_60da_11eb_822e_003048fd731b_4b22d5b3_a59e_11ee_a526_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a98_60da_11eb_822e_003048fd731b_4b22d5b6_a59e_11ee_a526_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a9a_60da_11eb_822e_003048fd731b_4b22d5b9_a59e_11ee_a526_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a9c_60da_11eb_822e_003048fd731b_4b22d5bc_a59e_11ee_a526_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aaea7_f821_11ec_a2ce_00259070b487_d43ed6d0_f115_11ee_a58b_047c1617b14383.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789444_60da_11eb_822e_003048fd731b_4b22d4c9_a59e_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789446_60da_11eb_822e_003048fd731b_4b22d4cc_a59e_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23789448_60da_11eb_822e_003048fd731b_4b22d4cf_a59e_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378944a_60da_11eb_822e_003048fd731b_4b22d4d2_a59e_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378944c_60da_11eb_822e_003048fd731b_4b22d4d5_a59e_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378944e_60da_11eb_822e_003048fd731b_4b22d4d8_a59e_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a04_60da_11eb_822e_003048fd731b_4b22d4db_a59e_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a06_60da_11eb_822e_003048fd731b_4b22d4de_a59e_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a08_60da_11eb_822e_003048fd731b_4b22d4e1_a59e_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a0a_60da_11eb_822e_003048fd731b_4b22d4e4_a59e_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a0c_60da_11eb_822e_003048fd731b_4b22d4e7_a59e_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a0e_60da_11eb_822e_003048fd731b_4b22d4ea_a59e_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a10_60da_11eb_822e_003048fd731b_4b22d4ed_a59e_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a12_60da_11eb_822e_003048fd731b_4b22d4f0_a59e_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a14_60da_11eb_822e_003048fd731b_4b22d4f3_a59e_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a16_60da_11eb_822e_003048fd731b_4b22d4f6_a59e_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a18_60da_11eb_822e_003048fd731b_4b22d4f9_a59e_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a1a_60da_11eb_822e_003048fd731b_4b22d4fc_a59e_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a1c_60da_11eb_822e_003048fd731b_4b22d4ff_a59e_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a1e_60da_11eb_822e_003048fd731b_4b22d502_a59e_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a20_60da_11eb_822e_003048fd731b_4b22d505_a59e_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a22_60da_11eb_822e_003048fd731b_4b22d508_a59e_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a24_60da_11eb_822e_003048fd731b_4b22d50b_a59e_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a26_60da_11eb_822e_003048fd731b_4b22d50e_a59e_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a28_60da_11eb_822e_003048fd731b_4b22d511_a59e_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a2a_60da_11eb_822e_003048fd731b_4b22d514_a59e_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a2c_60da_11eb_822e_003048fd731b_4b22d517_a59e_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a2e_60da_11eb_822e_003048fd731b_4b22d51a_a59e_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a30_60da_11eb_822e_003048fd731b_4b22d51d_a59e_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a32_60da_11eb_822e_003048fd731b_4b22d520_a59e_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a34_60da_11eb_822e_003048fd731b_4b22d523_a59e_11ee_a526_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a36_60da_11eb_822e_003048fd731b_4b22d526_a59e_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a38_60da_11eb_822e_003048fd731b_4b22d529_a59e_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a3a_60da_11eb_822e_003048fd731b_4b22d52c_a59e_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a3c_60da_11eb_822e_003048fd731b_4b22d52f_a59e_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a3e_60da_11eb_822e_003048fd731b_4b22d532_a59e_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a40_60da_11eb_822e_003048fd731b_4b22d535_a59e_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a42_60da_11eb_822e_003048fd731b_4b22d538_a59e_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a44_60da_11eb_822e_003048fd731b_4b22d53b_a59e_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a46_60da_11eb_822e_003048fd731b_4b22d53e_a59e_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a48_60da_11eb_822e_003048fd731b_4b22d541_a59e_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a4a_60da_11eb_822e_003048fd731b_4b22d544_a59e_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a4c_60da_11eb_822e_003048fd731b_4b22d547_a59e_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a4e_60da_11eb_822e_003048fd731b_4b22d54a_a59e_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a50_60da_11eb_822e_003048fd731b_4b22d54d_a59e_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a52_60da_11eb_822e_003048fd731b_4b22d550_a59e_11ee_a526_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a54_60da_11eb_822e_003048fd731b_4b22d553_a59e_11ee_a526_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a56_60da_11eb_822e_003048fd731b_4b22d556_a59e_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a58_60da_11eb_822e_003048fd731b_4b22d559_a59e_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a5a_60da_11eb_822e_003048fd731b_4b22d55c_a59e_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a5c_60da_11eb_822e_003048fd731b_4b22d55f_a59e_11ee_a526_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a5e_60da_11eb_822e_003048fd731b_4b22d562_a59e_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a62_60da_11eb_822e_003048fd731b_4b22d565_a59e_11ee_a526_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a64_60da_11eb_822e_003048fd731b_4b22d568_a59e_11ee_a526_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a66_60da_11eb_822e_003048fd731b_4b22d56b_a59e_11ee_a526_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a68_60da_11eb_822e_003048fd731b_4b22d56e_a59e_11ee_a526_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a6a_60da_11eb_822e_003048fd731b_4b22d571_a59e_11ee_a526_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a6c_60da_11eb_822e_003048fd731b_4b22d574_a59e_11ee_a526_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a6e_60da_11eb_822e_003048fd731b_4b22d577_a59e_11ee_a526_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a70_60da_11eb_822e_003048fd731b_4b22d57a_a59e_11ee_a526_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a72_60da_11eb_822e_003048fd731b_4b22d57d_a59e_11ee_a526_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a74_60da_11eb_822e_003048fd731b_4b22d580_a59e_11ee_a526_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a76_60da_11eb_822e_003048fd731b_4b22d583_a59e_11ee_a526_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a78_60da_11eb_822e_003048fd731b_4b22d586_a59e_11ee_a526_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a7a_60da_11eb_822e_003048fd731b_4b22d589_a59e_11ee_a526_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a7c_60da_11eb_822e_003048fd731b_4b22d58c_a59e_11ee_a526_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a7e_60da_11eb_822e_003048fd731b_4b22d58f_a59e_11ee_a526_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a80_60da_11eb_822e_003048fd731b_4b22d592_a59e_11ee_a526_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a82_60da_11eb_822e_003048fd731b_4b22d595_a59e_11ee_a526_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a84_60da_11eb_822e_003048fd731b_4b22d598_a59e_11ee_a526_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a86_60da_11eb_822e_003048fd731b_4b22d59b_a59e_11ee_a526_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a88_60da_11eb_822e_003048fd731b_4b22d59e_a59e_11ee_a526_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a8a_60da_11eb_822e_003048fd731b_4b22d5a1_a59e_11ee_a526_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a8c_60da_11eb_822e_003048fd731b_4b22d5a4_a59e_11ee_a526_047c1617b14374.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a8e_60da_11eb_822e_003048fd731b_4b22d5a7_a59e_11ee_a526_047c1617b14375.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a90_60da_11eb_822e_003048fd731b_4b22d5aa_a59e_11ee_a526_047c1617b14376.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a92_60da_11eb_822e_003048fd731b_4b22d5ad_a59e_11ee_a526_047c1617b14377.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a94_60da_11eb_822e_003048fd731b_4b22d5b0_a59e_11ee_a526_047c1617b14378.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a96_60da_11eb_822e_003048fd731b_4b22d5b3_a59e_11ee_a526_047c1617b14379.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a98_60da_11eb_822e_003048fd731b_4b22d5b6_a59e_11ee_a526_047c1617b14380.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a9a_60da_11eb_822e_003048fd731b_4b22d5b9_a59e_11ee_a526_047c1617b14381.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13a9c_60da_11eb_822e_003048fd731b_4b22d5bc_a59e_11ee_a526_047c1617b14382.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aaea7_f821_11ec_a2ce_00259070b487_d43ed6d0_f115_11ee_a58b_047c1617b14383.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d160_7587_11ef_a63a_047c1617b143_a256dc21_274d_11f1_a88f_047c1617b14384.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3434,50 +3435,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Image_88" descr="Image_88"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Image_89" descr="Image_89"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4693,51 +4724,51 @@
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*13663.37</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>839190</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G30" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*5207.66</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>839191</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
@@ -4825,51 +4856,51 @@
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*7143.40</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>839194</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*7839.20</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>839195</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="1"/>
@@ -4924,51 +4955,51 @@
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9103.19</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>839197</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G37" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9721.94</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>839198</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="1"/>
@@ -6128,51 +6159,51 @@
       <c r="J73" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*14227.04</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>839233</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G74" s="2">
-        <v>-4</v>
+        <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*15871.27</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>839234</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D75" s="1"/>
@@ -6194,51 +6225,51 @@
       <c r="J75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*7039.88</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>839235</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G76" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*7658.60</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>839236</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D77" s="1"/>
@@ -6359,51 +6390,51 @@
       <c r="J80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*10263.67</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>839240</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G81" s="2">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*10932.98</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>839241</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D82" s="1"/>
@@ -6609,67 +6640,67 @@
       </c>
       <c r="E88" s="2" t="s">
         <v>262</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>263</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*1700.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
-    <row r="89" spans="1:12" outlineLevel="4">
+    <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>883791</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>264</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="2" t="s">
         <v>265</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>266</v>
       </c>
       <c r="G89" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*1150.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A43:K43"/>
   </mergeCells>