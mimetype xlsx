--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -692,50 +692,53 @@
     <t>ROK-720031</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 300 x 1800 Ventil нижнее подключение</t>
   </si>
   <si>
     <t>14 227.04 руб.</t>
   </si>
   <si>
     <t>ROK-720032</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 300 x 2000 Ventil нижнее подключение</t>
   </si>
   <si>
     <t>15 871.27 руб.</t>
   </si>
   <si>
     <t>ROK-720033</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  400 Ventil нижнее подключение</t>
   </si>
   <si>
     <t>7 039.88 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>ROK-720034</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  500 Ventil нижнее правое подключение</t>
   </si>
   <si>
     <t>7 658.60 руб.</t>
   </si>
   <si>
     <t>ROK-720035</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  600 Ventil нижнее правое подключение</t>
   </si>
   <si>
     <t>8 330.35 руб.</t>
   </si>
   <si>
     <t>ROK-720036</t>
   </si>
   <si>
     <t>Радиатор стальной панельный 22 500 x  700 Ventil нижнее правое подключение</t>
   </si>
@@ -4724,51 +4727,51 @@
       <c r="J29" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*13663.37</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>839190</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G30" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*5207.66</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>839191</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="1"/>
@@ -4856,51 +4859,51 @@
       <c r="J33" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*7143.40</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>839194</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G34" s="2">
-        <v>-5</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*7839.20</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>839195</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D35" s="1"/>
@@ -4955,51 +4958,51 @@
       <c r="J36" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*9103.19</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>839197</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G37" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*9721.94</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>839198</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D38" s="1"/>
@@ -5565,51 +5568,51 @@
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*13848.58</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>839215</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G56" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*7683.68</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>839216</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D57" s="1"/>
@@ -6191,513 +6194,513 @@
       </c>
       <c r="J74" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*15871.27</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>839234</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="G75" s="2">
-        <v>0</v>
+      <c r="G75" s="2" t="s">
+        <v>225</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*7039.88</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>839235</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G76" s="2">
-        <v>-2</v>
+        <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*7658.60</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>839236</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*8330.35</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>839237</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*8973.22</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>839238</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*9671.36</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>839239</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*10263.67</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>839240</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G81" s="2">
-        <v>-6</v>
+        <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*10932.98</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>839241</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*11578.23</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>839242</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*12223.45</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>839243</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K84" s="2" t="str">
         <f>J84*13590.97</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>839244</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D85" s="1"/>
       <c r="E85" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K85" s="2" t="str">
         <f>J85*15170.39</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>839245</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D86" s="1"/>
       <c r="E86" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G86" s="2">
         <v>1</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K86" s="2" t="str">
         <f>J86*16906.27</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>839246</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D87" s="1"/>
       <c r="E87" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K87" s="2" t="str">
         <f>J87*18909.38</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>868610</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D88" s="1">
         <v>155107</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G88" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K88" s="2" t="str">
         <f>J88*1700.00</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>883791</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G89" s="2">
         <v>6</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K89" s="2" t="str">
         <f>J89*1150.00</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>