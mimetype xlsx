--- v2 (2026-07-12)
+++ v3 (2026-10-15)
@@ -4397,51 +4397,51 @@
       <c r="J19" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*4986.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>839180</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G20" s="2">
-        <v>0</v>
+        <v>-9</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*5510.30</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>839181</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D21" s="1"/>
@@ -4529,51 +4529,51 @@
       <c r="J23" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*7014.15</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>839184</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*7591.84</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>839185</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="1"/>
@@ -5205,51 +5205,51 @@
       <c r="J44" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*5080.06</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>839204</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*5597.69</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>839205</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D46" s="1"/>
@@ -5568,51 +5568,51 @@
       <c r="J55" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*13848.58</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>839215</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G56" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*7683.68</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>839216</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D57" s="1"/>
@@ -5634,51 +5634,51 @@
       <c r="J57" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*8704.26</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>839217</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
         <v>172</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>173</v>
       </c>
       <c r="G58" s="2">
-        <v>0</v>
+        <v>-6</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*9653.31</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>839218</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>174</v>
       </c>
       <c r="D59" s="1"/>
@@ -5700,51 +5700,51 @@
       <c r="J59" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*10699.93</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>839219</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G60" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*11830.99</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>839220</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D61" s="1"/>
@@ -6030,51 +6030,51 @@
       <c r="J69" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*9395.06</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>839229</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>207</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G70" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*10419.47</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>839230</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D71" s="1"/>
@@ -6393,51 +6393,51 @@
       <c r="J80" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*10263.67</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>839240</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
         <v>242</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G81" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*10932.98</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>839241</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D82" s="1"/>
@@ -6459,51 +6459,51 @@
       <c r="J82" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*11578.23</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>839242</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G83" s="2">
-        <v>0</v>
+        <v>-5</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>16</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*12223.45</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>839243</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D84" s="1"/>