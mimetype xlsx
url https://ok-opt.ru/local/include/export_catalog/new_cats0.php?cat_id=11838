--- v1 (2026-03-12)
+++ v2 (2026-05-01)
@@ -16,533 +16,542 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Клапана и автоматика</t>
   </si>
   <si>
     <t>Клапана смесительные, подпиточные VIEIR</t>
   </si>
   <si>
     <t>KIO-410001</t>
   </si>
   <si>
     <t>VR179</t>
   </si>
   <si>
     <t>Подпиточный клапан ViEiR (40/1шт)</t>
   </si>
   <si>
-    <t>2 039.36 руб.</t>
+    <t>2 015.37 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIO-410002</t>
   </si>
   <si>
     <t>BL325</t>
   </si>
   <si>
     <t>Перепускной клапан ViEiR (40/1шт)</t>
   </si>
   <si>
-    <t>1 317.93 руб.</t>
+    <t>1 302.42 руб.</t>
   </si>
   <si>
     <t>KIO-410003</t>
   </si>
   <si>
     <t>VR183</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>1 677.90 руб.</t>
+    <t>1 658.16 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>KIO-410004</t>
   </si>
   <si>
     <t>VR184</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>1 863.84 руб.</t>
+    <t>1 841.91 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>KIO-410005</t>
   </si>
   <si>
     <t>VR173</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" VIEIR  (20/1шт)</t>
   </si>
   <si>
-    <t>4 220.04 руб.</t>
+    <t>4 170.39 руб.</t>
   </si>
   <si>
     <t>KIO-410006</t>
   </si>
   <si>
     <t>VR174</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" VIEIR (20/1шт)</t>
   </si>
   <si>
-    <t>4 474.40 руб.</t>
+    <t>4 421.76 руб.</t>
   </si>
   <si>
     <t>KIO-410007</t>
   </si>
   <si>
     <t>VR175</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" VIEIR (20/1шт)</t>
   </si>
   <si>
-    <t>5 570.69 руб.</t>
+    <t>5 505.15 руб.</t>
   </si>
   <si>
     <t>KIO-410008</t>
   </si>
   <si>
     <t>VR201A</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (20-45℃, KVS4,5) ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>3 681.56 руб.</t>
+    <t>3 638.25 руб.</t>
   </si>
   <si>
     <t>KIO-410009</t>
   </si>
   <si>
     <t>VR180</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 20-45℃ ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>3 181.76 руб.</t>
+    <t>3 144.33 руб.</t>
   </si>
   <si>
     <t>KIO-410010</t>
   </si>
   <si>
     <t>VR181</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 35-60℃ ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>STP-310009</t>
   </si>
   <si>
     <t>VR294</t>
   </si>
   <si>
     <t>Сервомотор для смесительного клапана</t>
   </si>
   <si>
-    <t>4 047.49 руб.</t>
+    <t>3 999.87 руб.</t>
   </si>
   <si>
     <t>STP-310018</t>
   </si>
   <si>
     <t>VR238A</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1  (60-70°C) ViEiR (20/1шт)</t>
   </si>
   <si>
-    <t>3 537.28 руб.</t>
+    <t>3 495.66 руб.</t>
   </si>
   <si>
     <t>STP-310019</t>
   </si>
   <si>
     <t>VR1127</t>
   </si>
   <si>
     <t>Сервомотор для трёх-ходового клапана  ViEiR  (18/1шт)</t>
   </si>
   <si>
-    <t>3 840.73 руб.</t>
+    <t>3 795.54 руб.</t>
   </si>
   <si>
     <t>STP-310020</t>
   </si>
   <si>
     <t>VR190</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>1 502.38 руб.</t>
+    <t>1 484.70 руб.</t>
   </si>
   <si>
     <t>STP-310021</t>
   </si>
   <si>
     <t>VR191</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  1   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>1 798.39 руб.</t>
+    <t>1 777.23 руб.</t>
   </si>
   <si>
     <t>STP-310022</t>
   </si>
   <si>
     <t>VR192</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  11/4   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>2 512.39 руб.</t>
+    <t>2 482.83 руб.</t>
   </si>
   <si>
     <t>STP-310023</t>
   </si>
   <si>
     <t>VR193</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 11/2   ViEiR (9/1шт)</t>
   </si>
   <si>
-    <t>4 529.44 руб.</t>
+    <t>4 476.15 руб.</t>
   </si>
   <si>
     <t>STP-310024</t>
   </si>
   <si>
     <t>VR194</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  2   ViEiR (9/1шт)</t>
   </si>
   <si>
-    <t>4 810.58 руб.</t>
+    <t>4 753.98 руб.</t>
   </si>
   <si>
     <t>STP-310055</t>
   </si>
   <si>
     <t>VR234</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" (35-60℃, KVS1,5)  "ViEiR" (35/1шт)</t>
   </si>
   <si>
-    <t>2 466.28 руб.</t>
+    <t>2 437.26 руб.</t>
   </si>
   <si>
     <t>STP-310056</t>
   </si>
   <si>
     <t>VR235</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (35-60℃, KVS1,6)  "ViEiR" (35/1шт)</t>
   </si>
   <si>
     <t>STP-310057</t>
   </si>
   <si>
     <t>VR1136</t>
   </si>
   <si>
     <t>Сервомотор для трёх-ходового клапана "ViEiR" (10/1шт)</t>
   </si>
   <si>
-    <t>4 142.69 руб.</t>
+    <t>4 093.95 руб.</t>
   </si>
   <si>
     <t>STP-310058</t>
   </si>
   <si>
     <t>VR196</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 3/4" "ViEiR"(12/1шт)</t>
   </si>
   <si>
-    <t>1 658.56 руб.</t>
+    <t>1 639.05 руб.</t>
   </si>
   <si>
     <t>STP-310059</t>
   </si>
   <si>
     <t>VR197</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1" "ViEiR"(12/1шт)</t>
   </si>
   <si>
-    <t>1 987.30 руб.</t>
+    <t>1 963.92 руб.</t>
   </si>
   <si>
     <t>STP-310060</t>
   </si>
   <si>
     <t>VR198</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4" "ViEiR"(9/1шт)</t>
   </si>
   <si>
-    <t>2 655.19 руб.</t>
+    <t>2 623.95 руб.</t>
   </si>
   <si>
     <t>VER-000131</t>
   </si>
   <si>
     <t>VR238</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1" (55-65°C)"ViEiR"(18/1шт)</t>
   </si>
   <si>
-    <t>3 497.11 руб.</t>
+    <t>3 455.97 руб.</t>
   </si>
   <si>
     <t>VER-000132</t>
   </si>
   <si>
     <t>VR1137</t>
   </si>
   <si>
     <t>Сервомотор для трёх.и четырёх -ходового клапана "ViEiR" (18/1шт)</t>
   </si>
   <si>
-    <t>4 188.80 руб.</t>
+    <t>4 139.52 руб.</t>
   </si>
   <si>
     <t>VER-000349</t>
   </si>
   <si>
     <t>VR250</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" "VIEIR"  (20/1шт)</t>
   </si>
   <si>
-    <t>3 718.75 руб.</t>
+    <t>3 675.00 руб.</t>
   </si>
   <si>
     <t>VER-000350</t>
   </si>
   <si>
     <t>VR251</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" "VIEIR" (20/1шт)</t>
   </si>
   <si>
     <t>VER-000696</t>
   </si>
   <si>
     <t>VR150</t>
   </si>
   <si>
     <t>Четырехходовой смесительно-разделительный клапан 1" (20/1шт)</t>
   </si>
   <si>
-    <t>2 461.81 руб.</t>
+    <t>2 432.85 руб.</t>
   </si>
   <si>
     <t>VER-000697</t>
   </si>
   <si>
     <t>VR151</t>
   </si>
   <si>
     <t>Четырехходовой смесительно-разделительный клапан 1 1/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 349.85 руб.</t>
+    <t>3 310.44 руб.</t>
   </si>
   <si>
     <t>VER-000992</t>
   </si>
   <si>
     <t>VR185</t>
   </si>
   <si>
     <t>Трехходовой смесительно-разделительный клапан 1 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>4 577.04 руб.</t>
+    <t>4 523.19 руб.</t>
   </si>
   <si>
     <t>VER-000993</t>
   </si>
   <si>
     <t>VR239</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1 1/4" (20/1шт)</t>
   </si>
   <si>
     <t>VER-001220</t>
   </si>
   <si>
     <t>VR252</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (15/1шт)</t>
   </si>
   <si>
-    <t>4 884.95 руб.</t>
+    <t>4 827.48 руб.</t>
   </si>
   <si>
     <t>VER-001722</t>
   </si>
   <si>
     <t>VR1138</t>
   </si>
   <si>
     <t>Сервомотор поворотный со встроенным контроллером температуры (20/1шт)</t>
   </si>
   <si>
-    <t>5 723.90 руб.</t>
+    <t>5 656.56 руб.</t>
   </si>
   <si>
     <t>Клапана и автоматика OR</t>
   </si>
   <si>
     <t>VLC-900184</t>
   </si>
   <si>
     <t>OR.514</t>
   </si>
   <si>
     <t>Подпиточный клапан "ALGAR -REG"</t>
   </si>
   <si>
-    <t>7 465.00 руб.</t>
+    <t>8 137.00 руб.</t>
   </si>
   <si>
     <t>Клапана и автоматика ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000072</t>
   </si>
   <si>
     <t>QS-8001</t>
   </si>
   <si>
     <t>Термостат погружной с регулировкой 0 ÷ 90°C, погружной зонд - 1/2", длина зонда - 100 мм (1/50шт)</t>
   </si>
   <si>
     <t>1 183.16 руб.</t>
   </si>
   <si>
     <t>ZGR-000073</t>
   </si>
   <si>
     <t>QS-8002</t>
   </si>
   <si>
     <t>Термостат накладной с регулировкой 0 ÷ 90°C (1/50шт)</t>
+  </si>
+  <si>
+    <t>Клапана и автоматика ALTSTREAM</t>
+  </si>
+  <si>
+    <t>УТ000001844</t>
+  </si>
+  <si>
+    <t>Сервомотор для трёх-ходового клапана ALT</t>
   </si>
   <si>
     <t>Клапана подпиточные GAPPO</t>
   </si>
   <si>
     <t>GAP-100989</t>
   </si>
   <si>
     <t>G1405.04</t>
   </si>
   <si>
     <t>Клапан автоматической подпитки 1/2" c манометром GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>2 196.43 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -649,51 +658,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7157_68f5_11ea_8111_003048fd731b_018ae8b3_7ca2_11ea_8111_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7159_68f5_11ea_8111_003048fd731b_018ae8b4_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715b_68f5_11ea_8111_003048fd731b_a26f33ea_7c1e_11f0_a7a3_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715d_68f5_11ea_8111_003048fd731b_a26f33e8_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715f_68f5_11ea_8111_003048fd731b_018ae8b7_7ca2_11ea_8111_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7161_68f5_11ea_8111_003048fd731b_018ae8b8_7ca2_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7163_68f5_11ea_8111_003048fd731b_018ae8b9_7ca2_11ea_8111_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7165_68f5_11ea_8111_003048fd731b_018ae8ba_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7167_68f5_11ea_8111_003048fd731b_a26f33e0_7c1e_11f0_a7a3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7169_68f5_11ea_8111_003048fd731b_a26f33e4_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad465_86a5_11e9_8101_003048fd731b_e24a3654_518a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312a_5f91_11eb_822d_003048fd731b_64c8bb64_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312c_5f91_11eb_822d_003048fd731b_b22990fb_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312e_5f91_11eb_822d_003048fd731b_d9228634_f1db_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3130_5f91_11eb_822d_003048fd731b_d9228637_f1db_11ef_a6e1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3132_5f91_11eb_822d_003048fd731b_d922863a_f1db_11ef_a6e1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3134_5f91_11eb_822d_003048fd731b_d922863d_f1db_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3136_5f91_11eb_822d_003048fd731b_d9228640_f1db_11ef_a6e1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f772_f3c8_11eb_82ff_003048fd731b_d9228643_f1db_11ef_a6e1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f774_f3c8_11eb_82ff_003048fd731b_d9228647_f1db_11ef_a6e1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f776_f3c8_11eb_82ff_003048fd731b_d922864b_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f778_f3c8_11eb_82ff_003048fd731b_a26f33ee_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77a_f3c8_11eb_82ff_003048fd731b_a26f33ed_7c1e_11f0_a7a3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77c_f3c8_11eb_82ff_003048fd731b_a26f33ec_7c1e_11f0_a7a3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59298_4009_11ec_8370_003048fd731b_64c8bb60_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5929a_4009_11ec_8370_003048fd731b_d922864f_f1db_11ef_a6e1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fc_9062_11ed_a3b6_047c1617b143_d9228653_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fe_9062_11ed_a3b6_047c1617b143_d9228655_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f64_b620_11ee_a53c_047c1617b143_4396bee8_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b6a_b632_11ee_a53c_047c1617b143_4396bee6_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113653_37d2_11ef_a5e9_047c1617b143_64c8bb5c_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113655_37d2_11ef_a5e9_047c1617b143_14e1e1ae_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22f9_afcb_11ef_a68d_047c1617b143_d9228657_f1db_11ef_a6e1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d859_ad80_11f0_a7e3_047c1617b143_fafd76f0_b70d_11f0_a7ef_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b15c0_3466_11eb_81f3_003048fd731b_d9a655ec_f1e4_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8a_ceda_11eb_82cb_003048fd731b_a15553c0_602e_11ec_a20b_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8c_ceda_11eb_82cb_003048fd731b_a15553c1_602e_11ec_a20b_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804ab_ce2b_11f0_a80d_047c1617b143_ab7d8fd4_d05b_11f0_a810_047c1617b14338.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7157_68f5_11ea_8111_003048fd731b_018ae8b3_7ca2_11ea_8111_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7159_68f5_11ea_8111_003048fd731b_018ae8b4_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715b_68f5_11ea_8111_003048fd731b_a26f33ea_7c1e_11f0_a7a3_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715d_68f5_11ea_8111_003048fd731b_a26f33e8_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715f_68f5_11ea_8111_003048fd731b_018ae8b7_7ca2_11ea_8111_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7161_68f5_11ea_8111_003048fd731b_018ae8b8_7ca2_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7163_68f5_11ea_8111_003048fd731b_018ae8b9_7ca2_11ea_8111_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7165_68f5_11ea_8111_003048fd731b_018ae8ba_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7167_68f5_11ea_8111_003048fd731b_a26f33e0_7c1e_11f0_a7a3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7169_68f5_11ea_8111_003048fd731b_a26f33e4_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad465_86a5_11e9_8101_003048fd731b_e24a3654_518a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312a_5f91_11eb_822d_003048fd731b_64c8bb64_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312c_5f91_11eb_822d_003048fd731b_b22990fb_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312e_5f91_11eb_822d_003048fd731b_d9228634_f1db_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3130_5f91_11eb_822d_003048fd731b_d9228637_f1db_11ef_a6e1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3132_5f91_11eb_822d_003048fd731b_d922863a_f1db_11ef_a6e1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3134_5f91_11eb_822d_003048fd731b_d922863d_f1db_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3136_5f91_11eb_822d_003048fd731b_d9228640_f1db_11ef_a6e1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f772_f3c8_11eb_82ff_003048fd731b_d9228643_f1db_11ef_a6e1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f774_f3c8_11eb_82ff_003048fd731b_d9228647_f1db_11ef_a6e1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f776_f3c8_11eb_82ff_003048fd731b_d922864b_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f778_f3c8_11eb_82ff_003048fd731b_a26f33ee_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77a_f3c8_11eb_82ff_003048fd731b_a26f33ed_7c1e_11f0_a7a3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77c_f3c8_11eb_82ff_003048fd731b_a26f33ec_7c1e_11f0_a7a3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59298_4009_11ec_8370_003048fd731b_64c8bb60_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5929a_4009_11ec_8370_003048fd731b_d922864f_f1db_11ef_a6e1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fc_9062_11ed_a3b6_047c1617b143_d9228653_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fe_9062_11ed_a3b6_047c1617b143_d9228655_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f64_b620_11ee_a53c_047c1617b143_4396bee8_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b6a_b632_11ee_a53c_047c1617b143_4396bee6_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113653_37d2_11ef_a5e9_047c1617b143_64c8bb5c_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113655_37d2_11ef_a5e9_047c1617b143_14e1e1ae_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22f9_afcb_11ef_a68d_047c1617b143_d9228657_f1db_11ef_a6e1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d859_ad80_11f0_a7e3_047c1617b143_fafd76f0_b70d_11f0_a7ef_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b15c0_3466_11eb_81f3_003048fd731b_d9a655ec_f1e4_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8a_ceda_11eb_82cb_003048fd731b_a15553c0_602e_11ec_a20b_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8c_ceda_11eb_82cb_003048fd731b_a15553c1_602e_11ec_a20b_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcef6_d2f6_11ed_a411_047c1617b143_0a6f3afd_310d_11f1_a89b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804ab_ce2b_11f0_a80d_047c1617b143_ab7d8fd4_d05b_11f0_a810_047c1617b14339.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1781,50 +1790,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Image_47" descr="Image_47"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2091,51 +2130,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L45"/>
+  <dimension ref="A1:L47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2143,51 +2182,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J45)</f>
+        <f>SUM(J2:J47)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2217,1269 +2256,1269 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>825206</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2039.36</f>
+        <f>J5*2015.37</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825207</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1317.93</f>
+        <f>J6*1302.42</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825208</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1677.90</f>
+        <f>J7*1658.16</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825209</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1863.84</f>
+        <f>J8*1841.91</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825210</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2">
         <v>7</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4220.04</f>
+        <f>J9*4170.39</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825211</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*4474.40</f>
+        <f>J10*4421.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825212</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*5570.69</f>
+        <f>J11*5505.15</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825213</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3681.56</f>
+        <f>J12*3638.25</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825214</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3181.76</f>
+        <f>J13*3144.33</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825215</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>4</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3181.76</f>
+        <f>J14*3144.33</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819378</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4047.49</f>
+        <f>J15*3999.87</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834447</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3537.28</f>
+        <f>J16*3495.66</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833000</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>-3</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3840.73</f>
+        <f>J17*3795.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834448</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1502.38</f>
+        <f>J18*1484.70</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834449</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1798.39</f>
+        <f>J19*1777.23</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834450</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2512.39</f>
+        <f>J20*2482.83</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834451</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*4529.44</f>
+        <f>J21*4476.15</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>834452</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4810.58</f>
+        <f>J22*4753.98</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834515</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2466.28</f>
+        <f>J23*2437.26</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834516</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>93</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G24" s="2">
         <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2466.28</f>
+        <f>J24*2437.26</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834517</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*4142.69</f>
+        <f>J25*4093.95</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834518</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1658.56</f>
+        <f>J26*1639.05</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834519</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>104</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>105</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1987.30</f>
+        <f>J27*1963.92</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>834520</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2655.19</f>
+        <f>J28*2623.95</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>837307</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3497.11</f>
+        <f>J29*3455.97</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>837308</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*4188.80</f>
+        <f>J30*4139.52</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>878047</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3718.75</f>
+        <f>J31*3675.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>878048</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3718.75</f>
+        <f>J32*3675.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>884613</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2461.81</f>
+        <f>J33*2432.85</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>884614</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>129</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3349.85</f>
+        <f>J34*3310.44</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>884707</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*4577.04</f>
+        <f>J35*4523.19</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>884708</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3497.11</f>
+        <f>J36*3455.97</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885040</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G37" s="2">
         <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4884.95</f>
+        <f>J37*4827.48</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954092</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G38" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*5723.90</f>
+        <f>J38*5656.56</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="2">
       <c r="A39" s="8" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>836250</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*7465.00</f>
+        <f>J40*8137.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="2">
       <c r="A41" s="8" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>836401</v>
       </c>
@@ -3545,92 +3584,140 @@
       <c r="K43" s="2" t="str">
         <f>J43*1183.16</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>954210</v>
+        <v>877730</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="D45" s="1"/>
+      <c r="E45" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2"/>
+      <c r="G45" s="2">
+        <v>0</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="2" t="str">
+        <f>J45*0</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="5"/>
+    </row>
+    <row r="46" spans="1:12" outlineLevel="2">
+      <c r="A46" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="F45" s="2" t="s">
+      <c r="B46" s="8"/>
+      <c r="C46" s="8"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="8"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8"/>
+      <c r="H46" s="8"/>
+      <c r="I46" s="8"/>
+      <c r="J46" s="8"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="5"/>
+    </row>
+    <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A47" s="1"/>
+      <c r="B47" s="1">
+        <v>954210</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="G45" s="2">
-[...15 lines deleted...]
-      <c r="L45" s="5"/>
+      <c r="D47" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="G47" s="2">
+        <v>9</v>
+      </c>
+      <c r="H47" s="2">
+        <v>0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="2" t="str">
+        <f>J47*2196.43</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A44:K44"/>
+    <mergeCell ref="A46:K46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>