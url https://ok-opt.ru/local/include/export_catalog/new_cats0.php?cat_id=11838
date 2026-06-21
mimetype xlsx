--- v2 (2026-05-01)
+++ v3 (2026-06-21)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -111,158 +111,158 @@
   <si>
     <t>VR183</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>1 658.16 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>KIO-410004</t>
   </si>
   <si>
     <t>VR184</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>1 841.91 руб.</t>
   </si>
   <si>
+    <t>KIO-410005</t>
+  </si>
+  <si>
+    <t>VR173</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 1/2" VIEIR  (20/1шт)</t>
+  </si>
+  <si>
+    <t>4 170.39 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410006</t>
+  </si>
+  <si>
+    <t>VR174</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 3/4" VIEIR (20/1шт)</t>
+  </si>
+  <si>
+    <t>4 421.76 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410007</t>
+  </si>
+  <si>
+    <t>VR175</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 1" VIEIR (20/1шт)</t>
+  </si>
+  <si>
+    <t>5 505.15 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410008</t>
+  </si>
+  <si>
+    <t>VR201A</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 1" (20-45℃, KVS4,5) ViEiR (30/1шт)</t>
+  </si>
+  <si>
+    <t>3 638.25 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410009</t>
+  </si>
+  <si>
+    <t>VR180</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 20-45℃ ViEiR (30/1шт)</t>
+  </si>
+  <si>
+    <t>3 144.33 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410010</t>
+  </si>
+  <si>
+    <t>VR181</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 35-60℃ ViEiR (30/1шт)</t>
+  </si>
+  <si>
+    <t>STP-310009</t>
+  </si>
+  <si>
+    <t>VR294</t>
+  </si>
+  <si>
+    <t>Сервомотор для смесительного клапана</t>
+  </si>
+  <si>
+    <t>3 999.87 руб.</t>
+  </si>
+  <si>
+    <t>STP-310018</t>
+  </si>
+  <si>
+    <t>VR238A</t>
+  </si>
+  <si>
+    <t>Трехходовой термостатический антиконденсационный клапан 1  (60-70°C) ViEiR (20/1шт)</t>
+  </si>
+  <si>
+    <t>3 495.66 руб.</t>
+  </si>
+  <si>
+    <t>STP-310019</t>
+  </si>
+  <si>
+    <t>VR1127</t>
+  </si>
+  <si>
+    <t>Сервомотор для трёх-ходового клапана (черный) ViEiR  (18/1шт)</t>
+  </si>
+  <si>
+    <t>3 795.54 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>KIO-410005</t>
-[...103 lines deleted...]
-  <si>
     <t>STP-310020</t>
   </si>
   <si>
     <t>VR190</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4   ViEiR (12/1шт)</t>
   </si>
   <si>
     <t>1 484.70 руб.</t>
   </si>
   <si>
     <t>STP-310021</t>
   </si>
   <si>
     <t>VR191</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  1   ViEiR (12/1шт)</t>
   </si>
   <si>
     <t>1 777.23 руб.</t>
   </si>
   <si>
     <t>STP-310022</t>
@@ -366,51 +366,51 @@
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4" "ViEiR"(9/1шт)</t>
   </si>
   <si>
     <t>2 623.95 руб.</t>
   </si>
   <si>
     <t>VER-000131</t>
   </si>
   <si>
     <t>VR238</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1" (55-65°C)"ViEiR"(18/1шт)</t>
   </si>
   <si>
     <t>3 455.97 руб.</t>
   </si>
   <si>
     <t>VER-000132</t>
   </si>
   <si>
     <t>VR1137</t>
   </si>
   <si>
-    <t>Сервомотор для трёх.и четырёх -ходового клапана "ViEiR" (18/1шт)</t>
+    <t>Сервомотор для трёх.и четырёх -ходового клапана (серый) "ViEiR" (18/1шт)</t>
   </si>
   <si>
     <t>4 139.52 руб.</t>
   </si>
   <si>
     <t>VER-000349</t>
   </si>
   <si>
     <t>VR250</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" "VIEIR"  (20/1шт)</t>
   </si>
   <si>
     <t>3 675.00 руб.</t>
   </si>
   <si>
     <t>VER-000350</t>
   </si>
   <si>
     <t>VR251</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" "VIEIR" (20/1шт)</t>
   </si>
@@ -489,69 +489,60 @@
   <si>
     <t>VLC-900184</t>
   </si>
   <si>
     <t>OR.514</t>
   </si>
   <si>
     <t>Подпиточный клапан "ALGAR -REG"</t>
   </si>
   <si>
     <t>8 137.00 руб.</t>
   </si>
   <si>
     <t>Клапана и автоматика ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000072</t>
   </si>
   <si>
     <t>QS-8001</t>
   </si>
   <si>
     <t>Термостат погружной с регулировкой 0 ÷ 90°C, погружной зонд - 1/2", длина зонда - 100 мм (1/50шт)</t>
   </si>
   <si>
-    <t>1 183.16 руб.</t>
+    <t>1 009.73 руб.</t>
   </si>
   <si>
     <t>ZGR-000073</t>
   </si>
   <si>
     <t>QS-8002</t>
   </si>
   <si>
     <t>Термостат накладной с регулировкой 0 ÷ 90°C (1/50шт)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Сервомотор для трёх-ходового клапана ALT</t>
   </si>
   <si>
     <t>Клапана подпиточные GAPPO</t>
   </si>
   <si>
     <t>GAP-100989</t>
   </si>
   <si>
     <t>G1405.04</t>
   </si>
   <si>
     <t>Клапан автоматической подпитки 1/2" c манометром GAPPO (1/20шт)</t>
   </si>
   <si>
     <t>2 196.43 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -658,51 +649,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7157_68f5_11ea_8111_003048fd731b_018ae8b3_7ca2_11ea_8111_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7159_68f5_11ea_8111_003048fd731b_018ae8b4_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715b_68f5_11ea_8111_003048fd731b_a26f33ea_7c1e_11f0_a7a3_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715d_68f5_11ea_8111_003048fd731b_a26f33e8_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715f_68f5_11ea_8111_003048fd731b_018ae8b7_7ca2_11ea_8111_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7161_68f5_11ea_8111_003048fd731b_018ae8b8_7ca2_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7163_68f5_11ea_8111_003048fd731b_018ae8b9_7ca2_11ea_8111_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7165_68f5_11ea_8111_003048fd731b_018ae8ba_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7167_68f5_11ea_8111_003048fd731b_a26f33e0_7c1e_11f0_a7a3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7169_68f5_11ea_8111_003048fd731b_a26f33e4_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad465_86a5_11e9_8101_003048fd731b_e24a3654_518a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312a_5f91_11eb_822d_003048fd731b_64c8bb64_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312c_5f91_11eb_822d_003048fd731b_b22990fb_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312e_5f91_11eb_822d_003048fd731b_d9228634_f1db_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3130_5f91_11eb_822d_003048fd731b_d9228637_f1db_11ef_a6e1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3132_5f91_11eb_822d_003048fd731b_d922863a_f1db_11ef_a6e1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3134_5f91_11eb_822d_003048fd731b_d922863d_f1db_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3136_5f91_11eb_822d_003048fd731b_d9228640_f1db_11ef_a6e1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f772_f3c8_11eb_82ff_003048fd731b_d9228643_f1db_11ef_a6e1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f774_f3c8_11eb_82ff_003048fd731b_d9228647_f1db_11ef_a6e1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f776_f3c8_11eb_82ff_003048fd731b_d922864b_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f778_f3c8_11eb_82ff_003048fd731b_a26f33ee_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77a_f3c8_11eb_82ff_003048fd731b_a26f33ed_7c1e_11f0_a7a3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77c_f3c8_11eb_82ff_003048fd731b_a26f33ec_7c1e_11f0_a7a3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59298_4009_11ec_8370_003048fd731b_64c8bb60_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5929a_4009_11ec_8370_003048fd731b_d922864f_f1db_11ef_a6e1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fc_9062_11ed_a3b6_047c1617b143_d9228653_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fe_9062_11ed_a3b6_047c1617b143_d9228655_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f64_b620_11ee_a53c_047c1617b143_4396bee8_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b6a_b632_11ee_a53c_047c1617b143_4396bee6_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113653_37d2_11ef_a5e9_047c1617b143_64c8bb5c_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113655_37d2_11ef_a5e9_047c1617b143_14e1e1ae_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22f9_afcb_11ef_a68d_047c1617b143_d9228657_f1db_11ef_a6e1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d859_ad80_11f0_a7e3_047c1617b143_fafd76f0_b70d_11f0_a7ef_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b15c0_3466_11eb_81f3_003048fd731b_d9a655ec_f1e4_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8a_ceda_11eb_82cb_003048fd731b_a15553c0_602e_11ec_a20b_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8c_ceda_11eb_82cb_003048fd731b_a15553c1_602e_11ec_a20b_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebcef6_d2f6_11ed_a411_047c1617b143_0a6f3afd_310d_11f1_a89b_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804ab_ce2b_11f0_a80d_047c1617b143_ab7d8fd4_d05b_11f0_a810_047c1617b14339.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7157_68f5_11ea_8111_003048fd731b_018ae8b3_7ca2_11ea_8111_003048fd731b1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7159_68f5_11ea_8111_003048fd731b_018ae8b4_7ca2_11ea_8111_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715b_68f5_11ea_8111_003048fd731b_a26f33ea_7c1e_11f0_a7a3_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715d_68f5_11ea_8111_003048fd731b_a26f33e8_7c1e_11f0_a7a3_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e715f_68f5_11ea_8111_003048fd731b_018ae8b7_7ca2_11ea_8111_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7161_68f5_11ea_8111_003048fd731b_018ae8b8_7ca2_11ea_8111_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7163_68f5_11ea_8111_003048fd731b_018ae8b9_7ca2_11ea_8111_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7165_68f5_11ea_8111_003048fd731b_018ae8ba_7ca2_11ea_8111_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7167_68f5_11ea_8111_003048fd731b_a26f33e0_7c1e_11f0_a7a3_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7169_68f5_11ea_8111_003048fd731b_a26f33e4_7c1e_11f0_a7a3_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad465_86a5_11e9_8101_003048fd731b_e24a3654_518a_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312a_5f91_11eb_822d_003048fd731b_64c8bb64_5a46_11f0_a775_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312c_5f91_11eb_822d_003048fd731b_b22990fb_27ae_11ed_a30e_00259070b48713.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb312e_5f91_11eb_822d_003048fd731b_d9228634_f1db_11ef_a6e1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3130_5f91_11eb_822d_003048fd731b_d9228637_f1db_11ef_a6e1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3132_5f91_11eb_822d_003048fd731b_d922863a_f1db_11ef_a6e1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3134_5f91_11eb_822d_003048fd731b_d922863d_f1db_11ef_a6e1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3136_5f91_11eb_822d_003048fd731b_d9228640_f1db_11ef_a6e1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f772_f3c8_11eb_82ff_003048fd731b_d9228643_f1db_11ef_a6e1_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f774_f3c8_11eb_82ff_003048fd731b_d9228647_f1db_11ef_a6e1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f776_f3c8_11eb_82ff_003048fd731b_d922864b_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f778_f3c8_11eb_82ff_003048fd731b_a26f33ee_7c1e_11f0_a7a3_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77a_f3c8_11eb_82ff_003048fd731b_a26f33ed_7c1e_11f0_a7a3_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f77c_f3c8_11eb_82ff_003048fd731b_a26f33ec_7c1e_11f0_a7a3_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f59298_4009_11ec_8370_003048fd731b_64c8bb60_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5929a_4009_11ec_8370_003048fd731b_d922864f_f1db_11ef_a6e1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fc_9062_11ed_a3b6_047c1617b143_d9228653_f1db_11ef_a6e1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc95fe_9062_11ed_a3b6_047c1617b143_d9228655_f1db_11ef_a6e1_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf92f64_b620_11ee_a53c_047c1617b143_4396bee8_0312_11ef_a5a4_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12b6a_b632_11ee_a53c_047c1617b143_4396bee6_0312_11ef_a5a4_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113653_37d2_11ef_a5e9_047c1617b143_64c8bb5c_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88113655_37d2_11ef_a5e9_047c1617b143_14e1e1ae_f93d_11ef_a6ea_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a22f9_afcb_11ef_a68d_047c1617b143_d9228657_f1db_11ef_a6e1_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d859_ad80_11f0_a7e3_047c1617b143_fafd76f0_b70d_11f0_a7ef_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b15c0_3466_11eb_81f3_003048fd731b_d9a655ec_f1e4_11ef_a6e1_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8a_ceda_11eb_82cb_003048fd731b_a15553c0_602e_11ec_a20b_00259070b48736.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8f8c_ceda_11eb_82cb_003048fd731b_a15553c1_602e_11ec_a20b_00259070b48737.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211804ab_ce2b_11f0_a80d_047c1617b143_ab7d8fd4_d05b_11f0_a810_047c1617b14338.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1790,80 +1781,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Image_45" descr="Image_45"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2130,51 +2091,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L47"/>
+  <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2182,51 +2143,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J47)</f>
+        <f>SUM(J2:J45)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2256,86 +2217,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>825206</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2015.37</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825207</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1302.42</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825208</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -2360,367 +2321,367 @@
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1658.16</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825209</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>31</v>
+      <c r="G8" s="2">
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1841.91</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825210</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4170.39</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825211</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4421.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825212</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*5505.15</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825213</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3638.25</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825214</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3144.33</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825215</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3144.33</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819378</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3999.87</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834447</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G16" s="2">
         <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3495.66</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833000</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>-3</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3795.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834448</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -2886,51 +2847,51 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4753.98</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834515</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2437.26</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834516</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -3096,51 +3057,51 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2623.95</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>837307</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*3455.97</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>837308</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
@@ -3341,51 +3302,51 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*4523.19</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>884708</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*3455.97</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885040</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -3465,51 +3426,51 @@
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>836250</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*8137.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="2">
       <c r="A41" s="8" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
@@ -3525,199 +3486,151 @@
       <c r="C42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1183.16</f>
+        <f>J42*1009.73</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>836402</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1183.16</f>
+        <f>J43*1009.73</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
         <v>161</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>877730</v>
+        <v>954210</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D45" s="1"/>
+      <c r="D45" s="1" t="s">
+        <v>163</v>
+      </c>
       <c r="E45" s="2" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="F45" s="2"/>
+        <v>164</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>165</v>
+      </c>
       <c r="G45" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*0</f>
+        <f>J45*2196.43</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
-    </row>
-[...49 lines deleted...]
-      <c r="L47" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A39:K39"/>
     <mergeCell ref="A41:K41"/>
     <mergeCell ref="A44:K44"/>
-    <mergeCell ref="A46:K46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>