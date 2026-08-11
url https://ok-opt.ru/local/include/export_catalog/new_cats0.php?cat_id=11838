--- v3 (2026-06-21)
+++ v4 (2026-08-11)
@@ -16,494 +16,491 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Клапана и автоматика</t>
   </si>
   <si>
     <t>Клапана смесительные, подпиточные VIEIR</t>
   </si>
   <si>
     <t>KIO-410001</t>
   </si>
   <si>
     <t>VR179</t>
   </si>
   <si>
     <t>Подпиточный клапан ViEiR (40/1шт)</t>
   </si>
   <si>
-    <t>2 015.37 руб.</t>
+    <t>2 112.22 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIO-410002</t>
   </si>
   <si>
     <t>BL325</t>
   </si>
   <si>
     <t>Перепускной клапан ViEiR (40/1шт)</t>
   </si>
   <si>
-    <t>1 302.42 руб.</t>
+    <t>1 364.87 руб.</t>
   </si>
   <si>
     <t>KIO-410003</t>
   </si>
   <si>
     <t>VR183</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>1 658.16 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>1 737.79 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>KIO-410004</t>
   </si>
   <si>
     <t>VR184</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>1 841.91 руб.</t>
+    <t>1 929.54 руб.</t>
   </si>
   <si>
     <t>KIO-410005</t>
   </si>
   <si>
     <t>VR173</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" VIEIR  (20/1шт)</t>
   </si>
   <si>
-    <t>4 170.39 руб.</t>
+    <t>4 369.39 руб.</t>
   </si>
   <si>
     <t>KIO-410006</t>
   </si>
   <si>
     <t>VR174</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" VIEIR (20/1шт)</t>
   </si>
   <si>
-    <t>4 421.76 руб.</t>
+    <t>4 632.10 руб.</t>
   </si>
   <si>
     <t>KIO-410007</t>
   </si>
   <si>
     <t>VR175</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" VIEIR (20/1шт)</t>
   </si>
   <si>
-    <t>5 505.15 руб.</t>
+    <t>5 767.47 руб.</t>
   </si>
   <si>
     <t>KIO-410008</t>
   </si>
   <si>
     <t>VR201A</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (20-45℃, KVS4,5) ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>3 638.25 руб.</t>
+    <t>3 812.27 руб.</t>
   </si>
   <si>
     <t>KIO-410009</t>
   </si>
   <si>
     <t>VR180</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 20-45℃ ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>3 144.33 руб.</t>
+    <t>3 294.40 руб.</t>
   </si>
   <si>
     <t>KIO-410010</t>
   </si>
   <si>
     <t>VR181</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 35-60℃ ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>STP-310009</t>
   </si>
   <si>
     <t>VR294</t>
   </si>
   <si>
     <t>Сервомотор для смесительного клапана</t>
   </si>
   <si>
-    <t>3 999.87 руб.</t>
+    <t>4 191.23 руб.</t>
   </si>
   <si>
     <t>STP-310018</t>
   </si>
   <si>
     <t>VR238A</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1  (60-70°C) ViEiR (20/1шт)</t>
   </si>
   <si>
-    <t>3 495.66 руб.</t>
+    <t>3 661.29 руб.</t>
   </si>
   <si>
     <t>STP-310019</t>
   </si>
   <si>
     <t>VR1127</t>
   </si>
   <si>
     <t>Сервомотор для трёх-ходового клапана (черный) ViEiR  (18/1шт)</t>
   </si>
   <si>
-    <t>3 795.54 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>3 975.33 руб.</t>
   </si>
   <si>
     <t>STP-310020</t>
   </si>
   <si>
     <t>VR190</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>1 484.70 руб.</t>
+    <t>1 556.61 руб.</t>
   </si>
   <si>
     <t>STP-310021</t>
   </si>
   <si>
     <t>VR191</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  1   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>1 777.23 руб.</t>
+    <t>1 861.60 руб.</t>
   </si>
   <si>
     <t>STP-310022</t>
   </si>
   <si>
     <t>VR192</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  11/4   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>2 482.83 руб.</t>
+    <t>2 601.40 руб.</t>
   </si>
   <si>
     <t>STP-310023</t>
   </si>
   <si>
     <t>VR193</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 11/2   ViEiR (9/1шт)</t>
   </si>
   <si>
-    <t>4 476.15 руб.</t>
+    <t>4 689.47 руб.</t>
   </si>
   <si>
     <t>STP-310024</t>
   </si>
   <si>
     <t>VR194</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  2   ViEiR (9/1шт)</t>
   </si>
   <si>
-    <t>4 753.98 руб.</t>
+    <t>4 980.86 руб.</t>
   </si>
   <si>
     <t>STP-310055</t>
   </si>
   <si>
     <t>VR234</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" (35-60℃, KVS1,5)  "ViEiR" (35/1шт)</t>
   </si>
   <si>
-    <t>2 437.26 руб.</t>
+    <t>2 553.09 руб.</t>
   </si>
   <si>
     <t>STP-310056</t>
   </si>
   <si>
     <t>VR235</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (35-60℃, KVS1,6)  "ViEiR" (35/1шт)</t>
   </si>
   <si>
     <t>STP-310057</t>
   </si>
   <si>
     <t>VR1136</t>
   </si>
   <si>
     <t>Сервомотор для трёх-ходового клапана "ViEiR" (10/1шт)</t>
   </si>
   <si>
-    <t>4 093.95 руб.</t>
+    <t>4 289.37 руб.</t>
   </si>
   <si>
     <t>STP-310058</t>
   </si>
   <si>
     <t>VR196</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 3/4" "ViEiR"(12/1шт)</t>
   </si>
   <si>
-    <t>1 639.05 руб.</t>
+    <t>1 718.16 руб.</t>
   </si>
   <si>
     <t>STP-310059</t>
   </si>
   <si>
     <t>VR197</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1" "ViEiR"(12/1шт)</t>
   </si>
   <si>
-    <t>1 963.92 руб.</t>
+    <t>2 057.87 руб.</t>
   </si>
   <si>
     <t>STP-310060</t>
   </si>
   <si>
     <t>VR198</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4" "ViEiR"(9/1шт)</t>
   </si>
   <si>
-    <t>2 623.95 руб.</t>
+    <t>2 749.36 руб.</t>
   </si>
   <si>
     <t>VER-000131</t>
   </si>
   <si>
     <t>VR238</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1" (55-65°C)"ViEiR"(18/1шт)</t>
   </si>
   <si>
-    <t>3 455.97 руб.</t>
+    <t>3 622.03 руб.</t>
   </si>
   <si>
     <t>VER-000132</t>
   </si>
   <si>
     <t>VR1137</t>
   </si>
   <si>
     <t>Сервомотор для трёх.и четырёх -ходового клапана (серый) "ViEiR" (18/1шт)</t>
   </si>
   <si>
-    <t>4 139.52 руб.</t>
+    <t>4 336.17 руб.</t>
   </si>
   <si>
     <t>VER-000349</t>
   </si>
   <si>
     <t>VR250</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" "VIEIR"  (20/1шт)</t>
   </si>
   <si>
-    <t>3 675.00 руб.</t>
+    <t>3 850.01 руб.</t>
   </si>
   <si>
     <t>VER-000350</t>
   </si>
   <si>
     <t>VR251</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" "VIEIR" (20/1шт)</t>
   </si>
   <si>
     <t>VER-000696</t>
   </si>
   <si>
     <t>VR150</t>
   </si>
   <si>
     <t>Четырехходовой смесительно-разделительный клапан 1" (20/1шт)</t>
   </si>
   <si>
-    <t>2 432.85 руб.</t>
+    <t>2 548.56 руб.</t>
   </si>
   <si>
     <t>VER-000697</t>
   </si>
   <si>
     <t>VR151</t>
   </si>
   <si>
     <t>Четырехходовой смесительно-разделительный клапан 1 1/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 310.44 руб.</t>
+    <t>3 468.03 руб.</t>
   </si>
   <si>
     <t>VER-000992</t>
   </si>
   <si>
     <t>VR185</t>
   </si>
   <si>
     <t>Трехходовой смесительно-разделительный клапан 1 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>4 523.19 руб.</t>
+    <t>4 739.29 руб.</t>
   </si>
   <si>
     <t>VER-000993</t>
   </si>
   <si>
     <t>VR239</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1 1/4" (20/1шт)</t>
   </si>
   <si>
     <t>VER-001220</t>
   </si>
   <si>
     <t>VR252</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (15/1шт)</t>
   </si>
   <si>
-    <t>4 827.48 руб.</t>
+    <t>5 057.86 руб.</t>
   </si>
   <si>
     <t>VER-001722</t>
   </si>
   <si>
     <t>VR1138</t>
   </si>
   <si>
     <t>Сервомотор поворотный со встроенным контроллером температуры (20/1шт)</t>
   </si>
   <si>
-    <t>5 656.56 руб.</t>
+    <t>5 926.00 руб.</t>
   </si>
   <si>
     <t>Клапана и автоматика OR</t>
   </si>
   <si>
     <t>VLC-900184</t>
   </si>
   <si>
     <t>OR.514</t>
   </si>
   <si>
     <t>Подпиточный клапан "ALGAR -REG"</t>
   </si>
   <si>
     <t>8 137.00 руб.</t>
   </si>
   <si>
     <t>Клапана и автоматика ZEGOR</t>
   </si>
   <si>
     <t>ZGR-000072</t>
   </si>
   <si>
     <t>QS-8001</t>
   </si>
@@ -2217,1391 +2214,1391 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>825206</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2015.37</f>
+        <f>J5*2112.22</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825207</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>10</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1302.42</f>
+        <f>J6*1364.87</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825208</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1658.16</f>
+        <f>J7*1737.79</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825209</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1841.91</f>
+        <f>J8*1929.54</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825210</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4170.39</f>
+        <f>J9*4369.39</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825211</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*4421.76</f>
+        <f>J10*4632.10</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825212</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*5505.15</f>
+        <f>J11*5767.47</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825213</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3638.25</f>
+        <f>J12*3812.27</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825214</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3144.33</f>
+        <f>J13*3294.40</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825215</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3144.33</f>
+        <f>J14*3294.40</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819378</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3999.87</f>
+        <f>J15*4191.23</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834447</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3495.66</f>
+        <f>J16*3661.29</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833000</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>-3</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3795.54</f>
+        <f>J17*3975.33</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834448</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1484.70</f>
+        <f>J18*1556.61</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834449</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1777.23</f>
+        <f>J19*1861.60</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834450</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2482.83</f>
+        <f>J20*2601.40</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834451</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*4476.15</f>
+        <f>J21*4689.47</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>834452</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4753.98</f>
+        <f>J22*4980.86</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834515</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2437.26</f>
+        <f>J23*2553.09</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834516</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2437.26</f>
+        <f>J24*2553.09</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834517</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*4093.95</f>
+        <f>J25*4289.37</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834518</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1639.05</f>
+        <f>J26*1718.16</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834519</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1963.92</f>
+        <f>J27*2057.87</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>834520</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2623.95</f>
+        <f>J28*2749.36</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>837307</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3455.97</f>
+        <f>J29*3622.03</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>837308</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*4139.52</f>
+        <f>J30*4336.17</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>878047</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3675.00</f>
+        <f>J31*3850.01</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>878048</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3675.00</f>
+        <f>J32*3850.01</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>884613</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2432.85</f>
+        <f>J33*2548.56</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>884614</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3310.44</f>
+        <f>J34*3468.03</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>884707</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>135</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*4523.19</f>
+        <f>J35*4739.29</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>884708</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G36" s="2">
         <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3455.97</f>
+        <f>J36*3622.03</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885040</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G37" s="2">
         <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4827.48</f>
+        <f>J37*5057.86</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954092</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*5656.56</f>
+        <f>J38*5926.00</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" outlineLevel="2">
       <c r="A39" s="8" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>836250</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="F40" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
-      <c r="H40" s="2" t="s">
-        <v>66</v>
+      <c r="H40" s="2">
+        <v>8</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*8137.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="2">
       <c r="A41" s="8" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>836401</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
         <v>155</v>
       </c>
-      <c r="E42" s="2" t="s">
+      <c r="F42" s="2" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1009.73</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>836402</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="E43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F43" s="2" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1009.73</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="2">
       <c r="A44" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>954210</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="E45" s="2" t="s">
+      <c r="F45" s="2" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G45" s="2">
         <v>9</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*2196.43</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>