--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -111,158 +111,158 @@
   <si>
     <t>VR183</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>1 658.16 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>KIO-410004</t>
   </si>
   <si>
     <t>VR184</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>1 841.91 руб.</t>
   </si>
   <si>
+    <t>KIO-410005</t>
+  </si>
+  <si>
+    <t>VR173</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 1/2" VIEIR  (20/1шт)</t>
+  </si>
+  <si>
+    <t>4 170.39 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410006</t>
+  </si>
+  <si>
+    <t>VR174</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 3/4" VIEIR (20/1шт)</t>
+  </si>
+  <si>
+    <t>4 421.76 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410007</t>
+  </si>
+  <si>
+    <t>VR175</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 1" VIEIR (20/1шт)</t>
+  </si>
+  <si>
+    <t>5 505.15 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410008</t>
+  </si>
+  <si>
+    <t>VR201A</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 1" (20-45℃, KVS4,5) ViEiR (30/1шт)</t>
+  </si>
+  <si>
+    <t>3 638.25 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410009</t>
+  </si>
+  <si>
+    <t>VR180</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 20-45℃ ViEiR (30/1шт)</t>
+  </si>
+  <si>
+    <t>3 144.33 руб.</t>
+  </si>
+  <si>
+    <t>KIO-410010</t>
+  </si>
+  <si>
+    <t>VR181</t>
+  </si>
+  <si>
+    <t>Термостатический смесительный клапан 35-60℃ ViEiR (30/1шт)</t>
+  </si>
+  <si>
+    <t>STP-310009</t>
+  </si>
+  <si>
+    <t>VR294</t>
+  </si>
+  <si>
+    <t>Сервомотор для смесительного клапана</t>
+  </si>
+  <si>
+    <t>3 999.87 руб.</t>
+  </si>
+  <si>
+    <t>STP-310018</t>
+  </si>
+  <si>
+    <t>VR238A</t>
+  </si>
+  <si>
+    <t>Трехходовой термостатический антиконденсационный клапан 1  (60-70°C) ViEiR (20/1шт)</t>
+  </si>
+  <si>
+    <t>3 495.66 руб.</t>
+  </si>
+  <si>
+    <t>STP-310019</t>
+  </si>
+  <si>
+    <t>VR1127</t>
+  </si>
+  <si>
+    <t>Сервомотор для трёх-ходового клапана (черный) ViEiR  (18/1шт)</t>
+  </si>
+  <si>
+    <t>3 795.54 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>KIO-410005</t>
-[...103 lines deleted...]
-  <si>
     <t>STP-310020</t>
   </si>
   <si>
     <t>VR190</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4   ViEiR (12/1шт)</t>
   </si>
   <si>
     <t>1 484.70 руб.</t>
   </si>
   <si>
     <t>STP-310021</t>
   </si>
   <si>
     <t>VR191</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  1   ViEiR (12/1шт)</t>
   </si>
   <si>
     <t>1 777.23 руб.</t>
   </si>
   <si>
     <t>STP-310022</t>
@@ -366,51 +366,51 @@
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4" "ViEiR"(9/1шт)</t>
   </si>
   <si>
     <t>2 623.95 руб.</t>
   </si>
   <si>
     <t>VER-000131</t>
   </si>
   <si>
     <t>VR238</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1" (55-65°C)"ViEiR"(18/1шт)</t>
   </si>
   <si>
     <t>3 455.97 руб.</t>
   </si>
   <si>
     <t>VER-000132</t>
   </si>
   <si>
     <t>VR1137</t>
   </si>
   <si>
-    <t>Сервомотор для трёх.и четырёх -ходового клапана "ViEiR" (18/1шт)</t>
+    <t>Сервомотор для трёх.и четырёх -ходового клапана (серый) "ViEiR" (18/1шт)</t>
   </si>
   <si>
     <t>4 139.52 руб.</t>
   </si>
   <si>
     <t>VER-000349</t>
   </si>
   <si>
     <t>VR250</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" "VIEIR"  (20/1шт)</t>
   </si>
   <si>
     <t>3 675.00 руб.</t>
   </si>
   <si>
     <t>VER-000350</t>
   </si>
   <si>
     <t>VR251</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" "VIEIR" (20/1шт)</t>
   </si>
@@ -2043,86 +2043,86 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>825206</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2015.37</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825207</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*1302.42</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825208</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
@@ -2147,367 +2147,367 @@
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1658.16</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825209</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>31</v>
+      <c r="G8" s="2">
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*1841.91</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825210</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4170.39</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825211</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G10" s="2">
         <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*4421.76</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825212</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*5505.15</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825213</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*3638.25</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825214</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3144.33</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825215</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G14" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3144.33</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819378</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3999.87</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834447</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*3495.66</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833000</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>-3</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*3795.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834448</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="D18" s="1" t="s">
@@ -2673,51 +2673,51 @@
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*4753.98</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834515</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2437.26</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834516</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D24" s="1" t="s">
@@ -2778,51 +2778,51 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4093.95</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834518</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1639.05</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834519</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -2883,121 +2883,121 @@
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*2623.95</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>837307</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G29" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*3455.97</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>837308</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G30" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*4139.52</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>878047</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*3675.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>878048</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D32" s="1" t="s">
@@ -3128,51 +3128,51 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*4523.19</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>884708</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*3455.97</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885040</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D37" s="1" t="s">
@@ -3198,51 +3198,51 @@
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*4827.48</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954092</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>146</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>147</v>
       </c>
       <c r="G38" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*5656.56</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>