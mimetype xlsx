--- v1 (2026-06-21)
+++ v2 (2026-08-12)
@@ -16,494 +16,491 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>КОТЛЫ и оборудование для котельных</t>
   </si>
   <si>
     <t>Клапана и автоматика</t>
   </si>
   <si>
     <t>Клапана смесительные, подпиточные VIEIR</t>
   </si>
   <si>
     <t>KIO-410001</t>
   </si>
   <si>
     <t>VR179</t>
   </si>
   <si>
     <t>Подпиточный клапан ViEiR (40/1шт)</t>
   </si>
   <si>
-    <t>2 015.37 руб.</t>
+    <t>2 123.52 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIO-410002</t>
   </si>
   <si>
     <t>BL325</t>
   </si>
   <si>
     <t>Перепускной клапан ViEiR (40/1шт)</t>
   </si>
   <si>
-    <t>1 302.42 руб.</t>
+    <t>1 372.17 руб.</t>
   </si>
   <si>
     <t>KIO-410003</t>
   </si>
   <si>
     <t>VR183</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4" ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>1 658.16 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;50</t>
+    <t>1 747.09 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>KIO-410004</t>
   </si>
   <si>
     <t>VR184</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 1" ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>1 841.91 руб.</t>
+    <t>1 939.86 руб.</t>
   </si>
   <si>
     <t>KIO-410005</t>
   </si>
   <si>
     <t>VR173</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" VIEIR  (20/1шт)</t>
   </si>
   <si>
-    <t>4 170.39 руб.</t>
+    <t>4 392.76 руб.</t>
   </si>
   <si>
     <t>KIO-410006</t>
   </si>
   <si>
     <t>VR174</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" VIEIR (20/1шт)</t>
   </si>
   <si>
-    <t>4 421.76 руб.</t>
+    <t>4 656.87 руб.</t>
   </si>
   <si>
     <t>KIO-410007</t>
   </si>
   <si>
     <t>VR175</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" VIEIR (20/1шт)</t>
   </si>
   <si>
-    <t>5 505.15 руб.</t>
+    <t>5 798.32 руб.</t>
   </si>
   <si>
     <t>KIO-410008</t>
   </si>
   <si>
     <t>VR201A</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (20-45℃, KVS4,5) ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>3 638.25 руб.</t>
+    <t>3 832.66 руб.</t>
   </si>
   <si>
     <t>KIO-410009</t>
   </si>
   <si>
     <t>VR180</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 20-45℃ ViEiR (30/1шт)</t>
   </si>
   <si>
-    <t>3 144.33 руб.</t>
+    <t>3 312.03 руб.</t>
   </si>
   <si>
     <t>KIO-410010</t>
   </si>
   <si>
     <t>VR181</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 35-60℃ ViEiR (30/1шт)</t>
   </si>
   <si>
     <t>STP-310009</t>
   </si>
   <si>
     <t>VR294</t>
   </si>
   <si>
     <t>Сервомотор для смесительного клапана</t>
   </si>
   <si>
-    <t>3 999.87 руб.</t>
+    <t>4 213.65 руб.</t>
   </si>
   <si>
     <t>STP-310018</t>
   </si>
   <si>
     <t>VR238A</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1  (60-70°C) ViEiR (20/1шт)</t>
   </si>
   <si>
-    <t>3 495.66 руб.</t>
+    <t>3 680.87 руб.</t>
   </si>
   <si>
     <t>STP-310019</t>
   </si>
   <si>
     <t>VR1127</t>
   </si>
   <si>
     <t>Сервомотор для трёх-ходового клапана (черный) ViEiR  (18/1шт)</t>
   </si>
   <si>
-    <t>3 795.54 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>3 996.59 руб.</t>
   </si>
   <si>
     <t>STP-310020</t>
   </si>
   <si>
     <t>VR190</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 3/4   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>1 484.70 руб.</t>
+    <t>1 564.94 руб.</t>
   </si>
   <si>
     <t>STP-310021</t>
   </si>
   <si>
     <t>VR191</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  1   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>1 777.23 руб.</t>
+    <t>1 871.55 руб.</t>
   </si>
   <si>
     <t>STP-310022</t>
   </si>
   <si>
     <t>VR192</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  11/4   ViEiR (12/1шт)</t>
   </si>
   <si>
-    <t>2 482.83 руб.</t>
+    <t>2 615.32 руб.</t>
   </si>
   <si>
     <t>STP-310023</t>
   </si>
   <si>
     <t>VR193</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан 11/2   ViEiR (9/1шт)</t>
   </si>
   <si>
-    <t>4 476.15 руб.</t>
+    <t>4 714.55 руб.</t>
   </si>
   <si>
     <t>STP-310024</t>
   </si>
   <si>
     <t>VR194</t>
   </si>
   <si>
     <t>Трехходовой смесительный клапан  2   ViEiR (9/1шт)</t>
   </si>
   <si>
-    <t>4 753.98 руб.</t>
+    <t>5 007.50 руб.</t>
   </si>
   <si>
     <t>STP-310055</t>
   </si>
   <si>
     <t>VR234</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" (35-60℃, KVS1,5)  "ViEiR" (35/1шт)</t>
   </si>
   <si>
-    <t>2 437.26 руб.</t>
+    <t>2 566.74 руб.</t>
   </si>
   <si>
     <t>STP-310056</t>
   </si>
   <si>
     <t>VR235</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (35-60℃, KVS1,6)  "ViEiR" (35/1шт)</t>
   </si>
   <si>
     <t>STP-310057</t>
   </si>
   <si>
     <t>VR1136</t>
   </si>
   <si>
     <t>Сервомотор для трёх-ходового клапана "ViEiR" (10/1шт)</t>
   </si>
   <si>
-    <t>4 093.95 руб.</t>
+    <t>4 312.31 руб.</t>
   </si>
   <si>
     <t>STP-310058</t>
   </si>
   <si>
     <t>VR196</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 3/4" "ViEiR"(12/1шт)</t>
   </si>
   <si>
-    <t>1 639.05 руб.</t>
+    <t>1 727.35 руб.</t>
   </si>
   <si>
     <t>STP-310059</t>
   </si>
   <si>
     <t>VR197</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1" "ViEiR"(12/1шт)</t>
   </si>
   <si>
-    <t>1 963.92 руб.</t>
+    <t>2 068.88 руб.</t>
   </si>
   <si>
     <t>STP-310060</t>
   </si>
   <si>
     <t>VR198</t>
   </si>
   <si>
     <t>Четырехходовой смесительный клапан 1 1/4" "ViEiR"(9/1шт)</t>
   </si>
   <si>
-    <t>2 623.95 руб.</t>
+    <t>2 764.07 руб.</t>
   </si>
   <si>
     <t>VER-000131</t>
   </si>
   <si>
     <t>VR238</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1" (55-65°C)"ViEiR"(18/1шт)</t>
   </si>
   <si>
-    <t>3 455.97 руб.</t>
+    <t>3 641.41 руб.</t>
   </si>
   <si>
     <t>VER-000132</t>
   </si>
   <si>
     <t>VR1137</t>
   </si>
   <si>
     <t>Сервомотор для трёх.и четырёх -ходового клапана (серый) "ViEiR" (18/1шт)</t>
   </si>
   <si>
-    <t>4 139.52 руб.</t>
+    <t>4 359.37 руб.</t>
   </si>
   <si>
     <t>VER-000349</t>
   </si>
   <si>
     <t>VR250</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1/2" "VIEIR"  (20/1шт)</t>
   </si>
   <si>
-    <t>3 675.00 руб.</t>
+    <t>3 870.61 руб.</t>
   </si>
   <si>
     <t>VER-000350</t>
   </si>
   <si>
     <t>VR251</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 3/4" "VIEIR" (20/1шт)</t>
   </si>
   <si>
     <t>VER-000696</t>
   </si>
   <si>
     <t>VR150</t>
   </si>
   <si>
     <t>Четырехходовой смесительно-разделительный клапан 1" (20/1шт)</t>
   </si>
   <si>
-    <t>2 432.85 руб.</t>
+    <t>2 562.19 руб.</t>
   </si>
   <si>
     <t>VER-000697</t>
   </si>
   <si>
     <t>VR151</t>
   </si>
   <si>
     <t>Четырехходовой смесительно-разделительный клапан 1 1/4" (20/1шт)</t>
   </si>
   <si>
-    <t>3 310.44 руб.</t>
+    <t>3 486.58 руб.</t>
   </si>
   <si>
     <t>VER-000992</t>
   </si>
   <si>
     <t>VR185</t>
   </si>
   <si>
     <t>Трехходовой смесительно-разделительный клапан 1 1/2" (10/1шт)</t>
   </si>
   <si>
-    <t>4 523.19 руб.</t>
+    <t>4 764.64 руб.</t>
   </si>
   <si>
     <t>VER-000993</t>
   </si>
   <si>
     <t>VR239</t>
   </si>
   <si>
     <t>Трехходовой термостатический антиконденсационный клапан 1 1/4" (20/1шт)</t>
   </si>
   <si>
     <t>VER-001220</t>
   </si>
   <si>
     <t>VR252</t>
   </si>
   <si>
     <t>Термостатический смесительный клапан 1" (15/1шт)</t>
   </si>
   <si>
-    <t>4 827.48 руб.</t>
+    <t>5 084.92 руб.</t>
   </si>
   <si>
     <t>VER-001722</t>
   </si>
   <si>
     <t>VR1138</t>
   </si>
   <si>
     <t>Сервомотор поворотный со встроенным контроллером температуры (20/1шт)</t>
   </si>
   <si>
-    <t>5 656.56 руб.</t>
+    <t>5 957.70 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2043,1218 +2040,1218 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>825206</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2015.37</f>
+        <f>J5*2123.52</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>825207</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>10</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*1302.42</f>
+        <f>J6*1372.17</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825208</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*1658.16</f>
+        <f>J7*1747.09</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825209</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
         <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*1841.91</f>
+        <f>J8*1939.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825210</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4170.39</f>
+        <f>J9*4392.76</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825211</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*4421.76</f>
+        <f>J10*4656.87</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825212</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*5505.15</f>
+        <f>J11*5798.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825213</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*3638.25</f>
+        <f>J12*3832.66</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825214</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3144.33</f>
+        <f>J13*3312.03</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825215</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3144.33</f>
+        <f>J14*3312.03</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>819378</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3999.87</f>
+        <f>J15*4213.65</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>834447</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3495.66</f>
+        <f>J16*3680.87</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>833000</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>64</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>-3</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*3795.54</f>
+        <f>J17*3996.59</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834448</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1484.70</f>
+        <f>J18*1564.94</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834449</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1777.23</f>
+        <f>J19*1871.55</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834450</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2482.83</f>
+        <f>J20*2615.32</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834451</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*4476.15</f>
+        <f>J21*4714.55</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>834452</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="F22" s="2" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*4753.98</f>
+        <f>J22*5007.50</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834515</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*2437.26</f>
+        <f>J23*2566.74</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>834516</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="E24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="2" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*2437.26</f>
+        <f>J24*2566.74</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>834517</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*4093.95</f>
+        <f>J25*4312.31</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>834518</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1639.05</f>
+        <f>J26*1727.35</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>834519</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G27" s="2">
         <v>2</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1963.92</f>
+        <f>J27*2068.88</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>834520</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2623.95</f>
+        <f>J28*2764.07</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>837307</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*3455.97</f>
+        <f>J29*3641.41</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>837308</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G30" s="2">
         <v>4</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*4139.52</f>
+        <f>J30*4359.37</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>878047</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="E31" s="2" t="s">
+      <c r="F31" s="2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="G31" s="2">
         <v>1</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*3675.00</f>
+        <f>J31*3870.61</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>878048</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="E32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="2" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*3675.00</f>
+        <f>J32*3870.61</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>884613</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2432.85</f>
+        <f>J33*2562.19</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>884614</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*3310.44</f>
+        <f>J34*3486.58</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>884707</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*4523.19</f>
+        <f>J35*4764.64</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>884708</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="E36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G36" s="2">
         <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*3455.97</f>
+        <f>J36*3641.41</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>885040</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
         <v>141</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="F37" s="2" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="G37" s="2">
         <v>3</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4827.48</f>
+        <f>J37*5084.92</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954092</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="F38" s="2" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="G38" s="2">
         <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*5656.56</f>
+        <f>J38*5957.70</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>