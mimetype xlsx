--- v0 (2026-03-12)
+++ v1 (2026-05-11)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -342,71 +343,71 @@
   <si>
     <t>2 040.00 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>SLO-210002</t>
   </si>
   <si>
     <t>Готовый комплект 3м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 310.00 руб.</t>
   </si>
   <si>
     <t>SLO-210003</t>
   </si>
   <si>
     <t>Готовый комплект 4м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 580.00 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>SLO-210004</t>
   </si>
   <si>
     <t>Готовый комплект 5м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>2 850.00 руб.</t>
   </si>
   <si>
     <t>SLO-210005</t>
   </si>
   <si>
     <t>Готовый комплект 6м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 120.00 руб.</t>
   </si>
   <si>
-    <t>&gt;50</t>
-[...1 lines deleted...]
-  <si>
     <t>SLO-210006</t>
   </si>
   <si>
     <t>Готовый комплект 7м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 390.00 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SLO-210007</t>
   </si>
   <si>
     <t>Готовый комплект 8м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
     <t>SLO-210008</t>
   </si>
   <si>
     <t>Готовый комплект 9м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
@@ -508,56 +509,50 @@
     <t>SLO-210019</t>
   </si>
   <si>
     <t>Готовый комплект 20м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>6 900.00 руб.</t>
   </si>
   <si>
     <t>SLO-210020</t>
   </si>
   <si>
     <t>Готовый комплект 25м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>8 250.00 руб.</t>
   </si>
   <si>
     <t>SLO-210021</t>
   </si>
   <si>
     <t>Готовый комплект 30м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>9 600.00 руб.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Готовый комплект 50м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>Комплекты саморегулирующего греющего кабеля (НА ТРУБУ) с вилкой</t>
   </si>
   <si>
     <t>SLO-2200000</t>
   </si>
   <si>
     <t>Готовый комплект 1м  греющего кабеля 16Вт ТеплоPROвод  (на трубу под теплоизоляцию)</t>
   </si>
   <si>
     <t>1 280.00 руб.</t>
   </si>
   <si>
     <t>SLO-220001</t>
   </si>
   <si>
     <t>Готовый комплект 2м  греющего кабеля 16Вт ТеплоPROвод  (на трубу под теплоизоляцию)</t>
   </si>
   <si>
     <t>1 472.00 руб.</t>
   </si>
   <si>
     <t>SLO-220002</t>
   </si>
@@ -853,51 +848,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d3_7e5b_11eb_8259_003048fd731b_695f87a3_a59b_11ee_a526_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d5_7e5b_11eb_8259_003048fd731b_695f87a5_a59b_11ee_a526_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d7_7e5b_11eb_8259_003048fd731b_695f87a7_a59b_11ee_a526_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d9_7e5b_11eb_8259_003048fd731b_695f87a9_a59b_11ee_a526_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753db_7e5b_11eb_8259_003048fd731b_695f87ab_a59b_11ee_a526_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753dd_7e5b_11eb_8259_003048fd731b_695f87ad_a59b_11ee_a526_047c1617b1436.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753a9_7e5b_11eb_8259_003048fd731b_695f8782_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753ab_7e5b_11eb_8259_003048fd731b_695f8783_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753ad_7e5b_11eb_8259_003048fd731b_695f8784_a59b_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753af_7e5b_11eb_8259_003048fd731b_695f8785_a59b_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b1_7e5b_11eb_8259_003048fd731b_695f8786_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b3_7e5b_11eb_8259_003048fd731b_695f8787_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b5_7e5b_11eb_8259_003048fd731b_695f8788_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b7_7e5b_11eb_8259_003048fd731b_695f8789_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b9_7e5b_11eb_8259_003048fd731b_695f878a_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753bb_7e5b_11eb_8259_003048fd731b_695f878b_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753bd_7e5b_11eb_8259_003048fd731b_695f878c_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753bf_7e5b_11eb_8259_003048fd731b_695f878d_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763eb5_34f2_11ec_835e_003048fd731b_695f878e_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763eb7_34f2_11ec_835e_003048fd731b_695f878f_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763eb9_34f2_11ec_835e_003048fd731b_695f8790_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c1_7e5b_11eb_8259_003048fd731b_695f8791_a59b_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c3_7e5b_11eb_8259_003048fd731b_695f8793_a59b_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c5_7e5b_11eb_8259_003048fd731b_695f8795_a59b_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c7_7e5b_11eb_8259_003048fd731b_695f8797_a59b_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c9_7e5b_11eb_8259_003048fd731b_695f8799_a59b_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753cb_7e5b_11eb_8259_003048fd731b_695f879b_a59b_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753cd_7e5b_11eb_8259_003048fd731b_695f879d_a59b_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753cf_7e5b_11eb_8259_003048fd731b_695f879f_a59b_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d1_7e5b_11eb_8259_003048fd731b_695f87a1_a59b_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037d1e_7a50_11ed_a394_047c1617b143_19e968b5_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61a_7c9e_11ea_8111_003048fd731b_695f87e5_a59b_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61c_7c9e_11ea_8111_003048fd731b_695f87e9_a59b_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61e_7c9e_11ea_8111_003048fd731b_695f87ed_a59b_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c620_7c9e_11ea_8111_003048fd731b_695f87f1_a59b_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c622_7c9e_11ea_8111_003048fd731b_695f87f5_a59b_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c624_7c9e_11ea_8111_003048fd731b_695f87f9_a59b_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c626_7c9e_11ea_8111_003048fd731b_695f87fd_a59b_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c628_7c9e_11ea_8111_003048fd731b_695f8801_a59b_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62a_7c9e_11ea_8111_003048fd731b_695f8805_a59b_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62c_7c9e_11ea_8111_003048fd731b_695f8809_a59b_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62e_7c9e_11ea_8111_003048fd731b_695f880d_a59b_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c630_7c9e_11ea_8111_003048fd731b_695f8811_a59b_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c632_7c9e_11ea_8111_003048fd731b_695f8815_a59b_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c634_7c9e_11ea_8111_003048fd731b_695f8819_a59b_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c636_7c9e_11ea_8111_003048fd731b_695f881d_a59b_11ee_a526_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c638_7c9e_11ea_8111_003048fd731b_695f8821_a59b_11ee_a526_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63a_7c9e_11ea_8111_003048fd731b_695f8825_a59b_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63c_7c9e_11ea_8111_003048fd731b_695f8829_a59b_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63e_7c9e_11ea_8111_003048fd731b_695f882d_a59b_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c640_7c9e_11ea_8111_003048fd731b_695f8831_a59b_11ee_a526_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c642_7c9e_11ea_8111_003048fd731b_695f8835_a59b_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922b7c_70d3_11eb_8247_003048fd731b_19e968c0_793a_11f0_a79f_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c644_7c9e_11ea_8111_003048fd731b_19e968c3_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c646_7c9e_11ea_8111_003048fd731b_19e968c5_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c648_7c9e_11ea_8111_003048fd731b_19e968c6_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64a_7c9e_11ea_8111_003048fd731b_19e968c7_793a_11f0_a79f_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64c_7c9e_11ea_8111_003048fd731b_19e968c8_793a_11f0_a79f_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64e_7c9e_11ea_8111_003048fd731b_19e968c9_793a_11f0_a79f_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c650_7c9e_11ea_8111_003048fd731b_19e968ca_793a_11f0_a79f_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c652_7c9e_11ea_8111_003048fd731b_19e968cb_793a_11f0_a79f_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c654_7c9e_11ea_8111_003048fd731b_19e968b6_793a_11f0_a79f_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c656_7c9e_11ea_8111_003048fd731b_19e968b7_793a_11f0_a79f_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c658_7c9e_11ea_8111_003048fd731b_19e968b8_793a_11f0_a79f_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65a_7c9e_11ea_8111_003048fd731b_19e968b9_793a_11f0_a79f_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65c_7c9e_11ea_8111_003048fd731b_19e968ba_793a_11f0_a79f_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65e_7c9e_11ea_8111_003048fd731b_19e968bb_793a_11f0_a79f_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c660_7c9e_11ea_8111_003048fd731b_19e968bd_793a_11f0_a79f_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7a_f98d_11eb_8307_003048fd731b_19e968bc_793a_11f0_a79f_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7c_f98d_11eb_8307_003048fd731b_19e968be_793a_11f0_a79f_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7e_f98d_11eb_8307_003048fd731b_19e968bf_793a_11f0_a79f_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e80_f98d_11eb_8307_003048fd731b_19e968c1_793a_11f0_a79f_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e82_f98d_11eb_8307_003048fd731b_19e968c2_793a_11f0_a79f_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e84_f98d_11eb_8307_003048fd731b_19e968c4_793a_11f0_a79f_047c1617b14374.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d3_7e5b_11eb_8259_003048fd731b_695f87a3_a59b_11ee_a526_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d5_7e5b_11eb_8259_003048fd731b_695f87a5_a59b_11ee_a526_047c1617b1432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d7_7e5b_11eb_8259_003048fd731b_695f87a7_a59b_11ee_a526_047c1617b1433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d9_7e5b_11eb_8259_003048fd731b_695f87a9_a59b_11ee_a526_047c1617b1434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753db_7e5b_11eb_8259_003048fd731b_695f87ab_a59b_11ee_a526_047c1617b1435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753dd_7e5b_11eb_8259_003048fd731b_695f87ad_a59b_11ee_a526_047c1617b1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753a9_7e5b_11eb_8259_003048fd731b_695f8782_a59b_11ee_a526_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753ab_7e5b_11eb_8259_003048fd731b_695f8783_a59b_11ee_a526_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753ad_7e5b_11eb_8259_003048fd731b_695f8784_a59b_11ee_a526_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753af_7e5b_11eb_8259_003048fd731b_695f8785_a59b_11ee_a526_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b1_7e5b_11eb_8259_003048fd731b_695f8786_a59b_11ee_a526_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b3_7e5b_11eb_8259_003048fd731b_695f8787_a59b_11ee_a526_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b5_7e5b_11eb_8259_003048fd731b_695f8788_a59b_11ee_a526_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b7_7e5b_11eb_8259_003048fd731b_695f8789_a59b_11ee_a526_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753b9_7e5b_11eb_8259_003048fd731b_695f878a_a59b_11ee_a526_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753bb_7e5b_11eb_8259_003048fd731b_695f878b_a59b_11ee_a526_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753bd_7e5b_11eb_8259_003048fd731b_695f878c_a59b_11ee_a526_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753bf_7e5b_11eb_8259_003048fd731b_695f878d_a59b_11ee_a526_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763eb5_34f2_11ec_835e_003048fd731b_695f878e_a59b_11ee_a526_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763eb7_34f2_11ec_835e_003048fd731b_695f878f_a59b_11ee_a526_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93763eb9_34f2_11ec_835e_003048fd731b_695f8790_a59b_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c1_7e5b_11eb_8259_003048fd731b_695f8791_a59b_11ee_a526_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c3_7e5b_11eb_8259_003048fd731b_695f8793_a59b_11ee_a526_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c5_7e5b_11eb_8259_003048fd731b_695f8795_a59b_11ee_a526_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c7_7e5b_11eb_8259_003048fd731b_695f8797_a59b_11ee_a526_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753c9_7e5b_11eb_8259_003048fd731b_695f8799_a59b_11ee_a526_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753cb_7e5b_11eb_8259_003048fd731b_695f879b_a59b_11ee_a526_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753cd_7e5b_11eb_8259_003048fd731b_695f879d_a59b_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753cf_7e5b_11eb_8259_003048fd731b_695f879f_a59b_11ee_a526_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf753d1_7e5b_11eb_8259_003048fd731b_695f87a1_a59b_11ee_a526_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037d1e_7a50_11ed_a394_047c1617b143_19e968b5_793a_11f0_a79f_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61a_7c9e_11ea_8111_003048fd731b_695f87e5_a59b_11ee_a526_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61c_7c9e_11ea_8111_003048fd731b_695f87e9_a59b_11ee_a526_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c61e_7c9e_11ea_8111_003048fd731b_695f87ed_a59b_11ee_a526_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c620_7c9e_11ea_8111_003048fd731b_695f87f1_a59b_11ee_a526_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c622_7c9e_11ea_8111_003048fd731b_695f87f5_a59b_11ee_a526_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c624_7c9e_11ea_8111_003048fd731b_695f87f9_a59b_11ee_a526_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c626_7c9e_11ea_8111_003048fd731b_695f87fd_a59b_11ee_a526_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c628_7c9e_11ea_8111_003048fd731b_695f8801_a59b_11ee_a526_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62a_7c9e_11ea_8111_003048fd731b_695f8805_a59b_11ee_a526_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62c_7c9e_11ea_8111_003048fd731b_695f8809_a59b_11ee_a526_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c62e_7c9e_11ea_8111_003048fd731b_695f880d_a59b_11ee_a526_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c630_7c9e_11ea_8111_003048fd731b_695f8811_a59b_11ee_a526_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c632_7c9e_11ea_8111_003048fd731b_695f8815_a59b_11ee_a526_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c634_7c9e_11ea_8111_003048fd731b_695f8819_a59b_11ee_a526_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c636_7c9e_11ea_8111_003048fd731b_695f881d_a59b_11ee_a526_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c638_7c9e_11ea_8111_003048fd731b_695f8821_a59b_11ee_a526_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63a_7c9e_11ea_8111_003048fd731b_695f8825_a59b_11ee_a526_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63c_7c9e_11ea_8111_003048fd731b_695f8829_a59b_11ee_a526_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c63e_7c9e_11ea_8111_003048fd731b_695f882d_a59b_11ee_a526_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c640_7c9e_11ea_8111_003048fd731b_695f8831_a59b_11ee_a526_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c642_7c9e_11ea_8111_003048fd731b_695f8835_a59b_11ee_a526_047c1617b14352.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922b7c_70d3_11eb_8247_003048fd731b_19e968c0_793a_11f0_a79f_047c1617b14353.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c644_7c9e_11ea_8111_003048fd731b_19e968c3_793a_11f0_a79f_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c646_7c9e_11ea_8111_003048fd731b_19e968c5_793a_11f0_a79f_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c648_7c9e_11ea_8111_003048fd731b_19e968c6_793a_11f0_a79f_047c1617b14356.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64a_7c9e_11ea_8111_003048fd731b_19e968c7_793a_11f0_a79f_047c1617b14357.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64c_7c9e_11ea_8111_003048fd731b_19e968c8_793a_11f0_a79f_047c1617b14358.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c64e_7c9e_11ea_8111_003048fd731b_19e968c9_793a_11f0_a79f_047c1617b14359.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c650_7c9e_11ea_8111_003048fd731b_19e968ca_793a_11f0_a79f_047c1617b14360.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c652_7c9e_11ea_8111_003048fd731b_19e968cb_793a_11f0_a79f_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c654_7c9e_11ea_8111_003048fd731b_19e968b6_793a_11f0_a79f_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c656_7c9e_11ea_8111_003048fd731b_19e968b7_793a_11f0_a79f_047c1617b14363.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c658_7c9e_11ea_8111_003048fd731b_19e968b8_793a_11f0_a79f_047c1617b14364.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65a_7c9e_11ea_8111_003048fd731b_19e968b9_793a_11f0_a79f_047c1617b14365.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65c_7c9e_11ea_8111_003048fd731b_19e968ba_793a_11f0_a79f_047c1617b14366.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c65e_7c9e_11ea_8111_003048fd731b_19e968bb_793a_11f0_a79f_047c1617b14367.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5c660_7c9e_11ea_8111_003048fd731b_19e968bd_793a_11f0_a79f_047c1617b14368.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7a_f98d_11eb_8307_003048fd731b_19e968bc_793a_11f0_a79f_047c1617b14369.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7c_f98d_11eb_8307_003048fd731b_19e968be_793a_11f0_a79f_047c1617b14370.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e7e_f98d_11eb_8307_003048fd731b_19e968bf_793a_11f0_a79f_047c1617b14371.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e80_f98d_11eb_8307_003048fd731b_19e968c1_793a_11f0_a79f_047c1617b14372.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e82_f98d_11eb_8307_003048fd731b_19e968c2_793a_11f0_a79f_047c1617b14373.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747e84_f98d_11eb_8307_003048fd731b_19e968c4_793a_11f0_a79f_047c1617b14374.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2422,687 +2417,687 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Image_60" descr="Image_60"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="54" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_64" descr="Image_64"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="55" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_65" descr="Image_65"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="56" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_66" descr="Image_66"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="57" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Image_67" descr="Image_67"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="58" name="Image_67" descr="Image_67"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Image_68" descr="Image_68"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="59" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Image_69" descr="Image_69"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="60" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Image_70" descr="Image_70"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="61" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Image_71" descr="Image_71"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="62" name="Image_71" descr="Image_71"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Image_72" descr="Image_72"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="63" name="Image_72" descr="Image_72"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Image_73" descr="Image_73"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="64" name="Image_73" descr="Image_73"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Image_74" descr="Image_74"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="65" name="Image_74" descr="Image_74"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Image_75" descr="Image_75"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="66" name="Image_75" descr="Image_75"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Image_76" descr="Image_76"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="67" name="Image_76" descr="Image_76"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Image_77" descr="Image_77"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="68" name="Image_77" descr="Image_77"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Image_78" descr="Image_78"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="69" name="Image_78" descr="Image_78"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Image_79" descr="Image_79"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="70" name="Image_79" descr="Image_79"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Image_80" descr="Image_80"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="Image_80" descr="Image_80"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Image_81" descr="Image_81"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="Image_81" descr="Image_81"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Image_82" descr="Image_82"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="73" name="Image_82" descr="Image_82"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Image_83" descr="Image_83"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="74" name="Image_84" descr="Image_84"/>
+        <xdr:cNvPr id="74" name="Image_83" descr="Image_83"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3375,51 +3370,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L84"/>
+  <dimension ref="A1:L83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -3427,51 +3422,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J84)</f>
+        <f>SUM(J2:J83)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -3515,51 +3510,51 @@
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>835315</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1"/>
       <c r="E6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*12750.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>835316</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="1"/>
@@ -4652,117 +4647,117 @@
       <c r="J41" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*2310.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826621</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2580.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>826622</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>101</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2850.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>826623</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*3120.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>826624</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D45" s="1"/>
@@ -4784,51 +4779,51 @@
       <c r="J45" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3390.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>826625</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*3660.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>826626</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D47" s="1"/>
@@ -4850,51 +4845,51 @@
       <c r="J47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*3930.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>826627</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>127</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*4200.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>826628</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D49" s="1"/>
@@ -5014,217 +5009,217 @@
       </c>
       <c r="J52" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*5280.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>826632</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
         <v>141</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="G53" s="2">
-        <v>3</v>
+      <c r="G53" s="2" t="s">
+        <v>118</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*5550.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>826633</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G54" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*5820.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>826634</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G55" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6090.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>826635</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
         <v>150</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G56" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6360.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>826636</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
         <v>153</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>154</v>
       </c>
       <c r="G57" s="2">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*6630.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>826637</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>155</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G58" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*6900.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>826638</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D59" s="1"/>
@@ -5246,852 +5241,821 @@
       <c r="J59" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*8250.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>826639</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G60" s="2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*9600.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
-    <row r="61" spans="1:12" outlineLevel="5">
-[...4 lines deleted...]
-      <c r="C61" s="1" t="s">
+    <row r="61" spans="1:12" outlineLevel="3">
+      <c r="A61" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="D61" s="1"/>
-      <c r="E61" s="2" t="s">
+      <c r="B61" s="9"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="9"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="9"/>
+      <c r="J61" s="9"/>
+      <c r="K61" s="9"/>
+      <c r="L61" s="5"/>
+    </row>
+    <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A62" s="1"/>
+      <c r="B62" s="1">
+        <v>831541</v>
+      </c>
+      <c r="C62" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="F61" s="2"/>
-[...9 lines deleted...]
-      <c r="J61" s="3" t="s">
+      <c r="D62" s="1"/>
+      <c r="E62" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="H62" s="2">
+        <v>0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="K61" s="2" t="str">
-[...18 lines deleted...]
-      <c r="K62" s="9"/>
+      <c r="K62" s="2" t="str">
+        <f>J62*1280.00</f>
+        <v>0</v>
+      </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
-        <v>831541</v>
+        <v>826640</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K63" s="2" t="str">
-        <f>J63*1280.00</f>
+        <f>J63*1472.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
-        <v>826640</v>
+        <v>826641</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>97</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*1472.00</f>
+        <f>J64*1664.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
-        <v>826641</v>
+        <v>826642</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>97</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*1664.00</f>
+        <f>J65*1856.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
-        <v>826642</v>
+        <v>826643</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>97</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*1856.00</f>
+        <f>J66*2048.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
-        <v>826643</v>
+        <v>826644</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>182</v>
+      </c>
+      <c r="G67" s="2">
+        <v>10</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*2048.00</f>
+        <f>J67*2240.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
-        <v>826644</v>
+        <v>826645</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>185</v>
+      </c>
+      <c r="G68" s="2">
+        <v>10</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*2240.00</f>
+        <f>J68*2432.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
-        <v>826645</v>
+        <v>826646</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G69" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*2432.00</f>
+        <f>J69*2624.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
-        <v>826646</v>
+        <v>826647</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>191</v>
+      </c>
+      <c r="G70" s="2">
+        <v>8</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*2624.00</f>
+        <f>J70*2816.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
-        <v>826647</v>
+        <v>826648</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>194</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>118</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*2816.00</f>
+        <f>J71*3008.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
-        <v>826648</v>
+        <v>826649</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>197</v>
+      </c>
+      <c r="G72" s="2">
+        <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*3008.00</f>
+        <f>J72*3200.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
-        <v>826649</v>
+        <v>826650</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G73" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*3200.00</f>
+        <f>J73*3392.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
-        <v>826650</v>
+        <v>826651</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G74" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K74" s="2" t="str">
-        <f>J74*3392.00</f>
+        <f>J74*3584.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
-        <v>826651</v>
+        <v>826652</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G75" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*3584.00</f>
+        <f>J75*3776.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
-        <v>826652</v>
+        <v>826653</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G76" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*3776.00</f>
+        <f>J76*3968.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
-        <v>826653</v>
+        <v>826654</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*3968.00</f>
+        <f>J77*4352.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
-        <v>826654</v>
+        <v>835394</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G78" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*4352.00</f>
+        <f>J78*4160.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
-        <v>835394</v>
+        <v>835395</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G79" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*4160.00</f>
+        <f>J79*4544.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
-        <v>835395</v>
+        <v>835396</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G80" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*4544.00</f>
+        <f>J80*4736.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
-        <v>835396</v>
+        <v>835397</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G81" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*4736.00</f>
+        <f>J81*4928.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
-        <v>835397</v>
+        <v>835398</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G82" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*4928.00</f>
+        <f>J82*5888.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
-        <v>835398</v>
+        <v>835399</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G83" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>64</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*5888.00</f>
+        <f>J83*6848.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
-    </row>
-[...31 lines deleted...]
-      <c r="L84" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A38:K38"/>
-    <mergeCell ref="A62:K62"/>
+    <mergeCell ref="A61:K61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>