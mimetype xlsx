--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -109,50 +109,53 @@
   <si>
     <t>Кабель саморег (В ТРУБУ) SRF10 WHITE пищевая изоляция 10Вт (бухта 250м)</t>
   </si>
   <si>
     <t>63 750.00 руб.</t>
   </si>
   <si>
     <t>SLO-233004</t>
   </si>
   <si>
     <t>Кабель саморег (В ТРУБУ) SRF15 WHITE пищевая изоляция 15Вт (бухта 50м)</t>
   </si>
   <si>
     <t>SLO-233005</t>
   </si>
   <si>
     <t>Кабель саморег (В ТРУБУ) SRF15 WHITE пищевая изоляция 15Вт (бухта 100м)</t>
   </si>
   <si>
     <t>SLO-233006</t>
   </si>
   <si>
     <t>Кабель саморег (В ТРУБУ) SRF15 WHITE пищевая изоляция 15Вт (бухта 250м)</t>
   </si>
   <si>
+    <t>боб</t>
+  </si>
+  <si>
     <t>Кабель саморегулирующий НА ТРУБУ</t>
   </si>
   <si>
     <t>SLO-231001</t>
   </si>
   <si>
     <t>Кабель саморегулирующийся SRL 16-2 (НА ТРУБУ) 16Вт (на отрез БУХТА 50м)</t>
   </si>
   <si>
     <t>5 320.00 руб.</t>
   </si>
   <si>
     <t>SLO-231002</t>
   </si>
   <si>
     <t>Кабель саморегулирующийся SRL 16-2 (НА ТРУБУ) 16Вт (на отрез БУХТА 100м)</t>
   </si>
   <si>
     <t>10 640.00 руб.</t>
   </si>
   <si>
     <t>SLO-231003</t>
   </si>
   <si>
     <t>Кабель саморегулирующийся SRL 16-2 (НА ТРУБУ) 16Вт (ЦЕЛАЯ БУХТА 250м)</t>
@@ -310,114 +313,114 @@
   <si>
     <t>Кабель саморегулирующийся SRF 30-2 CR UV (НА ТРУБУ) 30Вт (с экраном и УФ защитой)  (бухта 100м)</t>
   </si>
   <si>
     <t>SLO-232009</t>
   </si>
   <si>
     <t>Кабель саморегулирующийся SRF 30-2 CR UV (НА ТРУБУ) 30Вт (с экраном и УФ защитой)  (бухта 200м)</t>
   </si>
   <si>
     <t>Греющий кабель (готовые комплекты)</t>
   </si>
   <si>
     <t>Комплекты саморегулирующего греющего кабеля (В ТРУБУ) с евровилкой и герметичным вводом 1/2</t>
   </si>
   <si>
     <t>SLO-2100000</t>
   </si>
   <si>
     <t>Готовый комплект 1м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>1 770.00 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>SLO-210001</t>
+  </si>
+  <si>
+    <t>Готовый комплект 2м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 040.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>SLO-210002</t>
+  </si>
+  <si>
+    <t>Готовый комплект 3м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 310.00 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SLO-210003</t>
+  </si>
+  <si>
+    <t>Готовый комплект 4м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 580.00 руб.</t>
+  </si>
+  <si>
+    <t>SLO-210004</t>
+  </si>
+  <si>
+    <t>Готовый комплект 5м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>2 850.00 руб.</t>
+  </si>
+  <si>
+    <t>SLO-210005</t>
+  </si>
+  <si>
+    <t>Готовый комплект 6м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
+  </si>
+  <si>
+    <t>3 120.00 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SLO-210001</t>
-[...49 lines deleted...]
-  <si>
     <t>SLO-210006</t>
   </si>
   <si>
     <t>Готовый комплект 7м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 390.00 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;10</t>
   </si>
   <si>
     <t>SLO-210007</t>
   </si>
   <si>
     <t>Готовый комплект 8м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 660.00 руб.</t>
   </si>
   <si>
     <t>SLO-210008</t>
   </si>
   <si>
     <t>Готовый комплект 9м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
   <si>
     <t>3 930.00 руб.</t>
   </si>
   <si>
     <t>SLO-210009</t>
   </si>
   <si>
     <t>Готовый комплект 10м  греющего кабеля 10Вт ТеплоPROвод  (в трубу)</t>
   </si>
@@ -3684,2359 +3687,2359 @@
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>835320</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*63750.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" outlineLevel="3">
       <c r="A12" s="9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>835294</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*5320.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>835295</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*10640.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>835296</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*21280.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>835297</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*5700.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>835298</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*11400.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>835299</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*22800.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>835300</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*5700.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>835301</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*11400.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>835302</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*22800.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>835303</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*5700.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>835304</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*11400.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>835305</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*22800.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>837140</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*4256.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>837141</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*8512.00</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>837142</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*17024.00</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>835306</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*9880.00</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>835307</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*19760.00</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>835308</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*39520.00</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>835309</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*9880.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>835310</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*19760.00</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>835311</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*39520.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>835312</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*9880.00</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>835313</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*19760.00</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>835314</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*39520.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" outlineLevel="2">
       <c r="A37" s="8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" outlineLevel="3">
       <c r="A38" s="9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>871936</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D39" s="1"/>
       <c r="E39" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*1770.00</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826619</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D40" s="1"/>
       <c r="E40" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2040.00</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826620</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D41" s="1"/>
       <c r="E41" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*2310.00</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826621</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G42" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*2580.00</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>826622</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D43" s="1"/>
       <c r="E43" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2850.00</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>826623</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D44" s="1"/>
       <c r="E44" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*3120.00</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>826624</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D45" s="1"/>
       <c r="E45" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>119</v>
+      </c>
+      <c r="G45" s="2">
+        <v>7</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*3390.00</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>826625</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D46" s="1"/>
       <c r="E46" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*3660.00</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>826626</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D47" s="1"/>
       <c r="E47" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*3930.00</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>826627</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D48" s="1"/>
       <c r="E48" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>128</v>
+      </c>
+      <c r="G48" s="2">
+        <v>4</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*4200.00</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>826628</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G49" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*4470.00</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>826629</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D50" s="1"/>
       <c r="E50" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*4740.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>826630</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D51" s="1"/>
       <c r="E51" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G51" s="2">
         <v>5</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*5010.00</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>826631</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D52" s="1"/>
       <c r="E52" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G52" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*5280.00</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>826632</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D53" s="1"/>
       <c r="E53" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>143</v>
+      </c>
+      <c r="G53" s="2">
+        <v>3</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*5550.00</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>826633</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D54" s="1"/>
       <c r="E54" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G54" s="2">
         <v>6</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*5820.00</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>826634</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D55" s="1"/>
       <c r="E55" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G55" s="2">
         <v>3</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*6090.00</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>826635</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D56" s="1"/>
       <c r="E56" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G56" s="2">
         <v>3</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*6360.00</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>826636</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D57" s="1"/>
       <c r="E57" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G57" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*6630.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>826637</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D58" s="1"/>
       <c r="E58" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G58" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*6900.00</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>826638</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D59" s="1"/>
       <c r="E59" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*8250.00</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>826639</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D60" s="1"/>
       <c r="E60" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G60" s="2">
         <v>4</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*9600.00</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" outlineLevel="3">
       <c r="A61" s="9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
       <c r="J61" s="9"/>
       <c r="K61" s="9"/>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>831541</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1280.00</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>826640</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D63" s="1"/>
       <c r="E63" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1472.00</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>826641</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D64" s="1"/>
       <c r="E64" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1664.00</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>826642</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D65" s="1"/>
       <c r="E65" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K65" s="2" t="str">
         <f>J65*1856.00</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>826643</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D66" s="1"/>
       <c r="E66" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K66" s="2" t="str">
         <f>J66*2048.00</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>826644</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D67" s="1"/>
       <c r="E67" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G67" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K67" s="2" t="str">
         <f>J67*2240.00</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>826645</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D68" s="1"/>
       <c r="E68" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G68" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*2432.00</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>826646</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D69" s="1"/>
       <c r="E69" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G69" s="2">
         <v>9</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*2624.00</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>826647</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D70" s="1"/>
       <c r="E70" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G70" s="2">
         <v>8</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*2816.00</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>826648</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D71" s="1"/>
       <c r="E71" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K71" s="2" t="str">
         <f>J71*3008.00</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>826649</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D72" s="1"/>
       <c r="E72" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K72" s="2" t="str">
         <f>J72*3200.00</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>826650</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D73" s="1"/>
       <c r="E73" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G73" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K73" s="2" t="str">
         <f>J73*3392.00</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>826651</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D74" s="1"/>
       <c r="E74" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
         <v>0</v>
       </c>
       <c r="I74" s="1">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K74" s="2" t="str">
         <f>J74*3584.00</f>
         <v>0</v>
       </c>
       <c r="L74" s="5"/>
     </row>
     <row r="75" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A75" s="1"/>
       <c r="B75" s="1">
         <v>826652</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D75" s="1"/>
       <c r="E75" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G75" s="2">
         <v>6</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K75" s="2" t="str">
         <f>J75*3776.00</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>826653</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D76" s="1"/>
       <c r="E76" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K76" s="2" t="str">
         <f>J76*3968.00</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>826654</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D77" s="1"/>
       <c r="E77" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K77" s="2" t="str">
         <f>J77*4352.00</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>835394</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D78" s="1"/>
       <c r="E78" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G78" s="2">
         <v>4</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K78" s="2" t="str">
         <f>J78*4160.00</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>835395</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D79" s="1"/>
       <c r="E79" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G79" s="2">
         <v>6</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K79" s="2" t="str">
         <f>J79*4544.00</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>835396</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D80" s="1"/>
       <c r="E80" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K80" s="2" t="str">
         <f>J80*4736.00</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>835397</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D81" s="1"/>
       <c r="E81" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G81" s="2">
         <v>7</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K81" s="2" t="str">
         <f>J81*4928.00</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>835398</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D82" s="1"/>
       <c r="E82" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G82" s="2">
         <v>5</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K82" s="2" t="str">
         <f>J82*5888.00</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>835399</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D83" s="1"/>
       <c r="E83" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G83" s="2">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="K83" s="2" t="str">
         <f>J83*6848.00</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A12:K12"/>
     <mergeCell ref="A38:K38"/>
     <mergeCell ref="A61:K61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>