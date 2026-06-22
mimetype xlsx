--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -160,50 +160,53 @@
   <si>
     <t>1 752.65 руб.</t>
   </si>
   <si>
     <t>SMS-290028</t>
   </si>
   <si>
     <t>EZA4-F090KB</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, черный EZA4-F090KB</t>
   </si>
   <si>
     <t>2 613.84 руб.</t>
   </si>
   <si>
     <t>SMS-290029</t>
   </si>
   <si>
     <t>EZA4-F090GY</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, серый EZA4-F090GY</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-290030</t>
   </si>
   <si>
     <t>EZA4-F090GN</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, зеленый EZA4-F090GN</t>
   </si>
   <si>
     <t>SMS-290031</t>
   </si>
   <si>
     <t>EZA4-F090BU</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, голубой EZA4-F090BU</t>
   </si>
   <si>
     <t>SMS-290032</t>
   </si>
   <si>
     <t>JAT4-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с пов. изл, ø35, нерж. cталь, JAT4-A094</t>
@@ -247,53 +250,50 @@
   <si>
     <t>1 442.38 руб.</t>
   </si>
   <si>
     <t>SMS-290052</t>
   </si>
   <si>
     <t>KOP4-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки ХРОМ с пов. изл, ø35, нерж. сталь, гайка KOP4-A094</t>
   </si>
   <si>
     <t>2 792.43 руб.</t>
   </si>
   <si>
     <t>SMS-290060</t>
   </si>
   <si>
     <t>EZA4-F090KW</t>
   </si>
   <si>
     <t>см-ль для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, белый EZA4-F090KW</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-290061</t>
   </si>
   <si>
     <t>EZA4-D090GY</t>
   </si>
   <si>
     <t>- см-ль для кух. мойки с пов. изл, ø35,  мат. нерж. сталь, цвет СЕРЫЙ, мат., гайка EZA4-D090GY</t>
   </si>
   <si>
     <t>2 418.26 руб.</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE (цинк)</t>
   </si>
   <si>
     <t>SMS-290001</t>
   </si>
   <si>
     <t>FAB4-A020</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀25, крепление на гайке-втулке, хром FAB4-A020</t>
   </si>
   <si>
     <t>1 569.51 руб.</t>
@@ -535,126 +535,126 @@
   <si>
     <t>SMS-290023</t>
   </si>
   <si>
     <t>KEN4-A031</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с вытяжным изливом, ø40, KEN4-A031</t>
   </si>
   <si>
     <t>3 178.38 руб.</t>
   </si>
   <si>
     <t>SMS-290036</t>
   </si>
   <si>
     <t>JIK1-A102-A</t>
   </si>
   <si>
     <t>Моно смеситель, кер. (1/2) 90°, крепление на гайке JIK1-A102-A (4 ШТ В КОР)</t>
   </si>
   <si>
     <t>665.95 руб.</t>
   </si>
   <si>
+    <t>SMS-290037</t>
+  </si>
+  <si>
+    <t>JIK4-A102-A</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, шпилька JIK4-A102-A (2 шт в кор)</t>
+  </si>
+  <si>
+    <t>879.35 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290038</t>
+  </si>
+  <si>
+    <t>JIK12-A102-A</t>
+  </si>
+  <si>
+    <t>настенный смеситель для кух. мойки, кер. (1/2) 90°, настенный JIK12-A102-A</t>
+  </si>
+  <si>
+    <t>1 325.84 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290039</t>
+  </si>
+  <si>
+    <t>JIK12-B102-A</t>
+  </si>
+  <si>
+    <t>настенный смеситель для кух. мойки, кер. (1/2) 90°, настенный JIK12-B102-A</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290041</t>
+  </si>
+  <si>
+    <t>JIK13-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, настенный JIK13-A102-A (2шт в кор)</t>
+  </si>
+  <si>
+    <t>703.78 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290042</t>
+  </si>
+  <si>
+    <t>JIK15-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, гайка JIK15-A102-A (4 шт в кор)</t>
+  </si>
+  <si>
+    <t>658.38 руб.</t>
+  </si>
+  <si>
+    <t>&gt;100</t>
+  </si>
+  <si>
+    <t>SMS-290044</t>
+  </si>
+  <si>
+    <t>JIK22-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, настенный JIK22-A102-A</t>
+  </si>
+  <si>
+    <t>643.24 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...73 lines deleted...]
-    <t>643.24 руб.</t>
   </si>
   <si>
     <t>SMS-290045</t>
   </si>
   <si>
     <t>KOA4-A722</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. (1/2) 90°, гайка (корона), хром KOA4-A722</t>
   </si>
   <si>
     <t>2 099.24 руб.</t>
   </si>
   <si>
     <t>SMS-290046</t>
   </si>
   <si>
     <t>KOA4-B722</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. (1/2) 90°, гайка (корона), хром KOA4-B722</t>
   </si>
   <si>
     <t>SMS-290047</t>
   </si>
@@ -2969,86 +2969,86 @@
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>868614</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2553.29</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883356</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*2005.40</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827911</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -3074,86 +3074,86 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2406.48</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827912</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2377.73</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827913</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*2647.13</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827914</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -3178,373 +3178,373 @@
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1752.65</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827915</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G12" s="2" t="s">
-        <v>27</v>
+      <c r="G12" s="2">
+        <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2613.84</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827916</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="G13" s="2">
-        <v>0</v>
+      <c r="G13" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*2613.84</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827917</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2613.84</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827918</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G15" s="2">
+        <v>2</v>
+      </c>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="1">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2613.84</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827919</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G16" s="2">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2753.08</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827920</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G17" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*5761.94</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827921</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*1816.21</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827922</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*1442.38</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>833059</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*2792.43</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834700</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2613.84</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>877764</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F22" s="2" t="s">
@@ -3579,163 +3579,163 @@
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827888</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="G24" s="2">
-        <v>9</v>
+      <c r="G24" s="2" t="s">
+        <v>47</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*1569.51</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>827889</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>76</v>
+      <c r="G25" s="2">
+        <v>6</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*1788.97</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>827890</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G26" s="2">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*1788.97</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>827891</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>95</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*1807.13</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>827892</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="2" t="s">
@@ -3760,116 +3760,116 @@
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>827893</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
-      <c r="I29" s="1">
-        <v>0</v>
+      <c r="I29" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1914.59</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>827894</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1566.48</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>827895</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1366.81</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>827896</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
@@ -3895,51 +3895,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*2131.02</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>827897</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*2421.62</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>827898</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="1" t="s">
@@ -3965,51 +3965,51 @@
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*2421.62</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>827899</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G35" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*2421.62</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827900</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D36" s="1" t="s">
@@ -4070,232 +4070,232 @@
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*2276.32</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>827902</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>135</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*2276.32</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>827903</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G39" s="2">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*1860.11</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>827904</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G40" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*2117.40</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827905</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="G41" s="2" t="s">
-        <v>76</v>
+      <c r="G41" s="2">
+        <v>8</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1988.75</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827906</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1622.48</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>827907</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
-      <c r="I43" s="1">
-        <v>0</v>
+      <c r="I43" s="1" t="s">
+        <v>47</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*1622.48</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>827908</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>159</v>
       </c>
       <c r="F44" s="2" t="s">
@@ -4315,442 +4315,442 @@
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*1315.24</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>827909</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>163</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>160</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1315.24</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>827910</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G46" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*3178.38</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>827923</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*665.95</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>827924</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>174</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" s="2" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
-      <c r="I48" s="1">
-        <v>0</v>
+      <c r="I48" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*879.35</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>827925</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="F49" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1325.84</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>827926</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*0.00</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>827928</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*703.78</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>827929</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="D52" s="1" t="s">
+      <c r="E52" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="E52" s="2" t="s">
+      <c r="F52" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="F52" s="2" t="s">
+      <c r="G52" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*658.38</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>827931</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="F53" s="2" t="s">
+      <c r="G53" s="2" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*643.24</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>827932</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>200</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G54" s="2">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*2099.24</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>827933</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>204</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G55" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*2099.24</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>827934</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>201</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*2099.24</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>832197</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>210</v>
       </c>
       <c r="F57" s="2" t="s">
@@ -4891,51 +4891,51 @@
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*893.83</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>890506</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G62" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*952.31</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>890509</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D63" s="1" t="s">