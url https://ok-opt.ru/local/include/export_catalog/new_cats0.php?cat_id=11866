--- v1 (2026-06-22)
+++ v2 (2026-08-12)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -70,687 +70,774 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Смесители для кухни</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE (нерж сталь)</t>
   </si>
   <si>
     <t>SMS-180711</t>
   </si>
   <si>
     <t>EZA4-D090MG</t>
   </si>
   <si>
     <t>смеситель для кух. мойки ГРАФИТ с пов. изл, ø35, нерж. сталь, гайка EZA4-D090MG</t>
   </si>
   <si>
-    <t>2 553.29 руб.</t>
+    <t>2 089.95 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180729</t>
   </si>
   <si>
     <t>EZA4-D090YB</t>
   </si>
   <si>
     <t>см-ль для кух. мойки с пов. изл, ø35,  нерж. сталь, цвет ЧЕРНЫЙ МАТОВЫЙ, гайка корона</t>
   </si>
   <si>
-    <t>2 005.40 руб.</t>
+    <t>1 641.48 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180799</t>
+  </si>
+  <si>
+    <t>EZA4-F090YWYG</t>
+  </si>
+  <si>
+    <t>Смеситель для кух. мойки с гофр. Изл., ø35, БРОНЗА, белый излив, гайка, SOLONE S (1/10шт)</t>
+  </si>
+  <si>
+    <t>2 168.15 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180800</t>
+  </si>
+  <si>
+    <t>EZA4-G090MG</t>
+  </si>
+  <si>
+    <t>Смеситель для кух. мойки с пов. изл, ø35, ГРАФИТ, гайка корона, SOLONE S (1/10шт)</t>
+  </si>
+  <si>
+    <t>1 718.41 руб.</t>
   </si>
   <si>
     <t>SMS-290024</t>
   </si>
   <si>
     <t>EZA4-A090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. пов. изл, ø35, нерж. Сталь, гайка EZA4-A090</t>
   </si>
   <si>
-    <t>2 406.48 руб.</t>
+    <t>1 969.78 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>SMS-290025</t>
   </si>
   <si>
     <t>EZA4-B090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с пов. изл, ø35, нерж. Сталь, гайка EZA4-B090</t>
   </si>
   <si>
-    <t>2 377.73 руб.</t>
+    <t>1 946.25 руб.</t>
   </si>
   <si>
     <t>SMS-290026</t>
   </si>
   <si>
     <t>EZA4-C090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с пов. изл, ø35, нерж. Сталь, гайка EZA4-C090</t>
   </si>
   <si>
-    <t>2 647.13 руб.</t>
+    <t>2 166.77 руб.</t>
   </si>
   <si>
     <t>SMS-290027</t>
   </si>
   <si>
     <t>EZA4-D090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с пов. изл, ø35, нерж. Сталь, гайка EZA4-D090</t>
   </si>
   <si>
-    <t>1 752.65 руб.</t>
+    <t>1 434.59 руб.</t>
   </si>
   <si>
     <t>SMS-290028</t>
   </si>
   <si>
     <t>EZA4-F090KB</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, черный EZA4-F090KB</t>
   </si>
   <si>
-    <t>2 613.84 руб.</t>
+    <t>2 139.50 руб.</t>
   </si>
   <si>
     <t>SMS-290029</t>
   </si>
   <si>
     <t>EZA4-F090GY</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, серый EZA4-F090GY</t>
   </si>
   <si>
+    <t>SMS-290030</t>
+  </si>
+  <si>
+    <t>EZA4-F090GN</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, зеленый EZA4-F090GN</t>
+  </si>
+  <si>
+    <t>SMS-290031</t>
+  </si>
+  <si>
+    <t>EZA4-F090BU</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, голубой EZA4-F090BU</t>
+  </si>
+  <si>
+    <t>SMS-290032</t>
+  </si>
+  <si>
+    <t>JAT4-A094</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки с пов. изл, ø35, нерж. cталь, JAT4-A094</t>
+  </si>
+  <si>
+    <t>2 253.49 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290033</t>
+  </si>
+  <si>
+    <t>JAT18-A094</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки с доп. вытяжным изливом, нерж. Сталь, гайка JAT18-A094</t>
+  </si>
+  <si>
+    <t>4 716.33 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290034</t>
+  </si>
+  <si>
+    <t>SOL14-A630</t>
+  </si>
+  <si>
+    <t>Моно смеситель, крепление на гайке SOL14-A630</t>
+  </si>
+  <si>
+    <t>1 486.64 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>SMS-290030</t>
-[...52 lines deleted...]
-  <si>
     <t>SMS-290035</t>
   </si>
   <si>
     <t>SOL15-A630</t>
   </si>
   <si>
     <t>Моно смеситель, крепление на гайке SOL15-A630</t>
   </si>
   <si>
-    <t>1 442.38 руб.</t>
+    <t>1 180.63 руб.</t>
   </si>
   <si>
     <t>SMS-290052</t>
   </si>
   <si>
     <t>KOP4-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки ХРОМ с пов. изл, ø35, нерж. сталь, гайка KOP4-A094</t>
   </si>
   <si>
-    <t>2 792.43 руб.</t>
+    <t>2 285.70 руб.</t>
   </si>
   <si>
     <t>SMS-290060</t>
   </si>
   <si>
     <t>EZA4-F090KW</t>
   </si>
   <si>
     <t>см-ль для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, белый EZA4-F090KW</t>
   </si>
   <si>
     <t>SMS-290061</t>
   </si>
   <si>
     <t>EZA4-D090GY</t>
   </si>
   <si>
     <t>- см-ль для кух. мойки с пов. изл, ø35,  мат. нерж. сталь, цвет СЕРЫЙ, мат., гайка EZA4-D090GY</t>
   </si>
   <si>
-    <t>2 418.26 руб.</t>
+    <t>1 781.48 руб.</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE (цинк)</t>
   </si>
   <si>
+    <t>SMS-180793</t>
+  </si>
+  <si>
+    <t>KAG-4010</t>
+  </si>
+  <si>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ излив, хром, SOLONE Z (1/12шт)</t>
+  </si>
+  <si>
+    <t>916.81 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180794</t>
+  </si>
+  <si>
+    <t>KAG-4020</t>
+  </si>
+  <si>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, пов излив, хром, SOLONE Z (1/12шт)</t>
+  </si>
+  <si>
+    <t>882.18 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180795</t>
+  </si>
+  <si>
+    <t>KAG-4030KB</t>
+  </si>
+  <si>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ ЧЕРНЫЙ излив, хром, SOLONE Z (1/12шт)</t>
+  </si>
+  <si>
+    <t>988.67 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180796</t>
+  </si>
+  <si>
+    <t>KAG-4050</t>
+  </si>
+  <si>
+    <t>1 006.02 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180798</t>
+  </si>
+  <si>
+    <t>KAP4-A081</t>
+  </si>
+  <si>
+    <t>Смеситель для кух. мойки, ⌀40, гайка, пов излив, хром, SOLONE Z (1/10шт)</t>
+  </si>
+  <si>
+    <t>1 115.05 руб.</t>
+  </si>
+  <si>
     <t>SMS-290001</t>
   </si>
   <si>
     <t>FAB4-A020</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀25, крепление на гайке-втулке, хром FAB4-A020</t>
   </si>
   <si>
-    <t>1 569.51 руб.</t>
+    <t>1 284.69 руб.</t>
   </si>
   <si>
     <t>SMS-290002</t>
   </si>
   <si>
     <t>SIT4-A182</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), излив 250мм, хром SIT4-A182</t>
   </si>
   <si>
-    <t>1 788.97 руб.</t>
+    <t>1 464.33 руб.</t>
   </si>
   <si>
     <t>SMS-290003</t>
   </si>
   <si>
     <t>SIT4-B182</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), излив 150мм, хром SIT4-B182</t>
   </si>
   <si>
     <t>SMS-290004</t>
   </si>
   <si>
     <t>LOP4-A043</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, шпилька, хром LOP4-A043</t>
   </si>
   <si>
-    <t>1 807.13 руб.</t>
+    <t>1 479.20 руб.</t>
   </si>
   <si>
     <t>SMS-290005</t>
   </si>
   <si>
     <t>LOP4-A043KW</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, шпилька, белый LOP4-A043KW</t>
   </si>
   <si>
+    <t>1 958.64 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290006</t>
+  </si>
+  <si>
+    <t>LOP4-B043</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, шпилька, гибкий излив, хром LOP4-B043</t>
+  </si>
+  <si>
+    <t>1 567.16 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290007</t>
+  </si>
+  <si>
+    <t>SUP4-A045</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, хром SUP4-A045</t>
+  </si>
+  <si>
+    <t>1 282.23 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290008</t>
+  </si>
+  <si>
+    <t>SUP4-B045</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, хром SUP4-B045</t>
+  </si>
+  <si>
+    <t>1 119.93 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290009</t>
+  </si>
+  <si>
+    <t>KAK4-A043</t>
+  </si>
+  <si>
+    <t>(В)смеситель Solone для раковины, кер. картридж ⌀40, гайка (корона), хром KAK4-A043</t>
+  </si>
+  <si>
+    <t>2 131.02 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290010</t>
+  </si>
+  <si>
+    <t>KAK4-A181KB</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), черный KAK4-A181KB</t>
+  </si>
+  <si>
+    <t>1 982.18 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290011</t>
+  </si>
+  <si>
+    <t>KAK4-A181KS</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), песочный KAK4-A181KS</t>
+  </si>
+  <si>
+    <t>SMS-290012</t>
+  </si>
+  <si>
+    <t>KAK4-A181KW</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), белый KAK4-A181KW</t>
+  </si>
+  <si>
+    <t>SMS-290013</t>
+  </si>
+  <si>
+    <t>KAK4-A181KH</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), сатин KAK4-A181KH</t>
+  </si>
+  <si>
+    <t>2 062.70 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290014</t>
+  </si>
+  <si>
+    <t>KAK4-B043</t>
+  </si>
+  <si>
+    <t>(В)смеситель Solone для раковины, кер. картридж ⌀40, гайка (корона), хром KAK4-B043</t>
+  </si>
+  <si>
+    <t>2 276.32 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290015</t>
+  </si>
+  <si>
+    <t>KAK4-B181</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), гибкий излив, хром KAK4-B181</t>
+  </si>
+  <si>
+    <t>1 863.25 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290016</t>
+  </si>
+  <si>
+    <t>KAD4-A043</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), хром KAD4-A043</t>
+  </si>
+  <si>
+    <t>1 522.55 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290017</t>
+  </si>
+  <si>
+    <t>KAD4-B043</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), гибкий излив, хром KAD4-B043</t>
+  </si>
+  <si>
+    <t>1 733.16 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290018</t>
+  </si>
+  <si>
+    <t>KAP4-A043</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), хром KAP4-A043</t>
+  </si>
+  <si>
+    <t>1 627.86 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290019</t>
+  </si>
+  <si>
+    <t>4F-A045</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀35, гайка (корона), излив 250мм, хром 4F-A045</t>
+  </si>
+  <si>
+    <t>1 328.06 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290020</t>
+  </si>
+  <si>
+    <t>4F-B045</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀35, гайка (корона), излив 150мм, хром 4F-B045</t>
+  </si>
+  <si>
+    <t>SMS-290021</t>
+  </si>
+  <si>
+    <t>4L-A045</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, излив 250мм, хром 4L-A045 (2шт в коробке)</t>
+  </si>
+  <si>
+    <t>1 076.58 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290022</t>
+  </si>
+  <si>
+    <t>4L-B045</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, излив 150мм, хром 4L-B045 (2шт в коробке)</t>
+  </si>
+  <si>
+    <t>SMS-290023</t>
+  </si>
+  <si>
+    <t>KEN4-A031</t>
+  </si>
+  <si>
+    <t>(В)смеситель Solone для кух. мойки с вытяжным изливом, ø40, KEN4-A031</t>
+  </si>
+  <si>
+    <t>3 178.38 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290036</t>
+  </si>
+  <si>
+    <t>JIK1-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, крепление на гайке JIK1-A102-A (4 ШТ В КОР)</t>
+  </si>
+  <si>
+    <t>545.10 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290037</t>
+  </si>
+  <si>
+    <t>JIK4-A102-A</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, шпилька JIK4-A102-A (2 шт в кор)</t>
+  </si>
+  <si>
+    <t>719.78 руб.</t>
+  </si>
+  <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
+    <t>SMS-290038</t>
+  </si>
+  <si>
+    <t>JIK12-A102-A</t>
+  </si>
+  <si>
+    <t>настенный смеситель для кух. мойки, кер. (1/2) 90°, настенный JIK12-A102-A</t>
+  </si>
+  <si>
+    <t>1 085.24 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290039</t>
+  </si>
+  <si>
+    <t>JIK12-B102-A</t>
+  </si>
+  <si>
+    <t>(В)смеситель Solone для кухни, кер. (1/2) 90°, настенный JIK12-B102-A</t>
+  </si>
+  <si>
+    <t>0.00 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290041</t>
+  </si>
+  <si>
+    <t>JIK13-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, настенный JIK13-A102-A (2шт в кор)</t>
+  </si>
+  <si>
+    <t>576.06 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290042</t>
+  </si>
+  <si>
+    <t>JIK15-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, гайка JIK15-A102-A (4 шт в кор)</t>
+  </si>
+  <si>
+    <t>538.91 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290044</t>
+  </si>
+  <si>
+    <t>JIK22-A102-A</t>
+  </si>
+  <si>
+    <t>Моно смеситель, кер. (1/2) 90°, настенный JIK22-A102-A</t>
+  </si>
+  <si>
+    <t>526.51 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290045</t>
+  </si>
+  <si>
+    <t>KOA4-A722</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, гайка (корона), хром KOA4-A722</t>
+  </si>
+  <si>
+    <t>1 718.30 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290046</t>
+  </si>
+  <si>
+    <t>KOA4-B722</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, гайка (корона), хром KOA4-B722</t>
+  </si>
+  <si>
+    <t>SMS-290047</t>
+  </si>
+  <si>
+    <t>KOA4-C722</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, гайка (корона), хром KOA4-C722</t>
+  </si>
+  <si>
+    <t>SMS-290048</t>
+  </si>
+  <si>
+    <t>KAK4-A181</t>
+  </si>
+  <si>
+    <t>смеситель для кух. мойки, кер. картридж ⌀40, гайка (корона), хром KAK4-A181</t>
+  </si>
+  <si>
+    <t>1 744.31 руб.</t>
+  </si>
+  <si>
+    <t>SMS-290049</t>
+  </si>
+  <si>
+    <t>LOP4-A043KS</t>
+  </si>
+  <si>
+    <t>(В)см-ль для кухни, кер. картридж ⌀40, шпилька, песочный LOP4-A043</t>
+  </si>
+  <si>
     <t>2 392.86 руб.</t>
   </si>
   <si>
-    <t>SMS-290006</t>
-[...337 lines deleted...]
-  <si>
     <t>SMS-290050</t>
   </si>
   <si>
     <t>LOP4-A043KB</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, шпилька, чёрный LOP4-A043</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE (ABS пластик)</t>
   </si>
   <si>
     <t>SMS-180751</t>
   </si>
   <si>
     <t>PLA-4101</t>
   </si>
   <si>
     <t>Смеситель ABS пластик для кух.мойки, картридж ø35, гайка,  БЕЛЫЙ мат, БЕЗ подводки (1/16шт)</t>
   </si>
   <si>
-    <t>893.83 руб.</t>
+    <t>1 090.39 руб.</t>
   </si>
   <si>
     <t>SMS-180756</t>
   </si>
   <si>
     <t>PLA-4102</t>
   </si>
   <si>
     <t>Смеситель ABS пластик для кух.мойки, картридж ø35, гайка,  ХРОМ, БЕЗ подводки (1/16шт)</t>
   </si>
   <si>
-    <t>952.31 руб.</t>
+    <t>1 161.74 руб.</t>
   </si>
   <si>
     <t>SMS-180759</t>
   </si>
   <si>
     <t>LAP4-B030</t>
   </si>
   <si>
     <t>Смеситель ABS пластик для кух.мойки, кер. (1/2) 180°, гайка,  БЕЛЫЙ мат, БЕЗ подводки (1/20шт)</t>
   </si>
   <si>
-    <t>557.49 руб.</t>
+    <t>680.09 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -845,51 +932,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ff40_fe7c_11ec_a2d8_00259070b487_a73d6bc4_3fbb_11ef_a5f3_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d8b70_3e0f_11ef_a5f1_047c1617b143_14e1e0a2_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c754_ad62_11ea_813b_003048fd731b_cfa9716f_7e65_11eb_8259_003048fd731b3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c756_ad62_11ea_813b_003048fd731b_cfa97170_7e65_11eb_8259_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c758_ad62_11ea_813b_003048fd731b_cfa97171_7e65_11eb_8259_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c75a_ad62_11ea_813b_003048fd731b_cfa97172_7e65_11eb_8259_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c75c_ad62_11ea_813b_003048fd731b_cfa97173_7e65_11eb_8259_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c75e_ad62_11ea_813b_003048fd731b_cfa97174_7e65_11eb_8259_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c760_ad62_11ea_813b_003048fd731b_a73d6bc8_3fbb_11ef_a5f3_047c1617b1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c762_ad62_11ea_813b_003048fd731b_cfa97176_7e65_11eb_8259_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c764_ad62_11ea_813b_003048fd731b_cfa97177_7e65_11eb_8259_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c766_ad62_11ea_813b_003048fd731b_cfa97178_7e65_11eb_8259_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c768_ad62_11ea_813b_003048fd731b_cfa97179_7e65_11eb_8259_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c76a_ad62_11ea_813b_003048fd731b_cfa9717a_7e65_11eb_8259_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52039a5_b87b_11eb_82af_003048fd731b_f01e38a0_67f8_11ec_a210_00259070b48715.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83f4c_0ad6_11ec_831e_003048fd731b_f01e38a1_67f8_11ec_a210_00259070b48716.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c4e9e_d7b4_11ed_a417_047c1617b143_a73d6bcb_3fbb_11ef_a5f3_047c1617b14317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca6_ad62_11ea_813b_003048fd731b_c206fa55_7e65_11eb_8259_003048fd731b18.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca8_ad62_11ea_813b_003048fd731b_c206fa56_7e65_11eb_8259_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecaa_ad62_11ea_813b_003048fd731b_c206fa57_7e65_11eb_8259_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecac_ad62_11ea_813b_003048fd731b_c206fa58_7e65_11eb_8259_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecae_ad62_11ea_813b_003048fd731b_9d1cd873_c39d_11ea_8157_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb0_ad62_11ea_813b_003048fd731b_c206fa59_7e65_11eb_8259_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb2_ad62_11ea_813b_003048fd731b_c206fa5a_7e65_11eb_8259_003048fd731b24.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb4_ad62_11ea_813b_003048fd731b_c206fa5b_7e65_11eb_8259_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb6_ad62_11ea_813b_003048fd731b_14e1e087_f93d_11ef_a6ea_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb8_ad62_11ea_813b_003048fd731b_c206fa5c_7e65_11eb_8259_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecba_ad62_11ea_813b_003048fd731b_c206fa5d_7e65_11eb_8259_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecbc_ad62_11ea_813b_003048fd731b_c206fa5e_7e65_11eb_8259_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecbe_ad62_11ea_813b_003048fd731b_c206fa5f_7e65_11eb_8259_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecc0_ad62_11ea_813b_003048fd731b_c206fa60_7e65_11eb_8259_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c742_ad62_11ea_813b_003048fd731b_c206fa61_7e65_11eb_8259_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c744_ad62_11ea_813b_003048fd731b_c206fa62_7e65_11eb_8259_003048fd731b33.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c746_ad62_11ea_813b_003048fd731b_c206fa63_7e65_11eb_8259_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c748_ad62_11ea_813b_003048fd731b_c206fa64_7e65_11eb_8259_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c74a_ad62_11ea_813b_003048fd731b_c206fa65_7e65_11eb_8259_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c74c_ad62_11ea_813b_003048fd731b_c206fa66_7e65_11eb_8259_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c74e_ad62_11ea_813b_003048fd731b_c206fa67_7e65_11eb_8259_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c750_ad62_11ea_813b_003048fd731b_c206fa68_7e65_11eb_8259_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c752_ad62_11ea_813b_003048fd731b_c206fa69_7e65_11eb_8259_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c76c_ad62_11ea_813b_003048fd731b_c206fa6a_7e65_11eb_8259_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c76e_ad62_11ea_813b_003048fd731b_c206fa6b_7e65_11eb_8259_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c770_ad62_11ea_813b_003048fd731b_c206fa6c_7e65_11eb_8259_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c772_ad62_11ea_813b_003048fd731b_c206fa6d_7e65_11eb_8259_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c776_ad62_11ea_813b_003048fd731b_c206fa6f_7e65_11eb_8259_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c778_ad62_11ea_813b_003048fd731b_c206fa70_7e65_11eb_8259_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c77c_ad62_11ea_813b_003048fd731b_c206fa71_7e65_11eb_8259_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c77e_ad62_11ea_813b_003048fd731b_cfa9716c_7e65_11eb_8259_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c780_ad62_11ea_813b_003048fd731b_cfa9716d_7e65_11eb_8259_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c782_ad62_11ea_813b_003048fd731b_cfa9716e_7e65_11eb_8259_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252987_7b91_11eb_8255_003048fd731b_974ecf55_9842_11eb_8283_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252983_7b91_11eb_8255_003048fd731b_974ecf56_9842_11eb_8283_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252985_7b91_11eb_8255_003048fd731b_974ecf57_9842_11eb_8283_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596b0_91f2_11f0_a7bf_047c1617b143_d79fde46_96ec_11f0_a7c5_047c1617b14354.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596ba_91f2_11f0_a7bf_047c1617b143_d79fde47_96ec_11f0_a7c5_047c1617b14355.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596c0_91f2_11f0_a7bf_047c1617b143_d79fde48_96ec_11f0_a7c5_047c1617b14356.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ff40_fe7c_11ec_a2d8_00259070b487_a73d6bc4_3fbb_11ef_a5f3_047c1617b1431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d8b70_3e0f_11ef_a5f1_047c1617b143_14e1e0a2_f93d_11ef_a6ea_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcbf_6e51_11f1_a8ed_047c1617b143_dee899bd_7155_11f1_a8f1_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcc1_6e51_11f1_a8ed_047c1617b143_dee899be_7155_11f1_a8f1_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c754_ad62_11ea_813b_003048fd731b_cfa9716f_7e65_11eb_8259_003048fd731b5.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c756_ad62_11ea_813b_003048fd731b_cfa97170_7e65_11eb_8259_003048fd731b6.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c758_ad62_11ea_813b_003048fd731b_cfa97171_7e65_11eb_8259_003048fd731b7.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c75a_ad62_11ea_813b_003048fd731b_cfa97172_7e65_11eb_8259_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c75c_ad62_11ea_813b_003048fd731b_cfa97173_7e65_11eb_8259_003048fd731b9.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c75e_ad62_11ea_813b_003048fd731b_cfa97174_7e65_11eb_8259_003048fd731b10.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c760_ad62_11ea_813b_003048fd731b_a73d6bc8_3fbb_11ef_a5f3_047c1617b14311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c762_ad62_11ea_813b_003048fd731b_cfa97176_7e65_11eb_8259_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c764_ad62_11ea_813b_003048fd731b_cfa97177_7e65_11eb_8259_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c766_ad62_11ea_813b_003048fd731b_cfa97178_7e65_11eb_8259_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c768_ad62_11ea_813b_003048fd731b_cfa97179_7e65_11eb_8259_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c76a_ad62_11ea_813b_003048fd731b_cfa9717a_7e65_11eb_8259_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52039a5_b87b_11eb_82af_003048fd731b_f01e38a0_67f8_11ec_a210_00259070b48717.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d83f4c_0ad6_11ec_831e_003048fd731b_f01e38a1_67f8_11ec_a210_00259070b48718.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c4e9e_d7b4_11ed_a417_047c1617b143_a73d6bcb_3fbb_11ef_a5f3_047c1617b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcb3_6e51_11f1_a8ed_047c1617b143_dee899c7_7155_11f1_a8f1_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcb5_6e51_11f1_a8ed_047c1617b143_dee899c8_7155_11f1_a8f1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcb7_6e51_11f1_a8ed_047c1617b143_dee899c9_7155_11f1_a8f1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcb9_6e51_11f1_a8ed_047c1617b143_dee899ca_7155_11f1_a8f1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bcbd_6e51_11f1_a8ed_047c1617b143_dee899cc_7155_11f1_a8f1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca6_ad62_11ea_813b_003048fd731b_c206fa55_7e65_11eb_8259_003048fd731b25.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca8_ad62_11ea_813b_003048fd731b_c206fa56_7e65_11eb_8259_003048fd731b26.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecaa_ad62_11ea_813b_003048fd731b_c206fa57_7e65_11eb_8259_003048fd731b27.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecac_ad62_11ea_813b_003048fd731b_c206fa58_7e65_11eb_8259_003048fd731b28.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecae_ad62_11ea_813b_003048fd731b_9d1cd873_c39d_11ea_8157_003048fd731b29.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb0_ad62_11ea_813b_003048fd731b_c206fa59_7e65_11eb_8259_003048fd731b30.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb2_ad62_11ea_813b_003048fd731b_c206fa5a_7e65_11eb_8259_003048fd731b31.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb4_ad62_11ea_813b_003048fd731b_c206fa5b_7e65_11eb_8259_003048fd731b32.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb6_ad62_11ea_813b_003048fd731b_14e1e087_f93d_11ef_a6ea_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecb8_ad62_11ea_813b_003048fd731b_c206fa5c_7e65_11eb_8259_003048fd731b34.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecba_ad62_11ea_813b_003048fd731b_c206fa5d_7e65_11eb_8259_003048fd731b35.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecbc_ad62_11ea_813b_003048fd731b_c206fa5e_7e65_11eb_8259_003048fd731b36.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecbe_ad62_11ea_813b_003048fd731b_c206fa5f_7e65_11eb_8259_003048fd731b37.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ecc0_ad62_11ea_813b_003048fd731b_c206fa60_7e65_11eb_8259_003048fd731b38.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c742_ad62_11ea_813b_003048fd731b_c206fa61_7e65_11eb_8259_003048fd731b39.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c744_ad62_11ea_813b_003048fd731b_c206fa62_7e65_11eb_8259_003048fd731b40.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c746_ad62_11ea_813b_003048fd731b_c206fa63_7e65_11eb_8259_003048fd731b41.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c748_ad62_11ea_813b_003048fd731b_c206fa64_7e65_11eb_8259_003048fd731b42.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c74a_ad62_11ea_813b_003048fd731b_c206fa65_7e65_11eb_8259_003048fd731b43.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c74c_ad62_11ea_813b_003048fd731b_c206fa66_7e65_11eb_8259_003048fd731b44.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c74e_ad62_11ea_813b_003048fd731b_c206fa67_7e65_11eb_8259_003048fd731b45.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c750_ad62_11ea_813b_003048fd731b_c206fa68_7e65_11eb_8259_003048fd731b46.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c752_ad62_11ea_813b_003048fd731b_c206fa69_7e65_11eb_8259_003048fd731b47.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c76c_ad62_11ea_813b_003048fd731b_c206fa6a_7e65_11eb_8259_003048fd731b48.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c76e_ad62_11ea_813b_003048fd731b_c206fa6b_7e65_11eb_8259_003048fd731b49.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c770_ad62_11ea_813b_003048fd731b_c206fa6c_7e65_11eb_8259_003048fd731b50.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c772_ad62_11ea_813b_003048fd731b_c206fa6d_7e65_11eb_8259_003048fd731b51.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c776_ad62_11ea_813b_003048fd731b_c206fa6f_7e65_11eb_8259_003048fd731b52.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c778_ad62_11ea_813b_003048fd731b_c206fa70_7e65_11eb_8259_003048fd731b53.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c77c_ad62_11ea_813b_003048fd731b_c206fa71_7e65_11eb_8259_003048fd731b54.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c77e_ad62_11ea_813b_003048fd731b_cfa9716c_7e65_11eb_8259_003048fd731b55.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c780_ad62_11ea_813b_003048fd731b_cfa9716d_7e65_11eb_8259_003048fd731b56.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c782_ad62_11ea_813b_003048fd731b_cfa9716e_7e65_11eb_8259_003048fd731b57.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252987_7b91_11eb_8255_003048fd731b_974ecf55_9842_11eb_8283_003048fd731b58.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252983_7b91_11eb_8255_003048fd731b_974ecf56_9842_11eb_8283_003048fd731b59.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252985_7b91_11eb_8255_003048fd731b_974ecf57_9842_11eb_8283_003048fd731b60.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596b0_91f2_11f0_a7bf_047c1617b143_d79fde46_96ec_11f0_a7c5_047c1617b14361.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596ba_91f2_11f0_a7bf_047c1617b143_d79fde47_96ec_11f0_a7c5_047c1617b14362.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1596c0_91f2_11f0_a7bf_047c1617b143_d79fde48_96ec_11f0_a7c5_047c1617b14363.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1364,87 +1451,87 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1487,263 +1574,263 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Image_30" descr="Image_30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Image_31" descr="Image_31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Image_34" descr="Image_34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1143000" cy="1219200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
-[...208 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Image_35" descr="Image_35"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>35</xdr:row>
@@ -2444,123 +2531,333 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Image_59" descr="Image_59"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Image_60" descr="Image_60"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Image_61" descr="Image_61"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Image_62" descr="Image_62"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Image_63" descr="Image_63"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Image_64" descr="Image_64"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Image_65" descr="Image_65"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Image_66" descr="Image_66"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1143000" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Image_61" descr="Image_61"/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="61" name="Image_68" descr="Image_68"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Image_62" descr="Image_62"/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="62" name="Image_69" descr="Image_69"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Image_63" descr="Image_63"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="63" name="Image_70" descr="Image_70"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2827,51 +3124,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L63"/>
+  <dimension ref="A1:L70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="5" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2879,51 +3176,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J63)</f>
+        <f>SUM(J2:J70)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2981,2022 +3278,2267 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2553.29</f>
+        <f>J6*2089.95</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883356</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>5</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2005.40</f>
+        <f>J7*1641.48</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
-        <v>827911</v>
+        <v>959826</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>27</v>
+      <c r="G8" s="2">
+        <v>4</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*2406.48</f>
+        <f>J8*2168.15</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
-        <v>827912</v>
+        <v>959827</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>4</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*2377.73</f>
+        <f>J9*1718.41</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
-        <v>827913</v>
+        <v>827911</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="G10" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*2647.13</f>
+        <f>J10*1969.78</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
-        <v>827914</v>
+        <v>827912</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G11" s="2" t="s">
-        <v>27</v>
+      <c r="G11" s="2">
+        <v>9</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1752.65</f>
+        <f>J11*1946.25</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
-        <v>827915</v>
+        <v>827913</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*2613.84</f>
+        <f>J12*2166.77</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
-        <v>827916</v>
+        <v>827914</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*2613.84</f>
+        <f>J13*1434.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
-        <v>827917</v>
+        <v>827915</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="G14" s="2">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2613.84</f>
+        <f>J14*2139.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
-        <v>827918</v>
+        <v>827916</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2613.84</f>
+        <f>J15*2139.50</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
-        <v>827919</v>
+        <v>827917</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G16" s="2">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2753.08</f>
+        <f>J16*2139.50</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>827920</v>
+        <v>827918</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="G17" s="2">
         <v>8</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*5761.94</f>
+        <f>J17*2139.50</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>827921</v>
+        <v>827919</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="G18" s="2">
+        <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1816.21</f>
+        <f>J18*2253.49</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>827922</v>
+        <v>827920</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F19" s="2" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="G19" s="2">
+        <v>8</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*1442.38</f>
+        <f>J19*4716.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>833059</v>
+        <v>827921</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="G20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="G20" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*2792.43</f>
+        <f>J20*1486.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>834700</v>
+        <v>827922</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>43</v>
+        <v>77</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*2613.84</f>
+        <f>J21*1180.63</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
-        <v>877764</v>
+        <v>833059</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*2418.26</f>
+        <f>J22*2285.70</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K23" s="9"/>
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>834700</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="2">
+        <v>7</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*2139.50</f>
+        <v>0</v>
+      </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>827888</v>
+        <v>877764</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>88</v>
+      </c>
+      <c r="G24" s="2">
+        <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1569.51</f>
+        <f>J24*1781.48</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
-[...13 lines deleted...]
-      <c r="F25" s="2" t="s">
+    <row r="25" spans="1:12" outlineLevel="3">
+      <c r="A25" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="G25" s="2">
-[...14 lines deleted...]
-      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>827890</v>
+        <v>959820</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G26" s="2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*1788.97</f>
+        <f>J26*916.81</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>827891</v>
+        <v>959821</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*1807.13</f>
+        <f>J27*882.18</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>827892</v>
+        <v>959822</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>101</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*2392.86</f>
+        <f>J28*988.67</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>827893</v>
+        <v>959823</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
-      <c r="I29" s="1" t="s">
-        <v>47</v>
+      <c r="I29" s="1">
+        <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*1914.59</f>
+        <f>J29*1006.02</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>827894</v>
+        <v>959825</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G30" s="2" t="s">
-        <v>47</v>
+      <c r="G30" s="2">
+        <v>10</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*1566.48</f>
+        <f>J30*1115.05</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>827895</v>
+        <v>827888</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G31" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*1366.81</f>
+        <f>J31*1284.69</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>827896</v>
+        <v>827889</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G32" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*2131.02</f>
+        <f>J32*1464.33</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>827897</v>
+        <v>827890</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="G33" s="2">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*2421.62</f>
+        <f>J33*1464.33</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>827898</v>
+        <v>827891</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="E34" s="2" t="s">
+      <c r="F34" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="F34" s="2" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="G34" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*2421.62</f>
+        <f>J34*1479.20</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>827899</v>
+        <v>827892</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>126</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G35" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*2421.62</f>
+        <f>J35*1958.64</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>827900</v>
+        <v>827893</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>131</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*2520.00</f>
+        <f>J36*1567.16</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>827901</v>
+        <v>827894</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>135</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*2276.32</f>
+        <f>J37*1282.23</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>827902</v>
+        <v>827895</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>139</v>
+      </c>
+      <c r="G38" s="2">
+        <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*2276.32</f>
+        <f>J38*1119.93</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>827903</v>
+        <v>827896</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G39" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*1860.11</f>
+        <f>J39*2131.02</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>827904</v>
+        <v>827897</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G40" s="2">
         <v>4</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*2117.40</f>
+        <f>J40*1982.18</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>827905</v>
+        <v>827898</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D41" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="E41" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*1988.75</f>
+        <f>J41*1982.18</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>827906</v>
+        <v>827899</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>147</v>
+      </c>
+      <c r="G42" s="2">
+        <v>7</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1622.48</f>
+        <f>J42*1982.18</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>827907</v>
+        <v>827900</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>157</v>
+      </c>
+      <c r="G43" s="2">
+        <v>2</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
-      <c r="I43" s="1" t="s">
-        <v>47</v>
+      <c r="I43" s="1">
+        <v>10</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*1622.48</f>
+        <f>J43*2062.70</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>827908</v>
+        <v>827901</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>161</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1315.24</f>
+        <f>J44*2276.32</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>827909</v>
+        <v>827902</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>165</v>
+      </c>
+      <c r="G45" s="2">
+        <v>8</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*1315.24</f>
+        <f>J45*1863.25</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>827910</v>
+        <v>827903</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>169</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*3178.38</f>
+        <f>J46*1522.55</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>827923</v>
+        <v>827904</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>173</v>
+      </c>
+      <c r="G47" s="2">
+        <v>7</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*665.95</f>
+        <f>J47*1733.16</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>827924</v>
+        <v>827905</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>177</v>
+      </c>
+      <c r="G48" s="2">
+        <v>3</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
-      <c r="I48" s="1" t="s">
-        <v>27</v>
+      <c r="I48" s="1">
+        <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*879.35</f>
+        <f>J48*1627.86</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>827925</v>
+        <v>827906</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*1325.84</f>
+        <f>J49*1328.06</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>827926</v>
+        <v>827907</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D50" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="E50" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G50" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
-      <c r="I50" s="1">
-        <v>0</v>
+      <c r="I50" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*0.00</f>
+        <f>J50*1328.06</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
-        <v>827928</v>
+        <v>827908</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*703.78</f>
+        <f>J51*1076.58</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
-        <v>827929</v>
+        <v>827909</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G52" s="2" t="s">
-        <v>192</v>
+        <v>35</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
-        <f>J52*658.38</f>
+        <f>J52*1076.58</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
-        <v>827931</v>
+        <v>827910</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D53" s="1" t="s">
+      <c r="E53" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="F53" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...3 lines deleted...]
-        <v>197</v>
+      <c r="G53" s="2">
+        <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*643.24</f>
+        <f>J53*3178.38</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
-        <v>827932</v>
+        <v>827923</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="D54" s="1" t="s">
+      <c r="F54" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="E54" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G54" s="2">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
-      <c r="I54" s="1">
-        <v>0</v>
+      <c r="I54" s="1" t="s">
+        <v>35</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*2099.24</f>
+        <f>J54*545.10</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
-        <v>827933</v>
+        <v>827924</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E55" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="D55" s="1" t="s">
+      <c r="F55" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="E55" s="2" t="s">
+      <c r="G55" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="F55" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*2099.24</f>
+        <f>J55*719.78</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
-        <v>827934</v>
+        <v>827925</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
-      <c r="I56" s="1">
-        <v>10</v>
+      <c r="I56" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*2099.24</f>
+        <f>J56*1085.24</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
-        <v>832197</v>
+        <v>827926</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>116</v>
+        <v>212</v>
       </c>
       <c r="G57" s="2">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2131.02</f>
+        <f>J57*0.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
-        <v>832195</v>
+        <v>827928</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>216</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>35</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*2392.86</f>
+        <f>J58*576.06</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
-        <v>832196</v>
+        <v>827929</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>220</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>204</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*2392.86</f>
+        <f>J59*538.91</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
-    <row r="60" spans="1:12" outlineLevel="3">
-[...12 lines deleted...]
-      <c r="K60" s="9"/>
+    <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A60" s="1"/>
+      <c r="B60" s="1">
+        <v>827931</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="H60" s="2">
+        <v>0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="2" t="str">
+        <f>J60*526.51</f>
+        <v>0</v>
+      </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
-        <v>890501</v>
+        <v>827932</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="G61" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
-        <f>J61*893.83</f>
+        <f>J61*1718.30</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
-        <v>890506</v>
+        <v>827933</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="G62" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
-        <f>J62*952.31</f>
+        <f>J62*1718.30</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
+        <v>827934</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="H63" s="2">
+        <v>0</v>
+      </c>
+      <c r="I63" s="1">
+        <v>10</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="2" t="str">
+        <f>J63*1718.30</f>
+        <v>0</v>
+      </c>
+      <c r="L63" s="5"/>
+    </row>
+    <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A64" s="1"/>
+      <c r="B64" s="1">
+        <v>832197</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="G64" s="2">
+        <v>7</v>
+      </c>
+      <c r="H64" s="2">
+        <v>0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="2" t="str">
+        <f>J64*1744.31</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="5"/>
+    </row>
+    <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1">
+        <v>832195</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="G65" s="2">
+        <v>5</v>
+      </c>
+      <c r="H65" s="2">
+        <v>0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" s="2" t="str">
+        <f>J65*2392.86</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="5"/>
+    </row>
+    <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A66" s="1"/>
+      <c r="B66" s="1">
+        <v>832196</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G66" s="2">
+        <v>2</v>
+      </c>
+      <c r="H66" s="2">
+        <v>0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="2" t="str">
+        <f>J66*1958.64</f>
+        <v>0</v>
+      </c>
+      <c r="L66" s="5"/>
+    </row>
+    <row r="67" spans="1:12" outlineLevel="3">
+      <c r="A67" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" s="9"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="9"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="9"/>
+      <c r="G67" s="9"/>
+      <c r="H67" s="9"/>
+      <c r="I67" s="9"/>
+      <c r="J67" s="9"/>
+      <c r="K67" s="9"/>
+      <c r="L67" s="5"/>
+    </row>
+    <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A68" s="1"/>
+      <c r="B68" s="1">
+        <v>890501</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="H68" s="2">
+        <v>0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>0</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="2" t="str">
+        <f>J68*1090.39</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="5"/>
+    </row>
+    <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A69" s="1"/>
+      <c r="B69" s="1">
+        <v>890506</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G69" s="2">
+        <v>10</v>
+      </c>
+      <c r="H69" s="2">
+        <v>0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="2" t="str">
+        <f>J69*1161.74</f>
+        <v>0</v>
+      </c>
+      <c r="L69" s="5"/>
+    </row>
+    <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1">
         <v>890509</v>
       </c>
-      <c r="C63" s="1" t="s">
-[...27 lines deleted...]
-      <c r="L63" s="5"/>
+      <c r="C70" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H70" s="2">
+        <v>0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="2" t="str">
+        <f>J70*680.09</f>
+        <v>0</v>
+      </c>
+      <c r="L70" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
-    <mergeCell ref="A23:K23"/>
-    <mergeCell ref="A60:K60"/>
+    <mergeCell ref="A25:K25"/>
+    <mergeCell ref="A67:K67"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>