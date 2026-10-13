--- v2 (2026-08-12)
+++ v3 (2026-10-13)
@@ -112,50 +112,53 @@
   <si>
     <t>SMS-180799</t>
   </si>
   <si>
     <t>EZA4-F090YWYG</t>
   </si>
   <si>
     <t>Смеситель для кух. мойки с гофр. Изл., ø35, БРОНЗА, белый излив, гайка, SOLONE S (1/10шт)</t>
   </si>
   <si>
     <t>2 168.15 руб.</t>
   </si>
   <si>
     <t>SMS-180800</t>
   </si>
   <si>
     <t>EZA4-G090MG</t>
   </si>
   <si>
     <t>Смеситель для кух. мойки с пов. изл, ø35, ГРАФИТ, гайка корона, SOLONE S (1/10шт)</t>
   </si>
   <si>
     <t>1 718.41 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>SMS-290024</t>
   </si>
   <si>
     <t>EZA4-A090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с гофр. пов. изл, ø35, нерж. Сталь, гайка EZA4-A090</t>
   </si>
   <si>
     <t>1 969.78 руб.</t>
   </si>
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>SMS-290025</t>
   </si>
   <si>
     <t>EZA4-B090</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с пов. изл, ø35, нерж. Сталь, гайка EZA4-B090</t>
   </si>
   <si>
     <t>1 946.25 руб.</t>
@@ -238,53 +241,50 @@
   <si>
     <t>SMS-290033</t>
   </si>
   <si>
     <t>JAT18-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки с доп. вытяжным изливом, нерж. Сталь, гайка JAT18-A094</t>
   </si>
   <si>
     <t>4 716.33 руб.</t>
   </si>
   <si>
     <t>SMS-290034</t>
   </si>
   <si>
     <t>SOL14-A630</t>
   </si>
   <si>
     <t>Моно смеситель, крепление на гайке SOL14-A630</t>
   </si>
   <si>
     <t>1 486.64 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-290035</t>
   </si>
   <si>
     <t>SOL15-A630</t>
   </si>
   <si>
     <t>Моно смеситель, крепление на гайке SOL15-A630</t>
   </si>
   <si>
     <t>1 180.63 руб.</t>
   </si>
   <si>
     <t>SMS-290052</t>
   </si>
   <si>
     <t>KOP4-A094</t>
   </si>
   <si>
     <t>смеситель для кух. мойки ХРОМ с пов. изл, ø35, нерж. сталь, гайка KOP4-A094</t>
   </si>
   <si>
     <t>2 285.70 руб.</t>
   </si>
   <si>
     <t>SMS-290060</t>
@@ -295,75 +295,75 @@
   <si>
     <t>см-ль для кух. мойки с гофр. Изл., ø35, нерж. Сталь, гайка, белый EZA4-F090KW</t>
   </si>
   <si>
     <t>SMS-290061</t>
   </si>
   <si>
     <t>EZA4-D090GY</t>
   </si>
   <si>
     <t>- см-ль для кух. мойки с пов. изл, ø35,  мат. нерж. сталь, цвет СЕРЫЙ, мат., гайка EZA4-D090GY</t>
   </si>
   <si>
     <t>1 781.48 руб.</t>
   </si>
   <si>
     <t>Смесители для кухни SOLONE (цинк)</t>
   </si>
   <si>
     <t>SMS-180793</t>
   </si>
   <si>
     <t>KAG-4010</t>
   </si>
   <si>
-    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ излив, хром, SOLONE Z (1/12шт)</t>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ излив, хром, без подводки, SOLONE Z (1/12шт)</t>
   </si>
   <si>
     <t>916.81 руб.</t>
   </si>
   <si>
     <t>SMS-180794</t>
   </si>
   <si>
     <t>KAG-4020</t>
   </si>
   <si>
-    <t>Смеситель для кух. мойки, ⌀35, гайка, пов излив, хром, SOLONE Z (1/12шт)</t>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, пов излив, хром, без подводки, SOLONE Z (1/12шт)</t>
   </si>
   <si>
     <t>882.18 руб.</t>
   </si>
   <si>
     <t>SMS-180795</t>
   </si>
   <si>
     <t>KAG-4030KB</t>
   </si>
   <si>
-    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ ЧЕРНЫЙ излив, хром, SOLONE Z (1/12шт)</t>
+    <t>Смеситель для кух. мойки, ⌀35, гайка, ГИБКИЙ ЧЕРНЫЙ излив, хром, без подводки, SOLONE Z (1/12шт)</t>
   </si>
   <si>
     <t>988.67 руб.</t>
   </si>
   <si>
     <t>SMS-180796</t>
   </si>
   <si>
     <t>KAG-4050</t>
   </si>
   <si>
     <t>1 006.02 руб.</t>
   </si>
   <si>
     <t>SMS-180798</t>
   </si>
   <si>
     <t>KAP4-A081</t>
   </si>
   <si>
     <t>Смеситель для кух. мойки, ⌀40, гайка, пов излив, хром, SOLONE Z (1/10шт)</t>
   </si>
   <si>
     <t>1 115.05 руб.</t>
   </si>
@@ -415,50 +415,53 @@
   <si>
     <t>SMS-290005</t>
   </si>
   <si>
     <t>LOP4-A043KW</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, шпилька, белый LOP4-A043KW</t>
   </si>
   <si>
     <t>1 958.64 руб.</t>
   </si>
   <si>
     <t>SMS-290006</t>
   </si>
   <si>
     <t>LOP4-B043</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀40, шпилька, гибкий излив, хром LOP4-B043</t>
   </si>
   <si>
     <t>1 567.16 руб.</t>
   </si>
   <si>
+    <t>&gt;50</t>
+  </si>
+  <si>
     <t>SMS-290007</t>
   </si>
   <si>
     <t>SUP4-A045</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, хром SUP4-A045</t>
   </si>
   <si>
     <t>1 282.23 руб.</t>
   </si>
   <si>
     <t>SMS-290008</t>
   </si>
   <si>
     <t>SUP4-B045</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, хром SUP4-B045</t>
   </si>
   <si>
     <t>1 119.93 руб.</t>
   </si>
   <si>
     <t>SMS-290009</t>
@@ -613,69 +616,66 @@
   <si>
     <t>4L-B045</t>
   </si>
   <si>
     <t>смеситель для кух. мойки, кер. картридж ⌀35, шпилька, излив 150мм, хром 4L-B045 (2шт в коробке)</t>
   </si>
   <si>
     <t>SMS-290023</t>
   </si>
   <si>
     <t>KEN4-A031</t>
   </si>
   <si>
     <t>(В)смеситель Solone для кух. мойки с вытяжным изливом, ø40, KEN4-A031</t>
   </si>
   <si>
     <t>3 178.38 руб.</t>
   </si>
   <si>
     <t>SMS-290036</t>
   </si>
   <si>
     <t>JIK1-A102-A</t>
   </si>
   <si>
-    <t>Моно смеситель, кер. (1/2) 90°, крепление на гайке JIK1-A102-A (4 ШТ В КОР)</t>
+    <t>Моно смеситель, кер. (1/2) 90°, крепление на гайке, без подводки,  JIK1-A102-A (4 ШТ В КОР)</t>
   </si>
   <si>
     <t>545.10 руб.</t>
   </si>
   <si>
     <t>SMS-290037</t>
   </si>
   <si>
     <t>JIK4-A102-A</t>
   </si>
   <si>
-    <t>смеситель для кух. мойки, кер. (1/2) 90°, шпилька JIK4-A102-A (2 шт в кор)</t>
+    <t>смеситель для кух. мойки, кер. (1/2) 90°, шпилька, без подводки, JIK4-A102-A (2 шт в кор)</t>
   </si>
   <si>
     <t>719.78 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-290038</t>
   </si>
   <si>
     <t>JIK12-A102-A</t>
   </si>
   <si>
     <t>настенный смеситель для кух. мойки, кер. (1/2) 90°, настенный JIK12-A102-A</t>
   </si>
   <si>
     <t>1 085.24 руб.</t>
   </si>
   <si>
     <t>SMS-290039</t>
   </si>
   <si>
     <t>JIK12-B102-A</t>
   </si>
   <si>
     <t>(В)смеситель Solone для кухни, кер. (1/2) 90°, настенный JIK12-B102-A</t>
   </si>
   <si>
     <t>0.00 руб.</t>
   </si>
@@ -3301,541 +3301,541 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*2089.95</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>883356</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*1641.48</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>959826</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2168.15</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>959827</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="2">
-        <v>4</v>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*1718.41</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827911</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*1969.78</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827912</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>40</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*1946.25</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827913</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*2166.77</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827914</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*1434.59</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827915</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>52</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*2139.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827916</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*2139.50</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827917</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>52</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2139.50</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827918</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G17" s="2">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*2139.50</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827919</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G18" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*2253.49</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827920</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G19" s="2">
         <v>8</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*4716.33</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827921</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*1486.64</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827922</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*1180.63</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>833059</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
@@ -3858,60 +3858,60 @@
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*2285.70</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>834700</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>52</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
-      <c r="I23" s="1" t="s">
-        <v>73</v>
+      <c r="I23" s="1">
+        <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*2139.50</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>877764</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F24" s="2" t="s">
@@ -3946,332 +3946,332 @@
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>959820</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="G26" s="2">
-        <v>6</v>
+      <c r="G26" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*916.81</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>959821</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*882.18</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>959822</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*988.67</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>959823</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*1006.02</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>959825</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G30" s="2">
-        <v>10</v>
+      <c r="G30" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*1115.05</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>827888</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="G31" s="2">
-        <v>10</v>
+      <c r="G31" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*1284.69</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>827889</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>115</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="G32" s="2">
-        <v>4</v>
+      <c r="G32" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*1464.33</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>827890</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>116</v>
       </c>
       <c r="G33" s="2">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*1464.33</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>827891</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>120</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*1479.20</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>827892</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D35" s="1" t="s">
@@ -4297,757 +4297,757 @@
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*1958.64</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>827893</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>35</v>
+        <v>132</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1567.16</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>827894</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>136</v>
+      </c>
+      <c r="G37" s="2">
+        <v>8</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*1282.23</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>827895</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G38" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*1119.93</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>827896</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*2131.02</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>827897</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G40" s="2">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*1982.18</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>827898</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="D41" s="1" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="G41" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*1982.18</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>827899</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G42" s="2">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1982.18</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>827900</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G43" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2062.70</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>827901</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*2276.32</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>827902</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>166</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*1863.25</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>827903</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>170</v>
+      </c>
+      <c r="G46" s="2">
+        <v>8</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*1522.55</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>827904</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>174</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*1733.16</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>827905</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G48" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*1627.86</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>827906</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*1328.06</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>827907</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="F50" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="D50" s="1" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="G50" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
-      <c r="I50" s="1" t="s">
-        <v>73</v>
+      <c r="I50" s="1">
+        <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*1328.06</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>827908</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>73</v>
+        <v>36</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*1076.58</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>827909</v>
       </c>
       <c r="C52" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="F52" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="D52" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G52" s="2" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H52" s="2">
         <v>0</v>
       </c>
       <c r="I52" s="1">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K52" s="2" t="str">
         <f>J52*1076.58</f>
         <v>0</v>
       </c>
       <c r="L52" s="5"/>
     </row>
     <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A53" s="1"/>
       <c r="B53" s="1">
         <v>827910</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
         <f>J53*3178.38</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>827923</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>200</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>36</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
-      <c r="I54" s="1" t="s">
-        <v>35</v>
+      <c r="I54" s="1">
+        <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
         <f>J54*545.10</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>827924</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>204</v>
+        <v>36</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
         <f>J55*719.78</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>827925</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>205</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>207</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>208</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
-      <c r="I56" s="1" t="s">
-        <v>73</v>
+      <c r="I56" s="1">
+        <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
         <f>J56*1085.24</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>827926</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>209</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>211</v>
       </c>
       <c r="F57" s="2" t="s">
@@ -5067,261 +5067,261 @@
       </c>
       <c r="K57" s="2" t="str">
         <f>J57*0.00</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>827928</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>213</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
         <f>J58*576.06</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>827929</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>219</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>220</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>204</v>
+        <v>132</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
         <f>J59*538.91</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>827931</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>221</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>223</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>224</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>204</v>
+        <v>132</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
         <f>J60*526.51</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>827932</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>225</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="G61" s="2">
-        <v>4</v>
+      <c r="G61" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H61" s="2">
         <v>0</v>
       </c>
       <c r="I61" s="1">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K61" s="2" t="str">
         <f>J61*1718.30</f>
         <v>0</v>
       </c>
       <c r="L61" s="5"/>
     </row>
     <row r="62" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A62" s="1"/>
       <c r="B62" s="1">
         <v>827933</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>231</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G62" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H62" s="2">
         <v>0</v>
       </c>
       <c r="I62" s="1">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K62" s="2" t="str">
         <f>J62*1718.30</f>
         <v>0</v>
       </c>
       <c r="L62" s="5"/>
     </row>
     <row r="63" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A63" s="1"/>
       <c r="B63" s="1">
         <v>827934</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>234</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H63" s="2">
         <v>0</v>
       </c>
       <c r="I63" s="1">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K63" s="2" t="str">
         <f>J63*1718.30</f>
         <v>0</v>
       </c>
       <c r="L63" s="5"/>
     </row>
     <row r="64" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A64" s="1"/>
       <c r="B64" s="1">
         <v>832197</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>237</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="G64" s="2">
-        <v>7</v>
+      <c r="G64" s="2" t="s">
+        <v>31</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
         <f>J64*1744.31</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>832195</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
@@ -5398,121 +5398,121 @@
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9"/>
       <c r="J67" s="9"/>
       <c r="K67" s="9"/>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>890501</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>250</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
         <f>J68*1090.39</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>890506</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>254</v>
       </c>
       <c r="G69" s="2">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
         <f>J69*1161.74</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>890509</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>258</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
         <f>J70*680.09</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A25:K25"/>