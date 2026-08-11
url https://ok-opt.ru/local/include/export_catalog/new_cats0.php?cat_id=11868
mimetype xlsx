--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -69,972 +69,972 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Смесители для ванны</t>
   </si>
   <si>
     <t>Смесители для ванны VIEIR</t>
   </si>
   <si>
     <t>Смесители для ванны VIEIR (латунь)</t>
   </si>
   <si>
     <t>SMS-160001</t>
   </si>
   <si>
     <t>V113531</t>
   </si>
   <si>
     <t>Смеситель одноручковый для  ванны с коротким изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>7 304.43 руб.</t>
+    <t>7 502.24 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-160002</t>
   </si>
   <si>
     <t>V093542</t>
   </si>
   <si>
     <t>Смеситель одноручковый для  ванны с длинным поворотным плоским изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 612.86 руб.</t>
+    <t>4 737.78 руб.</t>
   </si>
   <si>
     <t>SMS-160003</t>
   </si>
   <si>
     <t>V103542</t>
   </si>
   <si>
     <t>Смеситель одноручковый для ванны с длинным поворотным плоским изливом VIEIR (1/10шт)</t>
   </si>
   <si>
     <t>4 488.81 руб.</t>
   </si>
   <si>
     <t>SMS-160004</t>
   </si>
   <si>
     <t>V113541</t>
   </si>
   <si>
     <t>Смеситель одноручковый для  ванны с длинным повортным плоским изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>5 859.42 руб.</t>
+    <t>6 018.10 руб.</t>
   </si>
   <si>
     <t>SMS-160005</t>
   </si>
   <si>
     <t>V174041</t>
   </si>
   <si>
     <t>5 209.52 руб.</t>
   </si>
   <si>
     <t>SMS-160006</t>
   </si>
   <si>
     <t>V184041</t>
   </si>
   <si>
-    <t>5 350.80 руб.</t>
+    <t>5 495.71 руб.</t>
   </si>
   <si>
     <t>SMS-160007</t>
   </si>
   <si>
     <t>V194041</t>
   </si>
   <si>
     <t>5 604.87 руб.</t>
   </si>
   <si>
     <t>SMS-160008</t>
   </si>
   <si>
     <t>V204041</t>
   </si>
   <si>
-    <t>5 265.54 руб.</t>
+    <t>5 408.14 руб.</t>
   </si>
   <si>
     <t>SMS-160009</t>
   </si>
   <si>
     <t>V184012</t>
   </si>
   <si>
     <t>Смеситель одноручковый для умывальника VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>2 357.88 руб.</t>
+    <t>2 421.73 руб.</t>
   </si>
   <si>
     <t>SMS-160010</t>
   </si>
   <si>
     <t>V103511</t>
   </si>
   <si>
     <t>2 515.85 руб.</t>
   </si>
   <si>
     <t>SMS-160011</t>
   </si>
   <si>
     <t>V093511</t>
   </si>
   <si>
-    <t>2 772.42 руб.</t>
+    <t>2 847.50 руб.</t>
   </si>
   <si>
     <t>SMS-160012</t>
   </si>
   <si>
     <t>V174012</t>
   </si>
   <si>
     <t>2 313.45 руб.</t>
   </si>
   <si>
     <t>SMS-160013</t>
   </si>
   <si>
     <t>V194012</t>
   </si>
   <si>
     <t>2 341.83 руб.</t>
   </si>
   <si>
     <t>SMS-160014</t>
   </si>
   <si>
     <t>V204012</t>
   </si>
   <si>
-    <t>2 544.57 руб.</t>
+    <t>2 613.48 руб.</t>
   </si>
   <si>
     <t>SMS-160015</t>
   </si>
   <si>
     <t>V013541</t>
   </si>
   <si>
-    <t>5 929.98 руб.</t>
+    <t>6 090.57 руб.</t>
   </si>
   <si>
     <t>SMS-160016</t>
   </si>
   <si>
     <t>V023531</t>
   </si>
   <si>
-    <t>5 828.55 руб.</t>
+    <t>5 986.39 руб.</t>
   </si>
   <si>
     <t>SMS-160017</t>
   </si>
   <si>
     <t>V023541</t>
   </si>
   <si>
-    <t>5 685.96 руб.</t>
+    <t>5 839.94 руб.</t>
   </si>
   <si>
     <t>SMS-160018</t>
   </si>
   <si>
     <t>V033531</t>
   </si>
   <si>
-    <t>5 525.73 руб.</t>
+    <t>5 675.37 руб.</t>
   </si>
   <si>
     <t>SMS-160019</t>
   </si>
   <si>
     <t>V053541</t>
   </si>
   <si>
-    <t>5 925.57 руб.</t>
+    <t>6 086.04 руб.</t>
   </si>
   <si>
     <t>SMS-160020</t>
   </si>
   <si>
     <t>V073531</t>
   </si>
   <si>
     <t>5 270.05 руб.</t>
   </si>
   <si>
     <t>SMS-160021</t>
   </si>
   <si>
     <t>V073541</t>
   </si>
   <si>
     <t>5 213.30 руб.</t>
   </si>
   <si>
     <t>SMS-160022</t>
   </si>
   <si>
     <t>V083532</t>
   </si>
   <si>
     <t>9 724.82 руб.</t>
   </si>
   <si>
     <t>SMS-160023</t>
   </si>
   <si>
     <t>V243531</t>
   </si>
   <si>
-    <t>5 662.44 руб.</t>
+    <t>5 815.79 руб.</t>
   </si>
   <si>
     <t>SMS-160024</t>
   </si>
   <si>
     <t>V243541</t>
   </si>
   <si>
     <t>6 652.83 руб.</t>
   </si>
   <si>
     <t>SMS-160025</t>
   </si>
   <si>
     <t>V093531</t>
   </si>
   <si>
     <t>Смеситель одноручковый для ванны с коротким поворотным плоским изливом VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>5 359.62 руб.</t>
+    <t>5 504.77 руб.</t>
   </si>
   <si>
     <t>SMS-160026</t>
   </si>
   <si>
     <t>V093541</t>
   </si>
   <si>
     <t>Смеситель одноручковый для ванны с длинным поворотным плоским изливом VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>5 419.89 руб.</t>
+    <t>5 566.67 руб.</t>
   </si>
   <si>
     <t>SMS-160027</t>
   </si>
   <si>
     <t>V130141</t>
   </si>
   <si>
     <t>Смеситель двуручковый для ванны с длинным поворотным круглым изливом VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>4 712.82 руб.</t>
+    <t>4 840.45 руб.</t>
   </si>
   <si>
     <t>SMS-160028</t>
   </si>
   <si>
     <t>V013531</t>
   </si>
   <si>
-    <t>6 057.87 руб.</t>
+    <t>6 221.92 руб.</t>
   </si>
   <si>
     <t>SMS-160029</t>
   </si>
   <si>
     <t>V033541</t>
   </si>
   <si>
-    <t>5 652.15 руб.</t>
+    <t>5 805.22 руб.</t>
   </si>
   <si>
     <t>SMS-160030</t>
   </si>
   <si>
     <t>V043531</t>
   </si>
   <si>
-    <t>5 993.19 руб.</t>
+    <t>6 155.49 руб.</t>
   </si>
   <si>
     <t>SMS-160031</t>
   </si>
   <si>
     <t>V043541</t>
   </si>
   <si>
-    <t>5 847.66 руб.</t>
+    <t>6 006.02 руб.</t>
   </si>
   <si>
     <t>SMS-160032</t>
   </si>
   <si>
     <t>V063541</t>
   </si>
   <si>
-    <t>4 681.95 руб.</t>
+    <t>4 808.74 руб.</t>
   </si>
   <si>
     <t>SMS-160033</t>
   </si>
   <si>
     <t>V103531</t>
   </si>
   <si>
     <t>Смеситель одноручковый для ванны с коротким поворотным плоским изливом VIEIR (1/10шт)</t>
   </si>
   <si>
     <t>4 708.24 руб.</t>
   </si>
   <si>
     <t>SMS-160034</t>
   </si>
   <si>
     <t>V103541</t>
   </si>
   <si>
     <t>4 780.12 руб.</t>
   </si>
   <si>
     <t>SMS-160035</t>
   </si>
   <si>
     <t>V120131</t>
   </si>
   <si>
     <t>Смеситель двуручковый для ванны с коротким поворотным круглым изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 928.91 руб.</t>
+    <t>5 062.39 руб.</t>
   </si>
   <si>
     <t>SMS-160036</t>
   </si>
   <si>
     <t>V120141</t>
   </si>
   <si>
     <t>Смеситель двуручковый для ванны с длинным поворотным круглым изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 868.64 руб.</t>
+    <t>5 000.49 руб.</t>
   </si>
   <si>
     <t>SMS-160037</t>
   </si>
   <si>
     <t>V120142</t>
   </si>
   <si>
     <t>Смеситель двуручковый для ванны с длинным поворотным плоским изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 900.98 руб.</t>
+    <t>5 033.70 руб.</t>
   </si>
   <si>
     <t>SMS-160038</t>
   </si>
   <si>
     <t>V120162</t>
   </si>
   <si>
     <t>Смеситель двуруч. для ванны с кор. пов. плоским изливом с душ.стойкой "тропический душ"  VIEIR (1/10</t>
   </si>
   <si>
-    <t>12 586.14 руб.</t>
+    <t>12 926.99 руб.</t>
   </si>
   <si>
     <t>SMS-160039</t>
   </si>
   <si>
     <t>V130142</t>
   </si>
   <si>
-    <t>4 758.39 руб.</t>
+    <t>4 887.25 руб.</t>
   </si>
   <si>
     <t>SMS-160040</t>
   </si>
   <si>
     <t>V150131</t>
   </si>
   <si>
     <t>Смеситель двуручковый для  ванны с коротким изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>5 647.74 руб.</t>
+    <t>5 800.69 руб.</t>
   </si>
   <si>
     <t>SMS-160041</t>
   </si>
   <si>
     <t>V150142</t>
   </si>
   <si>
-    <t>5 491.92 руб.</t>
+    <t>5 640.65 руб.</t>
   </si>
   <si>
     <t>SMS-160042</t>
   </si>
   <si>
     <t>V130131</t>
   </si>
   <si>
     <t>Смеситель двуручковый для  ванны с коротким поворотным изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 924.50 руб.</t>
+    <t>5 057.86 руб.</t>
   </si>
   <si>
     <t>SMS-160043</t>
   </si>
   <si>
     <t>V023552</t>
   </si>
   <si>
     <t>Смеситель одноручковый с гигиеническим душем (метал лейка) VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 898.04 руб.</t>
+    <t>5 030.69 руб.</t>
   </si>
   <si>
     <t>SMS-160044</t>
   </si>
   <si>
     <t>V023561</t>
   </si>
   <si>
     <t>Смеситель одноручковый для душа VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 482.03 руб.</t>
+    <t>4 603.41 руб.</t>
   </si>
   <si>
     <t>SMS-160045</t>
   </si>
   <si>
     <t>V033552</t>
   </si>
   <si>
     <t>Смеситель одноручковый для биде VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>4 883.34 руб.</t>
+    <t>5 015.59 руб.</t>
   </si>
   <si>
     <t>SMS-160046</t>
   </si>
   <si>
     <t>V073561</t>
   </si>
   <si>
-    <t>4 461.45 руб.</t>
+    <t>4 582.27 руб.</t>
   </si>
   <si>
     <t>SMS-160047</t>
   </si>
   <si>
     <t>V243552</t>
   </si>
   <si>
     <t>Смеситель одноручковый скрытой установки с гигиеническим душем метал лейка VIEIR (1/10шт)</t>
   </si>
   <si>
     <t>6 130.74 руб.</t>
   </si>
   <si>
     <t>SMS-160048</t>
   </si>
   <si>
     <t>V033561</t>
   </si>
   <si>
-    <t>4 258.59 руб.</t>
+    <t>4 373.92 руб.</t>
   </si>
   <si>
     <t>SMS-160049</t>
   </si>
   <si>
     <t>V043532</t>
   </si>
   <si>
     <t>Смеситель одноручковый для душа с плоским поворотным  изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>8 999.34 руб.</t>
+    <t>9 243.05 руб.</t>
   </si>
   <si>
     <t>SMS-160050</t>
   </si>
   <si>
     <t>V063561</t>
   </si>
   <si>
-    <t>3 625.02 руб.</t>
+    <t>3 723.19 руб.</t>
   </si>
   <si>
     <t>SMS-160051</t>
   </si>
   <si>
     <t>V013511</t>
   </si>
   <si>
-    <t>3 644.13 руб.</t>
+    <t>3 742.82 руб.</t>
   </si>
   <si>
     <t>SMS-160052</t>
   </si>
   <si>
     <t>V033512</t>
   </si>
   <si>
     <t>Смеситель одноручковый для умывальника с плоским поворотным средним изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>2 540.16 руб.</t>
+    <t>2 608.95 руб.</t>
   </si>
   <si>
     <t>SMS-160053</t>
   </si>
   <si>
     <t>V043511</t>
   </si>
   <si>
-    <t>3 889.62 руб.</t>
+    <t>3 994.96 руб.</t>
   </si>
   <si>
     <t>SMS-160054</t>
   </si>
   <si>
     <t>V053511</t>
   </si>
   <si>
-    <t>3 672.06 руб.</t>
+    <t>3 771.50 руб.</t>
   </si>
   <si>
     <t>SMS-160055</t>
   </si>
   <si>
     <t>V063511</t>
   </si>
   <si>
-    <t>2 568.09 руб.</t>
+    <t>2 637.64 руб.</t>
   </si>
   <si>
     <t>SMS-160056</t>
   </si>
   <si>
     <t>V073511</t>
   </si>
   <si>
     <t>3 136.31 руб.</t>
   </si>
   <si>
     <t>SMS-160057</t>
   </si>
   <si>
     <t>V073512</t>
   </si>
   <si>
     <t>2 627.46 руб.</t>
   </si>
   <si>
     <t>SMS-160058</t>
   </si>
   <si>
     <t>V083511</t>
   </si>
   <si>
     <t>4 068.87 руб.</t>
   </si>
   <si>
     <t>SMS-160059</t>
   </si>
   <si>
     <t>V243522</t>
   </si>
   <si>
     <t>Смеситель одноручковый для умывальника с плоским поворотным длинным изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>2 428.44 руб.</t>
+    <t>2 494.21 руб.</t>
   </si>
   <si>
     <t>SMS-160060</t>
   </si>
   <si>
     <t>V113512</t>
   </si>
   <si>
-    <t>4 188.03 руб.</t>
+    <t>4 301.45 руб.</t>
   </si>
   <si>
     <t>SMS-160061</t>
   </si>
   <si>
     <t>V023511</t>
   </si>
   <si>
-    <t>3 472.14 руб.</t>
+    <t>3 566.17 руб.</t>
   </si>
   <si>
     <t>SMS-160062</t>
   </si>
   <si>
     <t>V033511</t>
   </si>
   <si>
-    <t>3 492.72 руб.</t>
+    <t>3 587.31 руб.</t>
   </si>
   <si>
     <t>SMS-160063</t>
   </si>
   <si>
     <t>V063512</t>
   </si>
   <si>
-    <t>2 115.33 руб.</t>
+    <t>2 172.62 руб.</t>
   </si>
   <si>
     <t>SMS-160064</t>
   </si>
   <si>
     <t>V113511</t>
   </si>
   <si>
     <t>Смеситель одноручковый для умывальника с плоским поворотным изливом VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 544.17 руб.</t>
+    <t>3 640.15 руб.</t>
   </si>
   <si>
     <t>SMS-160065</t>
   </si>
   <si>
     <t>V113521</t>
   </si>
   <si>
-    <t>3 739.68 руб.</t>
+    <t>3 840.96 руб.</t>
   </si>
   <si>
     <t>SMS-160066</t>
   </si>
   <si>
     <t>V120111</t>
   </si>
   <si>
     <t>Смеситель двуручковый для умывальника VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 044.37 руб.</t>
+    <t>3 126.82 руб.</t>
   </si>
   <si>
     <t>SMS-160067</t>
   </si>
   <si>
     <t>V120112</t>
   </si>
   <si>
     <t>Смеситель двуручковый для умывальника средний поворотный излив VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>3 207.54 руб.</t>
+    <t>3 294.40 руб.</t>
   </si>
   <si>
     <t>SMS-160068</t>
   </si>
   <si>
     <t>V150111</t>
   </si>
   <si>
-    <t>3 448.62 руб.</t>
+    <t>3 542.01 руб.</t>
   </si>
   <si>
     <t>SMS-160069</t>
   </si>
   <si>
     <t>V243512</t>
   </si>
   <si>
     <t>2 689.88 руб.</t>
   </si>
   <si>
     <t>SMS-160070</t>
   </si>
   <si>
     <t>V130111</t>
   </si>
   <si>
-    <t>3 047.31 руб.</t>
+    <t>3 129.83 руб.</t>
   </si>
   <si>
     <t>SMS-160104</t>
   </si>
   <si>
     <t>V263531C</t>
   </si>
   <si>
     <t>Смеситель для ванны “VIEIR  (10/1шт)  (10/1шт)</t>
   </si>
   <si>
-    <t>5 286.12 руб.</t>
+    <t>5 429.27 руб.</t>
   </si>
   <si>
     <t>SMS-160118</t>
   </si>
   <si>
     <t>V273541</t>
   </si>
   <si>
     <t>Смеситель для ванны “VIEIR  (8/1шт)  (8/1шт)</t>
   </si>
   <si>
-    <t>6 041.70 руб.</t>
+    <t>6 205.32 руб.</t>
   </si>
   <si>
     <t>SMS-160126</t>
   </si>
   <si>
     <t>V150141</t>
   </si>
   <si>
     <t>Смеситель для ванны, длинный с поворотным изливом 320мм   (10/1шт)</t>
   </si>
   <si>
-    <t>5 459.58 руб.</t>
+    <t>5 607.43 руб.</t>
   </si>
   <si>
     <t>SMS-160127</t>
   </si>
   <si>
     <t>V233541</t>
   </si>
   <si>
-    <t>5 490.45 руб.</t>
+    <t>5 639.14 руб.</t>
   </si>
   <si>
     <t>SMS-160130</t>
   </si>
   <si>
     <t>V140142</t>
   </si>
   <si>
     <t>Смеситель для ванны, с плоским длинным поворотным изливом 310мм   (10/1шт)</t>
   </si>
   <si>
     <t>SMS-160131</t>
   </si>
   <si>
     <t>V140143</t>
   </si>
   <si>
     <t>Смеситель для ванны, круглый, длинный с поворотным изливом 310мм   (10/1шт)</t>
   </si>
   <si>
-    <t>5 586.00 руб.</t>
+    <t>5 737.28 руб.</t>
   </si>
   <si>
     <t>SMS-160132</t>
   </si>
   <si>
     <t>V043531C</t>
   </si>
   <si>
     <t>Смеситель для ванны, литой с коротким изливом (10/1шт)</t>
   </si>
   <si>
     <t>SMS-160143</t>
   </si>
   <si>
     <t>V333541</t>
   </si>
   <si>
     <t>Смеситель для ванны“VIEIR  (10/1шт)  (10/1шт)</t>
   </si>
   <si>
-    <t>6 515.04 руб.</t>
+    <t>6 691.48 руб.</t>
   </si>
   <si>
     <t>SMS-160149</t>
   </si>
   <si>
     <t>V263511C</t>
   </si>
   <si>
     <t>Смеситель для раковины “VIEIR  (10/1шт)  (10/1шт)</t>
   </si>
   <si>
-    <t>3 323.67 руб.</t>
+    <t>3 413.68 руб.</t>
   </si>
   <si>
     <t>SMS-160151</t>
   </si>
   <si>
     <t>V273511D</t>
   </si>
   <si>
-    <t>4 934.79 руб.</t>
+    <t>5 068.43 руб.</t>
   </si>
   <si>
     <t>SMS-160161</t>
   </si>
   <si>
     <t>V293511CL</t>
   </si>
   <si>
-    <t>4 442.34 руб.</t>
+    <t>4 562.64 руб.</t>
   </si>
   <si>
     <t>SMS-160162</t>
   </si>
   <si>
     <t>V293511FL</t>
   </si>
   <si>
     <t>SMS-160165</t>
   </si>
   <si>
     <t>V332511C</t>
   </si>
   <si>
-    <t>3 473.61 руб.</t>
+    <t>3 567.68 руб.</t>
   </si>
   <si>
     <t>SMS-160500</t>
   </si>
   <si>
     <t>V313531</t>
   </si>
   <si>
     <t>Смеситель из нержавеющей стали для ванны “VIEIR  (8/1шт)  (8/1шт)</t>
   </si>
   <si>
-    <t>5 403.72 руб.</t>
+    <t>5 550.06 руб.</t>
   </si>
   <si>
     <t>SMS-160501</t>
   </si>
   <si>
     <t>V313541</t>
   </si>
   <si>
-    <t>5 237.61 руб.</t>
+    <t>5 379.45 руб.</t>
   </si>
   <si>
     <t>SMS-260018</t>
   </si>
   <si>
     <t>V243511</t>
   </si>
   <si>
     <t>Смеситель одноручковый для умывальника  VIEIR (1/10шт)</t>
   </si>
   <si>
     <t>4 089.68 руб.</t>
   </si>
   <si>
     <t>SMS-260166</t>
   </si>
   <si>
     <t>V15006G</t>
   </si>
   <si>
     <t>Смеситель для кухни с фильтром,  с гибким изливом (10/1шт)</t>
   </si>
   <si>
-    <t>6 241.62 руб.</t>
+    <t>6 410.65 руб.</t>
   </si>
   <si>
     <t>VER-100083</t>
   </si>
   <si>
     <t>V210143</t>
   </si>
   <si>
     <t>Смеситель для ванны</t>
   </si>
   <si>
     <t>6 287.74 руб.</t>
   </si>
   <si>
     <t>VER-100103</t>
   </si>
   <si>
     <t>V273553D</t>
   </si>
   <si>
     <t>Смеситель для биде “VIEIR" (10/1шт)</t>
   </si>
   <si>
-    <t>7 467.60 руб.</t>
+    <t>7 669.83 руб.</t>
   </si>
   <si>
     <t>VER-100129</t>
   </si>
   <si>
     <t>V333531C</t>
   </si>
   <si>
     <t>Смеситель для ванны“VIEIR" (10/1шт)</t>
   </si>
   <si>
-    <t>5 136.18 руб.</t>
+    <t>5 275.27 руб.</t>
   </si>
   <si>
     <t>VER-100240</t>
   </si>
   <si>
     <t>V013552</t>
   </si>
   <si>
     <t>Смеситель для биде</t>
   </si>
   <si>
-    <t>5 603.64 руб.</t>
+    <t>5 755.39 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -4315,86 +4315,86 @@
       <c r="C6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7304.43</f>
+        <f>J6*7502.24</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825927</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*4612.86</f>
+        <f>J7*4737.78</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825928</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
@@ -4420,51 +4420,51 @@
       <c r="C9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5859.42</f>
+        <f>J9*6018.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825930</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
@@ -4490,51 +4490,51 @@
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*5350.80</f>
+        <f>J11*5495.71</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825932</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
@@ -4560,86 +4560,86 @@
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*5265.54</f>
+        <f>J13*5408.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825934</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2">
         <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2357.88</f>
+        <f>J14*2421.73</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825935</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
@@ -4665,51 +4665,51 @@
       <c r="C16" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G16" s="2">
         <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2772.42</f>
+        <f>J16*2847.50</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825937</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G17" s="2">
         <v>0</v>
       </c>
       <c r="H17" s="2">
@@ -4770,226 +4770,226 @@
       <c r="C19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G19" s="2">
         <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2544.57</f>
+        <f>J19*2613.48</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>825940</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*5929.98</f>
+        <f>J20*6090.57</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>825941</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*5828.55</f>
+        <f>J21*5986.39</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>825942</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>70</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*5685.96</f>
+        <f>J22*5839.94</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825943</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*5525.73</f>
+        <f>J23*5675.37</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>825944</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*5925.57</f>
+        <f>J24*6086.04</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>825945</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
@@ -5085,51 +5085,51 @@
       <c r="C28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*5662.44</f>
+        <f>J28*5815.79</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>825949</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
@@ -5155,296 +5155,296 @@
       <c r="C30" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*5359.62</f>
+        <f>J30*5504.77</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>825951</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*5419.89</f>
+        <f>J31*5566.67</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>825952</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*4712.82</f>
+        <f>J32*4840.45</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>825953</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="2">
         <v>2</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*6057.87</f>
+        <f>J33*6221.92</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>825954</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*5652.15</f>
+        <f>J34*5805.22</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>825955</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G35" s="2">
         <v>2</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*5993.19</f>
+        <f>J35*6155.49</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>825956</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>113</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>115</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*5847.66</f>
+        <f>J36*6006.02</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>825957</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>118</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*4681.95</f>
+        <f>J37*4808.74</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>825958</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
@@ -5505,436 +5505,436 @@
       <c r="C40" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*4928.91</f>
+        <f>J40*5062.39</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>825961</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*4868.64</f>
+        <f>J41*5000.49</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>825962</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*4900.98</f>
+        <f>J42*5033.70</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>825963</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*12586.14</f>
+        <f>J43*12926.99</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>825964</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>144</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*4758.39</f>
+        <f>J44*4887.25</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>825965</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>145</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>147</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*5647.74</f>
+        <f>J45*5800.69</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>825966</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*5491.92</f>
+        <f>J46*5640.65</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>825967</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*4924.50</f>
+        <f>J47*5057.86</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>825968</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*4898.04</f>
+        <f>J48*5030.69</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>825969</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*4482.03</f>
+        <f>J49*4603.41</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>825970</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>166</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>167</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*4883.34</f>
+        <f>J50*5015.59</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>825971</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G51" s="2">
         <v>0</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*4461.45</f>
+        <f>J51*4582.27</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>825972</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
@@ -5960,296 +5960,296 @@
       <c r="C53" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>177</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*4258.59</f>
+        <f>J53*4373.92</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>825974</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>178</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K54" s="2" t="str">
-        <f>J54*8999.34</f>
+        <f>J54*9243.05</f>
         <v>0</v>
       </c>
       <c r="L54" s="5"/>
     </row>
     <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A55" s="1"/>
       <c r="B55" s="1">
         <v>825975</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>184</v>
       </c>
       <c r="G55" s="2">
         <v>1</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*3625.02</f>
+        <f>J55*3723.19</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>825976</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>187</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*3644.13</f>
+        <f>J56*3742.82</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>825977</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>188</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>191</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*2540.16</f>
+        <f>J57*2608.95</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>825978</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>192</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G58" s="2">
         <v>0</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*3889.62</f>
+        <f>J58*3994.96</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
     <row r="59" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A59" s="1"/>
       <c r="B59" s="1">
         <v>825979</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G59" s="2">
         <v>0</v>
       </c>
       <c r="H59" s="2">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K59" s="2" t="str">
-        <f>J59*3672.06</f>
+        <f>J59*3771.50</f>
         <v>0</v>
       </c>
       <c r="L59" s="5"/>
     </row>
     <row r="60" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A60" s="1"/>
       <c r="B60" s="1">
         <v>825980</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>198</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G60" s="2">
         <v>0</v>
       </c>
       <c r="H60" s="2">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K60" s="2" t="str">
-        <f>J60*2568.09</f>
+        <f>J60*2637.64</f>
         <v>0</v>
       </c>
       <c r="L60" s="5"/>
     </row>
     <row r="61" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A61" s="1"/>
       <c r="B61" s="1">
         <v>825981</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>203</v>
       </c>
       <c r="G61" s="2">
         <v>0</v>
       </c>
       <c r="H61" s="2">
@@ -6345,366 +6345,366 @@
       <c r="C64" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G64" s="2">
         <v>0</v>
       </c>
       <c r="H64" s="2">
         <v>0</v>
       </c>
       <c r="I64" s="1">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K64" s="2" t="str">
-        <f>J64*2428.44</f>
+        <f>J64*2494.21</f>
         <v>0</v>
       </c>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A65" s="1"/>
       <c r="B65" s="1">
         <v>825985</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>216</v>
       </c>
       <c r="G65" s="2">
         <v>0</v>
       </c>
       <c r="H65" s="2">
         <v>0</v>
       </c>
       <c r="I65" s="1">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K65" s="2" t="str">
-        <f>J65*4188.03</f>
+        <f>J65*4301.45</f>
         <v>0</v>
       </c>
       <c r="L65" s="5"/>
     </row>
     <row r="66" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A66" s="1"/>
       <c r="B66" s="1">
         <v>825986</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>217</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>219</v>
       </c>
       <c r="G66" s="2">
         <v>0</v>
       </c>
       <c r="H66" s="2">
         <v>0</v>
       </c>
       <c r="I66" s="1">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K66" s="2" t="str">
-        <f>J66*3472.14</f>
+        <f>J66*3566.17</f>
         <v>0</v>
       </c>
       <c r="L66" s="5"/>
     </row>
     <row r="67" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A67" s="1"/>
       <c r="B67" s="1">
         <v>825987</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G67" s="2">
         <v>0</v>
       </c>
       <c r="H67" s="2">
         <v>0</v>
       </c>
       <c r="I67" s="1">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K67" s="2" t="str">
-        <f>J67*3492.72</f>
+        <f>J67*3587.31</f>
         <v>0</v>
       </c>
       <c r="L67" s="5"/>
     </row>
     <row r="68" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A68" s="1"/>
       <c r="B68" s="1">
         <v>825988</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G68" s="2">
         <v>0</v>
       </c>
       <c r="H68" s="2">
         <v>0</v>
       </c>
       <c r="I68" s="1">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K68" s="2" t="str">
-        <f>J68*2115.33</f>
+        <f>J68*2172.62</f>
         <v>0</v>
       </c>
       <c r="L68" s="5"/>
     </row>
     <row r="69" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A69" s="1"/>
       <c r="B69" s="1">
         <v>825989</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>229</v>
       </c>
       <c r="G69" s="2">
         <v>0</v>
       </c>
       <c r="H69" s="2">
         <v>0</v>
       </c>
       <c r="I69" s="1">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K69" s="2" t="str">
-        <f>J69*3544.17</f>
+        <f>J69*3640.15</f>
         <v>0</v>
       </c>
       <c r="L69" s="5"/>
     </row>
     <row r="70" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A70" s="1"/>
       <c r="B70" s="1">
         <v>825990</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>232</v>
       </c>
       <c r="G70" s="2">
         <v>0</v>
       </c>
       <c r="H70" s="2">
         <v>0</v>
       </c>
       <c r="I70" s="1">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K70" s="2" t="str">
-        <f>J70*3739.68</f>
+        <f>J70*3840.96</f>
         <v>0</v>
       </c>
       <c r="L70" s="5"/>
     </row>
     <row r="71" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A71" s="1"/>
       <c r="B71" s="1">
         <v>825991</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>233</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>236</v>
       </c>
       <c r="G71" s="2">
         <v>0</v>
       </c>
       <c r="H71" s="2">
         <v>0</v>
       </c>
       <c r="I71" s="1">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K71" s="2" t="str">
-        <f>J71*3044.37</f>
+        <f>J71*3126.82</f>
         <v>0</v>
       </c>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A72" s="1"/>
       <c r="B72" s="1">
         <v>825992</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>237</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>239</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>240</v>
       </c>
       <c r="G72" s="2">
         <v>0</v>
       </c>
       <c r="H72" s="2">
         <v>0</v>
       </c>
       <c r="I72" s="1">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K72" s="2" t="str">
-        <f>J72*3207.54</f>
+        <f>J72*3294.40</f>
         <v>0</v>
       </c>
       <c r="L72" s="5"/>
     </row>
     <row r="73" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A73" s="1"/>
       <c r="B73" s="1">
         <v>825993</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>241</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G73" s="2">
         <v>0</v>
       </c>
       <c r="H73" s="2">
         <v>0</v>
       </c>
       <c r="I73" s="1">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K73" s="2" t="str">
-        <f>J73*3448.62</f>
+        <f>J73*3542.01</f>
         <v>0</v>
       </c>
       <c r="L73" s="5"/>
     </row>
     <row r="74" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A74" s="1"/>
       <c r="B74" s="1">
         <v>825994</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>246</v>
       </c>
       <c r="G74" s="2">
         <v>0</v>
       </c>
       <c r="H74" s="2">
@@ -6730,576 +6730,576 @@
       <c r="C75" s="1" t="s">
         <v>247</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>235</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>249</v>
       </c>
       <c r="G75" s="2">
         <v>0</v>
       </c>
       <c r="H75" s="2">
         <v>0</v>
       </c>
       <c r="I75" s="1">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K75" s="2" t="str">
-        <f>J75*3047.31</f>
+        <f>J75*3129.83</f>
         <v>0</v>
       </c>
       <c r="L75" s="5"/>
     </row>
     <row r="76" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A76" s="1"/>
       <c r="B76" s="1">
         <v>831337</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>250</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>252</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G76" s="2">
         <v>0</v>
       </c>
       <c r="H76" s="2">
         <v>0</v>
       </c>
       <c r="I76" s="1">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="2" t="str">
-        <f>J76*5286.12</f>
+        <f>J76*5429.27</f>
         <v>0</v>
       </c>
       <c r="L76" s="5"/>
     </row>
     <row r="77" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A77" s="1"/>
       <c r="B77" s="1">
         <v>831351</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>254</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>256</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>257</v>
       </c>
       <c r="G77" s="2">
         <v>0</v>
       </c>
       <c r="H77" s="2">
         <v>0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K77" s="2" t="str">
-        <f>J77*6041.70</f>
+        <f>J77*6205.32</f>
         <v>0</v>
       </c>
       <c r="L77" s="5"/>
     </row>
     <row r="78" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A78" s="1"/>
       <c r="B78" s="1">
         <v>831359</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>258</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>261</v>
       </c>
       <c r="G78" s="2">
         <v>0</v>
       </c>
       <c r="H78" s="2">
         <v>0</v>
       </c>
       <c r="I78" s="1">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K78" s="2" t="str">
-        <f>J78*5459.58</f>
+        <f>J78*5607.43</f>
         <v>0</v>
       </c>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A79" s="1"/>
       <c r="B79" s="1">
         <v>831360</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>262</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>260</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>264</v>
       </c>
       <c r="G79" s="2">
         <v>0</v>
       </c>
       <c r="H79" s="2">
         <v>0</v>
       </c>
       <c r="I79" s="1">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K79" s="2" t="str">
-        <f>J79*5490.45</f>
+        <f>J79*5639.14</f>
         <v>0</v>
       </c>
       <c r="L79" s="5"/>
     </row>
     <row r="80" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A80" s="1"/>
       <c r="B80" s="1">
         <v>831363</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>267</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>151</v>
       </c>
       <c r="G80" s="2">
         <v>0</v>
       </c>
       <c r="H80" s="2">
         <v>0</v>
       </c>
       <c r="I80" s="1">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K80" s="2" t="str">
-        <f>J80*5491.92</f>
+        <f>J80*5640.65</f>
         <v>0</v>
       </c>
       <c r="L80" s="5"/>
     </row>
     <row r="81" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A81" s="1"/>
       <c r="B81" s="1">
         <v>831364</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>268</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>270</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>271</v>
       </c>
       <c r="G81" s="2">
         <v>0</v>
       </c>
       <c r="H81" s="2">
         <v>0</v>
       </c>
       <c r="I81" s="1">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K81" s="2" t="str">
-        <f>J81*5586.00</f>
+        <f>J81*5737.28</f>
         <v>0</v>
       </c>
       <c r="L81" s="5"/>
     </row>
     <row r="82" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A82" s="1"/>
       <c r="B82" s="1">
         <v>831365</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>272</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>274</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>253</v>
       </c>
       <c r="G82" s="2">
         <v>0</v>
       </c>
       <c r="H82" s="2">
         <v>0</v>
       </c>
       <c r="I82" s="1">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K82" s="2" t="str">
-        <f>J82*5286.12</f>
+        <f>J82*5429.27</f>
         <v>0</v>
       </c>
       <c r="L82" s="5"/>
     </row>
     <row r="83" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A83" s="1"/>
       <c r="B83" s="1">
         <v>831376</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>277</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>278</v>
       </c>
       <c r="G83" s="2">
         <v>0</v>
       </c>
       <c r="H83" s="2">
         <v>0</v>
       </c>
       <c r="I83" s="1">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K83" s="2" t="str">
-        <f>J83*6515.04</f>
+        <f>J83*6691.48</f>
         <v>0</v>
       </c>
       <c r="L83" s="5"/>
     </row>
     <row r="84" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A84" s="1"/>
       <c r="B84" s="1">
         <v>831449</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>282</v>
       </c>
       <c r="G84" s="2">
         <v>0</v>
       </c>
       <c r="H84" s="2">
         <v>0</v>
       </c>
       <c r="I84" s="1">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K84" s="2" t="str">
-        <f>J84*3323.67</f>
+        <f>J84*3413.68</f>
         <v>0</v>
       </c>
       <c r="L84" s="5"/>
     </row>
     <row r="85" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A85" s="1"/>
       <c r="B85" s="1">
         <v>831451</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>285</v>
       </c>
       <c r="G85" s="2">
         <v>0</v>
       </c>
       <c r="H85" s="2">
         <v>0</v>
       </c>
       <c r="I85" s="1">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K85" s="2" t="str">
-        <f>J85*4934.79</f>
+        <f>J85*5068.43</f>
         <v>0</v>
       </c>
       <c r="L85" s="5"/>
     </row>
     <row r="86" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A86" s="1"/>
       <c r="B86" s="1">
         <v>831461</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>286</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G86" s="2">
         <v>1</v>
       </c>
       <c r="H86" s="2">
         <v>0</v>
       </c>
       <c r="I86" s="1">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K86" s="2" t="str">
-        <f>J86*4442.34</f>
+        <f>J86*4562.64</f>
         <v>0</v>
       </c>
       <c r="L86" s="5"/>
     </row>
     <row r="87" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A87" s="1"/>
       <c r="B87" s="1">
         <v>831462</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>288</v>
       </c>
       <c r="G87" s="2">
         <v>0</v>
       </c>
       <c r="H87" s="2">
         <v>0</v>
       </c>
       <c r="I87" s="1">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K87" s="2" t="str">
-        <f>J87*4442.34</f>
+        <f>J87*4562.64</f>
         <v>0</v>
       </c>
       <c r="L87" s="5"/>
     </row>
     <row r="88" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A88" s="1"/>
       <c r="B88" s="1">
         <v>831465</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>281</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>293</v>
       </c>
       <c r="G88" s="2">
         <v>0</v>
       </c>
       <c r="H88" s="2">
         <v>0</v>
       </c>
       <c r="I88" s="1">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K88" s="2" t="str">
-        <f>J88*3473.61</f>
+        <f>J88*3567.68</f>
         <v>0</v>
       </c>
       <c r="L88" s="5"/>
     </row>
     <row r="89" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A89" s="1"/>
       <c r="B89" s="1">
         <v>831501</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>294</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>297</v>
       </c>
       <c r="G89" s="2">
         <v>0</v>
       </c>
       <c r="H89" s="2">
         <v>0</v>
       </c>
       <c r="I89" s="1">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K89" s="2" t="str">
-        <f>J89*5403.72</f>
+        <f>J89*5550.06</f>
         <v>0</v>
       </c>
       <c r="L89" s="5"/>
     </row>
     <row r="90" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A90" s="1"/>
       <c r="B90" s="1">
         <v>831502</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>298</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>296</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>300</v>
       </c>
       <c r="G90" s="2">
         <v>0</v>
       </c>
       <c r="H90" s="2">
         <v>0</v>
       </c>
       <c r="I90" s="1">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K90" s="2" t="str">
-        <f>J90*5237.61</f>
+        <f>J90*5379.45</f>
         <v>0</v>
       </c>
       <c r="L90" s="5"/>
     </row>
     <row r="91" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A91" s="1"/>
       <c r="B91" s="1">
         <v>826034</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>304</v>
       </c>
       <c r="G91" s="2">
         <v>0</v>
       </c>
       <c r="H91" s="2">
@@ -7325,51 +7325,51 @@
       <c r="C92" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>307</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>308</v>
       </c>
       <c r="G92" s="2">
         <v>0</v>
       </c>
       <c r="H92" s="2">
         <v>0</v>
       </c>
       <c r="I92" s="1">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K92" s="2" t="str">
-        <f>J92*6241.62</f>
+        <f>J92*6410.65</f>
         <v>0</v>
       </c>
       <c r="L92" s="5"/>
     </row>
     <row r="93" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A93" s="1"/>
       <c r="B93" s="1">
         <v>857137</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>311</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>312</v>
       </c>
       <c r="G93" s="2">
         <v>0</v>
       </c>
       <c r="H93" s="2">
@@ -7395,121 +7395,121 @@
       <c r="C94" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>315</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>316</v>
       </c>
       <c r="G94" s="2">
         <v>1</v>
       </c>
       <c r="H94" s="2">
         <v>0</v>
       </c>
       <c r="I94" s="1">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K94" s="2" t="str">
-        <f>J94*7467.60</f>
+        <f>J94*7669.83</f>
         <v>0</v>
       </c>
       <c r="L94" s="5"/>
     </row>
     <row r="95" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A95" s="1"/>
       <c r="B95" s="1">
         <v>857183</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>319</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>320</v>
       </c>
       <c r="G95" s="2">
         <v>0</v>
       </c>
       <c r="H95" s="2">
         <v>0</v>
       </c>
       <c r="I95" s="1">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K95" s="2" t="str">
-        <f>J95*5136.18</f>
+        <f>J95*5275.27</f>
         <v>0</v>
       </c>
       <c r="L95" s="5"/>
     </row>
     <row r="96" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A96" s="1"/>
       <c r="B96" s="1">
         <v>873355</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G96" s="2">
         <v>1</v>
       </c>
       <c r="H96" s="2">
         <v>0</v>
       </c>
       <c r="I96" s="1">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K96" s="2" t="str">
-        <f>J96*5603.64</f>
+        <f>J96*5755.39</f>
         <v>0</v>
       </c>
       <c r="L96" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>