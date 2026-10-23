--- v4 (2026-08-31)
+++ v5 (2026-10-23)
@@ -378,303 +378,303 @@
   <si>
     <t>V013573</t>
   </si>
   <si>
     <t>Душевой набор для ванны VIEIR (1/8шт)</t>
   </si>
   <si>
     <t>12 777.89 руб.</t>
   </si>
   <si>
     <t>SMS-160073</t>
   </si>
   <si>
     <t>V023573</t>
   </si>
   <si>
     <t>12 212.30 руб.</t>
   </si>
   <si>
     <t>SMS-160074</t>
   </si>
   <si>
     <t>V033572</t>
   </si>
   <si>
-    <t>7 949.50 руб.</t>
+    <t>7 533.90 руб.</t>
   </si>
   <si>
     <t>SMS-160075</t>
   </si>
   <si>
     <t>V033573</t>
   </si>
   <si>
     <t>11 909.64 руб.</t>
   </si>
   <si>
     <t>SMS-160076</t>
   </si>
   <si>
     <t>V073571</t>
   </si>
   <si>
     <t>9 382.44 руб.</t>
   </si>
   <si>
     <t>SMS-160077</t>
   </si>
   <si>
     <t>V063571</t>
   </si>
   <si>
-    <t>8 080.05 руб.</t>
+    <t>7 657.63 руб.</t>
   </si>
   <si>
     <t>SMS-160078</t>
   </si>
   <si>
     <t>V063572</t>
   </si>
   <si>
-    <t>6 463.10 руб.</t>
+    <t>6 125.21 руб.</t>
   </si>
   <si>
     <t>SMS-160079</t>
   </si>
   <si>
     <t>V113573</t>
   </si>
   <si>
-    <t>15 007.16 руб.</t>
+    <t>14 222.59 руб.</t>
   </si>
   <si>
     <t>SMS-160080</t>
   </si>
   <si>
     <t>V113562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/4шт)</t>
   </si>
   <si>
-    <t>15 518.36 руб.</t>
+    <t>14 707.06 руб.</t>
   </si>
   <si>
     <t>SMS-160081</t>
   </si>
   <si>
     <t>V033562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>13 140.11 руб.</t>
+    <t>12 453.15 руб.</t>
   </si>
   <si>
     <t>SMS-160082</t>
   </si>
   <si>
     <t>V083562</t>
   </si>
   <si>
     <t>16 570.59 руб.</t>
   </si>
   <si>
     <t>SMS-160083</t>
   </si>
   <si>
     <t>V243562</t>
   </si>
   <si>
     <t>15 696.66 руб.</t>
   </si>
   <si>
     <t>SMS-160084</t>
   </si>
   <si>
     <t>V243563</t>
   </si>
   <si>
-    <t>11 324.97 руб.</t>
+    <t>10 732.90 руб.</t>
   </si>
   <si>
     <t>SMS-160085</t>
   </si>
   <si>
     <t>V25001</t>
   </si>
   <si>
-    <t>7 458.75 руб.</t>
+    <t>7 068.81 руб.</t>
   </si>
   <si>
     <t>SMS-160086</t>
   </si>
   <si>
     <t>V25002</t>
   </si>
   <si>
-    <t>10 076.08 руб.</t>
+    <t>9 549.30 руб.</t>
   </si>
   <si>
     <t>SMS-160087</t>
   </si>
   <si>
     <t>V130162</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>13 133.82 руб.</t>
+    <t>12 447.19 руб.</t>
   </si>
   <si>
     <t>SMS-160088</t>
   </si>
   <si>
     <t>V023562</t>
   </si>
   <si>
-    <t>9 695.43 руб.</t>
+    <t>9 188.56 руб.</t>
   </si>
   <si>
     <t>SMS-160089</t>
   </si>
   <si>
     <t>V043562</t>
   </si>
   <si>
-    <t>17 173.06 руб.</t>
+    <t>16 275.26 руб.</t>
   </si>
   <si>
     <t>SMS-160090</t>
   </si>
   <si>
     <t>V053562</t>
   </si>
   <si>
-    <t>14 239.58 руб.</t>
+    <t>13 495.14 руб.</t>
   </si>
   <si>
     <t>SMS-160091</t>
   </si>
   <si>
     <t>V063562</t>
   </si>
   <si>
-    <t>14 544.73 руб.</t>
+    <t>13 784.33 руб.</t>
   </si>
   <si>
     <t>SMS-160205</t>
   </si>
   <si>
     <t>V150162</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, литой излив (4/1шт)</t>
   </si>
   <si>
-    <t>14 145.21 руб.</t>
+    <t>13 405.69 руб.</t>
   </si>
   <si>
     <t>SMS-160206</t>
   </si>
   <si>
     <t>V174062</t>
   </si>
   <si>
     <t>10 139.08 руб.</t>
   </si>
   <si>
     <t>SMS-160213</t>
   </si>
   <si>
     <t>V043562C</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, поворотный излив (5/1шт)</t>
   </si>
   <si>
-    <t>18 097.94 руб.</t>
+    <t>17 151.78 руб.</t>
   </si>
   <si>
     <t>SMS-160214</t>
   </si>
   <si>
     <t>V073562</t>
   </si>
   <si>
     <t>12 868.69 руб.</t>
   </si>
   <si>
     <t>SMS-160218</t>
   </si>
   <si>
     <t>V273562D</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (3/1шт)  (3/1шт)</t>
   </si>
   <si>
-    <t>23 145.41 руб.</t>
+    <t>21 935.37 руб.</t>
   </si>
   <si>
     <t>SMS-160219</t>
   </si>
   <si>
     <t>V273562</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (4/1шт)  (4/1шт)</t>
   </si>
   <si>
-    <t>17 133.74 руб.</t>
+    <t>16 237.99 руб.</t>
   </si>
   <si>
     <t>VER-100171</t>
   </si>
   <si>
     <t>V393563</t>
   </si>
   <si>
     <t>Душевая система “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>17 580.45 руб.</t>
+    <t>16 661.34 руб.</t>
   </si>
   <si>
     <t>VER-100292</t>
   </si>
   <si>
     <t>V370162D</t>
   </si>
   <si>
     <t>Душевая система  “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>25 036.05 руб.</t>
+    <t>23 727.17 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2754,51 +2754,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827133</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*11164.60</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827155</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
@@ -2824,156 +2824,156 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*10630.65</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827171</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*6350.39</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827284</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*7552.08</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827355</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*3401.91</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*7833.53</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885199</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2999,121 +2999,121 @@
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*9525.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885449</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*8572.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>890492</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*7275.81</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>890493</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*9105.61</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>890498</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
@@ -3139,51 +3139,51 @@
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*10901.95</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>959794</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*7567.45</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>959795</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -3209,86 +3209,86 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*6812.93</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>959796</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4638.59</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>959797</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*10146.25</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>959808</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
@@ -3314,51 +3314,51 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*9396.12</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>959811</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G21" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*7241.61</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
@@ -3400,51 +3400,51 @@
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*6807.53</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>827870</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G24" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*6180.66</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>827875</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
@@ -3470,51 +3470,51 @@
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*7433.15</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>827885</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G26" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*2159.33</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>827886</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -3708,51 +3708,51 @@
       <c r="C33" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*7949.50</f>
+        <f>J33*7533.90</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>826000</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>123</v>
       </c>
       <c r="G34" s="2">
         <v>0</v>
       </c>
       <c r="H34" s="2">
@@ -3813,191 +3813,191 @@
       <c r="C36" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*8080.05</f>
+        <f>J36*7657.63</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>826003</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*6463.10</f>
+        <f>J37*6125.21</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>826004</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*15007.16</f>
+        <f>J38*14222.59</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>826005</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>136</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>138</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G39" s="2">
         <v>3</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*15518.36</f>
+        <f>J39*14707.06</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826006</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>143</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*13140.11</f>
+        <f>J40*12453.15</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826007</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
@@ -4058,331 +4058,331 @@
       <c r="C43" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*11324.97</f>
+        <f>J43*10732.90</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>826010</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*7458.75</f>
+        <f>J44*7068.81</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>826011</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>158</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*10076.08</f>
+        <f>J45*9549.30</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>826012</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*13133.82</f>
+        <f>J46*12447.19</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>826013</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G47" s="2">
         <v>3</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*9695.43</f>
+        <f>J47*9188.56</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>826014</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>168</v>
       </c>
       <c r="G48" s="2">
         <v>1</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*17173.06</f>
+        <f>J48*16275.26</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>826015</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>169</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G49" s="2">
         <v>1</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*14239.58</f>
+        <f>J49*13495.14</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>826016</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>142</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*14544.73</f>
+        <f>J50*13784.33</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>831288</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>6</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*14145.21</f>
+        <f>J51*13405.69</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
     <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A52" s="1"/>
       <c r="B52" s="1">
         <v>831289</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G52" s="2">
         <v>0</v>
       </c>
       <c r="H52" s="2">
@@ -4408,51 +4408,51 @@
       <c r="C53" s="1" t="s">
         <v>182</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G53" s="2">
         <v>0</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K53" s="2" t="str">
-        <f>J53*18097.94</f>
+        <f>J53*17151.78</f>
         <v>0</v>
       </c>
       <c r="L53" s="5"/>
     </row>
     <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A54" s="1"/>
       <c r="B54" s="1">
         <v>831297</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>184</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>188</v>
       </c>
       <c r="G54" s="2">
         <v>0</v>
       </c>
       <c r="H54" s="2">
@@ -4478,156 +4478,156 @@
       <c r="C55" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>191</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>192</v>
       </c>
       <c r="G55" s="2">
         <v>0</v>
       </c>
       <c r="H55" s="2">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K55" s="2" t="str">
-        <f>J55*23145.41</f>
+        <f>J55*21935.37</f>
         <v>0</v>
       </c>
       <c r="L55" s="5"/>
     </row>
     <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A56" s="1"/>
       <c r="B56" s="1">
         <v>831302</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>195</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>196</v>
       </c>
       <c r="G56" s="2">
         <v>0</v>
       </c>
       <c r="H56" s="2">
         <v>0</v>
       </c>
       <c r="I56" s="1">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="2" t="str">
-        <f>J56*17133.74</f>
+        <f>J56*16237.99</f>
         <v>0</v>
       </c>
       <c r="L56" s="5"/>
     </row>
     <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A57" s="1"/>
       <c r="B57" s="1">
         <v>857225</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>199</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>200</v>
       </c>
       <c r="G57" s="2">
         <v>0</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
       <c r="I57" s="1">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K57" s="2" t="str">
-        <f>J57*17580.45</f>
+        <f>J57*16661.34</f>
         <v>0</v>
       </c>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A58" s="1"/>
       <c r="B58" s="1">
         <v>873357</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>203</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>204</v>
       </c>
       <c r="G58" s="2">
         <v>1</v>
       </c>
       <c r="H58" s="2">
         <v>0</v>
       </c>
       <c r="I58" s="1">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K58" s="2" t="str">
-        <f>J58*25036.05</f>
+        <f>J58*23727.17</f>
         <v>0</v>
       </c>
       <c r="L58" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A22:K22"/>
     <mergeCell ref="A29:K29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>