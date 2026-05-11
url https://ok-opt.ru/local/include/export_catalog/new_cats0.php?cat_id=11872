--- v1 (2026-03-17)
+++ v2 (2026-05-11)
@@ -108,77 +108,77 @@
   <si>
     <t>SMS-180089</t>
   </si>
   <si>
     <t>GOB16-A134</t>
   </si>
   <si>
     <t xml:space="preserve">Душевая система G.Lauf с изливом, ø35, встр. переключение GOB16-A134 (1/6шт) </t>
   </si>
   <si>
     <t>7 758.26 руб.</t>
   </si>
   <si>
     <t>SMS-180202</t>
   </si>
   <si>
     <t>ZAP16-A090</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. пер., нерж. сталь, ZAP16-A090 (1/4шт)</t>
   </si>
   <si>
     <t>9 226.37 руб.</t>
   </si>
   <si>
+    <t>SMS-180298</t>
+  </si>
+  <si>
+    <t>UST-1080</t>
+  </si>
+  <si>
+    <t>Душевая стойка G.Lauf нерж сталь  с тропическим душем, хром  UST-1080 (1/5шт)</t>
+  </si>
+  <si>
+    <t>4 156.10 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180611</t>
+  </si>
+  <si>
+    <t>NUD16-A045</t>
+  </si>
+  <si>
+    <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение (1/5шт) NUD16-A045</t>
+  </si>
+  <si>
+    <t>9 570.20 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>SMS-180298</t>
-[...22 lines deleted...]
-  <si>
     <t>SMS-180734</t>
   </si>
   <si>
     <t>SEA16-B001MG</t>
   </si>
   <si>
     <t>Душевая система с изливом, ø35, кнопоч. переключ. латунь, ГРАФИТ темный мат, цвет индикация (1/5шт)</t>
   </si>
   <si>
     <t>12 549.37 руб.</t>
   </si>
   <si>
     <t>SMS-180740</t>
   </si>
   <si>
     <t>SEA16-A001MG</t>
   </si>
   <si>
     <t>Душевая система с изливом, ø35, кнопочное переключение., латунь,  ГРАФИТ темный мат (1/5шт)</t>
   </si>
   <si>
     <t>10 474.55 руб.</t>
   </si>
   <si>
     <t>SMS-180741</t>
@@ -300,303 +300,303 @@
   <si>
     <t>V013573</t>
   </si>
   <si>
     <t>Душевой набор для ванны VIEIR (1/8шт)</t>
   </si>
   <si>
     <t>12 777.89 руб.</t>
   </si>
   <si>
     <t>SMS-160073</t>
   </si>
   <si>
     <t>V023573</t>
   </si>
   <si>
     <t>12 212.30 руб.</t>
   </si>
   <si>
     <t>SMS-160074</t>
   </si>
   <si>
     <t>V033572</t>
   </si>
   <si>
-    <t>7 450.31 руб.</t>
+    <t>7 429.38 руб.</t>
   </si>
   <si>
     <t>SMS-160075</t>
   </si>
   <si>
     <t>V033573</t>
   </si>
   <si>
     <t>11 909.64 руб.</t>
   </si>
   <si>
     <t>SMS-160076</t>
   </si>
   <si>
     <t>V073571</t>
   </si>
   <si>
     <t>9 382.44 руб.</t>
   </si>
   <si>
     <t>SMS-160077</t>
   </si>
   <si>
     <t>V063571</t>
   </si>
   <si>
-    <t>7 572.67 руб.</t>
+    <t>7 551.39 руб.</t>
   </si>
   <si>
     <t>SMS-160078</t>
   </si>
   <si>
     <t>V063572</t>
   </si>
   <si>
-    <t>6 057.25 руб.</t>
+    <t>6 040.23 руб.</t>
   </si>
   <si>
     <t>SMS-160079</t>
   </si>
   <si>
     <t>V113573</t>
   </si>
   <si>
-    <t>14 064.79 руб.</t>
+    <t>14 025.27 руб.</t>
   </si>
   <si>
     <t>SMS-160080</t>
   </si>
   <si>
     <t>V113562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/4шт)</t>
   </si>
   <si>
-    <t>14 543.88 руб.</t>
+    <t>14 503.02 руб.</t>
   </si>
   <si>
     <t>SMS-160081</t>
   </si>
   <si>
     <t>V033562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>12 314.98 руб.</t>
+    <t>12 280.38 руб.</t>
   </si>
   <si>
     <t>SMS-160082</t>
   </si>
   <si>
     <t>V083562</t>
   </si>
   <si>
     <t>16 570.59 руб.</t>
   </si>
   <si>
     <t>SMS-160083</t>
   </si>
   <si>
     <t>V243562</t>
   </si>
   <si>
     <t>15 696.66 руб.</t>
   </si>
   <si>
     <t>SMS-160084</t>
   </si>
   <si>
     <t>V243563</t>
   </si>
   <si>
-    <t>10 613.82 руб.</t>
+    <t>10 584.00 руб.</t>
   </si>
   <si>
     <t>SMS-160085</t>
   </si>
   <si>
     <t>V25001</t>
   </si>
   <si>
-    <t>6 990.38 руб.</t>
+    <t>6 970.74 руб.</t>
   </si>
   <si>
     <t>SMS-160086</t>
   </si>
   <si>
     <t>V25002</t>
   </si>
   <si>
-    <t>9 443.35 руб.</t>
+    <t>9 416.82 руб.</t>
   </si>
   <si>
     <t>SMS-160087</t>
   </si>
   <si>
     <t>V130162</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>12 309.08 руб.</t>
+    <t>12 274.50 руб.</t>
   </si>
   <si>
     <t>SMS-160088</t>
   </si>
   <si>
     <t>V023562</t>
   </si>
   <si>
-    <t>9 086.61 руб.</t>
+    <t>9 061.08 руб.</t>
   </si>
   <si>
     <t>SMS-160089</t>
   </si>
   <si>
     <t>V043562</t>
   </si>
   <si>
-    <t>16 094.68 руб.</t>
+    <t>16 049.46 руб.</t>
   </si>
   <si>
     <t>SMS-160090</t>
   </si>
   <si>
     <t>V053562</t>
   </si>
   <si>
-    <t>13 345.41 руб.</t>
+    <t>13 307.91 руб.</t>
   </si>
   <si>
     <t>SMS-160091</t>
   </si>
   <si>
     <t>V063562</t>
   </si>
   <si>
-    <t>13 631.39 руб.</t>
+    <t>13 593.09 руб.</t>
   </si>
   <si>
     <t>SMS-160205</t>
   </si>
   <si>
     <t>V150162</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, литой излив (4/1шт)</t>
   </si>
   <si>
-    <t>13 256.96 руб.</t>
+    <t>13 219.71 руб.</t>
   </si>
   <si>
     <t>SMS-160206</t>
   </si>
   <si>
     <t>V174062</t>
   </si>
   <si>
     <t>10 139.08 руб.</t>
   </si>
   <si>
     <t>SMS-160213</t>
   </si>
   <si>
     <t>V043562C</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, поворотный излив (5/1шт)</t>
   </si>
   <si>
-    <t>16 961.47 руб.</t>
+    <t>16 913.82 руб.</t>
   </si>
   <si>
     <t>SMS-160214</t>
   </si>
   <si>
     <t>V073562</t>
   </si>
   <si>
     <t>12 868.69 руб.</t>
   </si>
   <si>
     <t>SMS-160218</t>
   </si>
   <si>
     <t>V273562D</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (3/1шт)  (3/1шт)</t>
   </si>
   <si>
-    <t>21 692.00 руб.</t>
+    <t>21 631.05 руб.</t>
   </si>
   <si>
     <t>SMS-160219</t>
   </si>
   <si>
     <t>V273562</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (4/1шт)  (4/1шт)</t>
   </si>
   <si>
-    <t>16 057.83 руб.</t>
+    <t>16 012.71 руб.</t>
   </si>
   <si>
     <t>VER-100171</t>
   </si>
   <si>
     <t>V393563</t>
   </si>
   <si>
     <t>Душевая система “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>16 476.48 руб.</t>
+    <t>16 430.19 руб.</t>
   </si>
   <si>
     <t>VER-100292</t>
   </si>
   <si>
     <t>V370162D</t>
   </si>
   <si>
     <t>Душевая система  “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>23 463.91 руб.</t>
+    <t>23 397.99 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2466,296 +2466,296 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827133</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*13639.77</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827155</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*12987.45</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827171</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*7758.26</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827284</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>30</v>
+      <c r="G8" s="2">
+        <v>10</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9226.37</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827355</v>
       </c>
       <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4156.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832512</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="F10" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*9570.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885199</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*12549.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885449</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*10474.55</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>890492</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
@@ -2781,86 +2781,86 @@
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*7157.01</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>890493</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*8956.92</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>890498</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*10723.93</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
@@ -2902,51 +2902,51 @@
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*7550.91</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827875</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*9081.07</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827885</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
@@ -3007,51 +3007,51 @@
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3526.48</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827887</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3158.70</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
@@ -3175,51 +3175,51 @@
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*7450.31</f>
+        <f>J26*7429.38</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826000</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>97</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
@@ -3280,191 +3280,191 @@
       <c r="C29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*7572.67</f>
+        <f>J29*7551.39</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>826003</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*6057.25</f>
+        <f>J30*6040.23</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>826004</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*14064.79</f>
+        <f>J31*14025.27</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>826005</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*14543.88</f>
+        <f>J32*14503.02</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>826006</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*12314.98</f>
+        <f>J33*12280.38</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>826007</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>120</v>
       </c>
       <c r="G34" s="2">
         <v>3</v>
       </c>
       <c r="H34" s="2">
@@ -3525,331 +3525,331 @@
       <c r="C36" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>126</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*10613.82</f>
+        <f>J36*10584.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>826010</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>127</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G37" s="2">
         <v>1</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*6990.38</f>
+        <f>J37*6970.74</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>826011</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*9443.35</f>
+        <f>J38*9416.82</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>826012</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>135</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>136</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*12309.08</f>
+        <f>J39*12274.50</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826013</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>139</v>
       </c>
       <c r="G40" s="2">
         <v>3</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*9086.61</f>
+        <f>J40*9061.08</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826014</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>140</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>142</v>
       </c>
       <c r="G41" s="2">
         <v>1</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*16094.68</f>
+        <f>J41*16049.46</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826015</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G42" s="2">
         <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*13345.41</f>
+        <f>J42*13307.91</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>826016</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>148</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*13631.39</f>
+        <f>J43*13593.09</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>831288</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>152</v>
       </c>
       <c r="G44" s="2">
         <v>6</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*13256.96</f>
+        <f>J44*13219.71</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>831289</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>151</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
@@ -3875,51 +3875,51 @@
       <c r="C46" s="1" t="s">
         <v>156</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*16961.47</f>
+        <f>J46*16913.82</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>831297</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>160</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>162</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
@@ -3945,156 +3945,156 @@
       <c r="C48" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*21692.00</f>
+        <f>J48*21631.05</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>831302</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>167</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>169</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>170</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*16057.83</f>
+        <f>J49*16012.71</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>857225</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>171</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>173</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>174</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*16476.48</f>
+        <f>J50*16430.19</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>873357</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>1</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
-        <f>J51*23463.91</f>
+        <f>J51*23397.99</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A16:K16"/>
     <mergeCell ref="A22:K22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>