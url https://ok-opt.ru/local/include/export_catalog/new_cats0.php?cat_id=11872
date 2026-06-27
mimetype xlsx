--- v2 (2026-05-11)
+++ v3 (2026-06-27)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -132,53 +132,50 @@
   <si>
     <t>SMS-180298</t>
   </si>
   <si>
     <t>UST-1080</t>
   </si>
   <si>
     <t>Душевая стойка G.Lauf нерж сталь  с тропическим душем, хром  UST-1080 (1/5шт)</t>
   </si>
   <si>
     <t>4 156.10 руб.</t>
   </si>
   <si>
     <t>SMS-180611</t>
   </si>
   <si>
     <t>NUD16-A045</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение (1/5шт) NUD16-A045</t>
   </si>
   <si>
     <t>9 570.20 руб.</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-180734</t>
   </si>
   <si>
     <t>SEA16-B001MG</t>
   </si>
   <si>
     <t>Душевая система с изливом, ø35, кнопоч. переключ. латунь, ГРАФИТ темный мат, цвет индикация (1/5шт)</t>
   </si>
   <si>
     <t>12 549.37 руб.</t>
   </si>
   <si>
     <t>SMS-180740</t>
   </si>
   <si>
     <t>SEA16-A001MG</t>
   </si>
   <si>
     <t>Душевая система с изливом, ø35, кнопочное переключение., латунь,  ГРАФИТ темный мат (1/5шт)</t>
   </si>
   <si>
     <t>10 474.55 руб.</t>
   </si>
   <si>
     <t>SMS-180741</t>
@@ -240,51 +237,51 @@
   <si>
     <t>Душевая система с тропич душ, одноруч. с изливом, ø35, встр. пер., нерж. сталь, JAT16-A094</t>
   </si>
   <si>
     <t>9 081.07 руб.</t>
   </si>
   <si>
     <t>SMS-190037</t>
   </si>
   <si>
     <t>JIK16-A102-A</t>
   </si>
   <si>
     <t>Душевая система с тропич душем, двуручков, БЕЗ ИЗЛИВА И ЛЕЙКИ, кер. (1/2) 90° JIK16-A102-A (1/7шт)</t>
   </si>
   <si>
     <t>2 638.05 руб.</t>
   </si>
   <si>
     <t>SMS-190038</t>
   </si>
   <si>
     <t>JIK16-B102-A</t>
   </si>
   <si>
-    <t>Душевая система с тропич душем, двуручков, БЕЗ ИЗЛИВА, с лейкой кер. (1/2) 90° JIK16-B102-A</t>
+    <t>(В)смеситель Solone для душа с лейкой кер. (1/2) 90° JIK16-B102-A</t>
   </si>
   <si>
     <t>3 526.48 руб.</t>
   </si>
   <si>
     <t>SMS-190039</t>
   </si>
   <si>
     <t>SSJ-1231</t>
   </si>
   <si>
     <t>Душевая стойка Solone нерж. сталь SSJ-1231</t>
   </si>
   <si>
     <t>3 158.70 руб.</t>
   </si>
   <si>
     <t>Душевые системы VIEIR</t>
   </si>
   <si>
     <t>SMS-160071</t>
   </si>
   <si>
     <t>V243573</t>
   </si>
@@ -2466,1620 +2463,1620 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827133</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*13639.77</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827155</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*12987.45</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827171</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*7758.26</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827284</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*9226.37</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827355</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*4156.10</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>38</v>
+      <c r="G10" s="2">
+        <v>7</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*9570.20</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885199</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*12549.37</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885449</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*10474.55</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>890492</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*7157.01</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>890493</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*8956.92</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>890498</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="G15" s="2">
+        <v>10</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*10723.93</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" outlineLevel="2">
       <c r="A16" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827870</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>3</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*7550.91</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>827875</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>5</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*9081.07</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827885</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>9</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*2638.05</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827886</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="F20" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*3526.48</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>827887</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G21" s="2">
         <v>1</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*3158.70</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>825996</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D23" s="1" t="s">
+      <c r="E23" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="E23" s="2" t="s">
+      <c r="F23" s="2" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*12373.09</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>825997</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D24" s="1" t="s">
+      <c r="E24" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="E24" s="2" t="s">
+      <c r="F24" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*12777.89</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>825998</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E25" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*12212.30</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>825999</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G26" s="2">
         <v>0</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*7429.38</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>826000</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*11909.64</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>826001</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*9382.44</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>826002</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*7551.39</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>826003</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*6040.23</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>826004</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*14025.27</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>826005</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G32" s="2">
         <v>4</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*14503.02</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>826006</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E33" s="2" t="s">
+      <c r="F33" s="2" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*12280.38</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>826007</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="E34" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G34" s="2">
         <v>3</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*16570.59</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>826008</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E35" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*15696.66</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>826009</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="E36" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*10584.00</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>826010</v>
       </c>
       <c r="C37" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="E37" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="E37" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*6970.74</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>826011</v>
       </c>
       <c r="C38" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D38" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D38" s="1" t="s">
+      <c r="E38" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*9416.82</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>826012</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="E39" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="E39" s="2" t="s">
+      <c r="F39" s="2" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*12274.50</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>826013</v>
       </c>
       <c r="C40" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D40" s="1" t="s">
+      <c r="E40" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>138</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="G40" s="2">
         <v>3</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*9061.08</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>826014</v>
       </c>
       <c r="C41" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D41" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D41" s="1" t="s">
+      <c r="E41" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F41" s="2" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G41" s="2">
         <v>1</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*16049.46</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>826015</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D42" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="D42" s="1" t="s">
+      <c r="E42" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F42" s="2" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="G42" s="2">
         <v>1</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*13307.91</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>826016</v>
       </c>
       <c r="C43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="D43" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D43" s="1" t="s">
+      <c r="E43" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F43" s="2" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*13593.09</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>831288</v>
       </c>
       <c r="C44" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="E44" s="2" t="s">
+      <c r="F44" s="2" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G44" s="2">
         <v>6</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*13219.71</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
         <v>831289</v>
       </c>
       <c r="C45" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D45" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="E45" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="F45" s="2" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
         <f>J45*10139.08</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
         <v>831296</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D46" s="1" t="s">
+      <c r="E46" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E46" s="2" t="s">
+      <c r="F46" s="2" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
         <f>J46*16913.82</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
         <v>831297</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D47" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="G47" s="2">
         <v>0</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
         <f>J47*12868.69</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
         <v>831301</v>
       </c>
       <c r="C48" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D48" s="1" t="s">
+      <c r="E48" s="2" t="s">
         <v>164</v>
       </c>
-      <c r="E48" s="2" t="s">
+      <c r="F48" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="G48" s="2">
         <v>0</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
         <f>J48*21631.05</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
         <v>831302</v>
       </c>
       <c r="C49" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D49" s="1" t="s">
+      <c r="E49" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="E49" s="2" t="s">
+      <c r="F49" s="2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G49" s="2">
         <v>0</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
         <f>J49*16012.71</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
         <v>857225</v>
       </c>
       <c r="C50" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D50" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="D50" s="1" t="s">
+      <c r="E50" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="E50" s="2" t="s">
+      <c r="F50" s="2" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
         <f>J50*16430.19</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
         <v>873357</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="D51" s="1" t="s">
+      <c r="E51" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="E51" s="2" t="s">
+      <c r="F51" s="2" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="G51" s="2">
         <v>1</v>
       </c>
       <c r="H51" s="2">
         <v>0</v>
       </c>
       <c r="I51" s="1">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K51" s="2" t="str">
         <f>J51*23397.99</f>
         <v>0</v>
       </c>
       <c r="L51" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>