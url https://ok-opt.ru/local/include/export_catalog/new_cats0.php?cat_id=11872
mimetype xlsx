--- v3 (2026-06-27)
+++ v4 (2026-08-31)
@@ -16,584 +16,665 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Душевые системы</t>
   </si>
   <si>
     <t>Душевые системы G.Lauf</t>
   </si>
   <si>
     <t>SMS-180051</t>
   </si>
   <si>
     <t>NEB16-A123</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение (1/4шт) NEB16-A123</t>
   </si>
   <si>
-    <t>13 639.77 руб.</t>
+    <t>11 164.60 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180073</t>
   </si>
   <si>
     <t>NOB16-A128</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение (1/4шт) NOB16-A128</t>
   </si>
   <si>
-    <t>12 987.45 руб.</t>
+    <t>10 630.65 руб.</t>
   </si>
   <si>
     <t>SMS-180089</t>
   </si>
   <si>
     <t>GOB16-A134</t>
   </si>
   <si>
     <t xml:space="preserve">Душевая система G.Lauf с изливом, ø35, встр. переключение GOB16-A134 (1/6шт) </t>
   </si>
   <si>
-    <t>7 758.26 руб.</t>
+    <t>6 350.39 руб.</t>
   </si>
   <si>
     <t>SMS-180202</t>
   </si>
   <si>
     <t>ZAP16-A090</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. пер., нерж. сталь, ZAP16-A090 (1/4шт)</t>
   </si>
   <si>
-    <t>9 226.37 руб.</t>
+    <t>7 552.08 руб.</t>
   </si>
   <si>
     <t>SMS-180298</t>
   </si>
   <si>
     <t>UST-1080</t>
   </si>
   <si>
     <t>Душевая стойка G.Lauf нерж сталь  с тропическим душем, хром  UST-1080 (1/5шт)</t>
   </si>
   <si>
-    <t>4 156.10 руб.</t>
+    <t>3 401.91 руб.</t>
   </si>
   <si>
     <t>SMS-180611</t>
   </si>
   <si>
     <t>NUD16-A045</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение (1/5шт) NUD16-A045</t>
   </si>
   <si>
-    <t>9 570.20 руб.</t>
+    <t>7 833.53 руб.</t>
   </si>
   <si>
     <t>SMS-180734</t>
   </si>
   <si>
     <t>SEA16-B001MG</t>
   </si>
   <si>
     <t>Душевая система с изливом, ø35, кнопоч. переключ. латунь, ГРАФИТ темный мат, цвет индикация (1/5шт)</t>
   </si>
   <si>
-    <t>12 549.37 руб.</t>
+    <t>9 525.58 руб.</t>
   </si>
   <si>
     <t>SMS-180740</t>
   </si>
   <si>
     <t>SEA16-A001MG</t>
   </si>
   <si>
     <t>Душевая система с изливом, ø35, кнопочное переключение., латунь,  ГРАФИТ темный мат (1/5шт)</t>
   </si>
   <si>
-    <t>10 474.55 руб.</t>
+    <t>8 572.90 руб.</t>
   </si>
   <si>
     <t>SMS-180741</t>
   </si>
   <si>
     <t>NUD16-A045MG</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение ГРАФИТ (1/5шт), NUD16-A045MG</t>
   </si>
   <si>
-    <t>7 157.01 руб.</t>
+    <t>7 275.81 руб.</t>
   </si>
   <si>
     <t>SMS-180742</t>
   </si>
   <si>
     <t>NUD16-A045YB</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение ЧЕРНЫЙ МАТОВЫЙ (1/5шт), NUD16-A045YB</t>
   </si>
   <si>
-    <t>8 956.92 руб.</t>
+    <t>9 105.61 руб.</t>
   </si>
   <si>
     <t>SMS-180747</t>
   </si>
   <si>
     <t>GOR16-A058</t>
   </si>
   <si>
     <t>Душевая система G.Lauf  с изливом, ø35, встр. переключение (1/8шт), GOR16-A058</t>
   </si>
   <si>
-    <t>10 723.93 руб.</t>
+    <t>10 901.95 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180767</t>
+  </si>
+  <si>
+    <t>LYB-1601MG</t>
+  </si>
+  <si>
+    <t>Душевая система с изливом, ø35, встр. переключение, ГРАФИТ, G.Lauf Al (1/5шт)</t>
+  </si>
+  <si>
+    <t>7 567.45 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180768</t>
+  </si>
+  <si>
+    <t>LYB-1603MG</t>
+  </si>
+  <si>
+    <t>6 812.93 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
+    <t>SMS-180769</t>
+  </si>
+  <si>
+    <t>LYB-1604MG</t>
+  </si>
+  <si>
+    <t>4 638.59 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180770</t>
+  </si>
+  <si>
+    <t>NEB16-A123YB</t>
+  </si>
+  <si>
+    <t>Душевая система с изливом 150мм, ø35, встр. переключение, ЧЕРНЫЙ, G.Lauf Z (1/4шт)</t>
+  </si>
+  <si>
+    <t>10 146.25 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180781</t>
+  </si>
+  <si>
+    <t>GBS16-A279</t>
+  </si>
+  <si>
+    <t>Душевая система с пов. изливом 150мм, ø35, встр. переключение, G.Lauf Lt (1/4шт)</t>
+  </si>
+  <si>
+    <t>9 396.12 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180784</t>
+  </si>
+  <si>
+    <t>ZEN16-A275</t>
+  </si>
+  <si>
+    <t>Душевая система с пов. изливом 150мм, ø35, встр. переключение, G.Lauf Z (1/5шт)</t>
+  </si>
+  <si>
+    <t>7 241.61 руб.</t>
   </si>
   <si>
     <t>Душевые системы SOLONE</t>
   </si>
   <si>
+    <t>SMS-180802</t>
+  </si>
+  <si>
+    <t>EZA16-B090</t>
+  </si>
+  <si>
+    <t>Душевая система с  пов. изливом 250мм, ø35, встр. переключение, SOLONE S (1/4шт)</t>
+  </si>
+  <si>
+    <t>6 807.53 руб.</t>
+  </si>
+  <si>
     <t>SMS-190022</t>
   </si>
   <si>
     <t>EZA16-A090</t>
   </si>
   <si>
     <t>Душевая система с тропич душ, БЕЗ ИЗЛИВА, одноруч, ø35, встр. пер., нерж. сталь, EZA16-A090 (1/10шт)</t>
   </si>
   <si>
-    <t>7 550.91 руб.</t>
+    <t>6 180.66 руб.</t>
   </si>
   <si>
     <t>SMS-190027</t>
   </si>
   <si>
     <t>JAT16-A094</t>
   </si>
   <si>
     <t>Душевая система с тропич душ, одноруч. с изливом, ø35, встр. пер., нерж. сталь, JAT16-A094</t>
   </si>
   <si>
-    <t>9 081.07 руб.</t>
+    <t>7 433.15 руб.</t>
   </si>
   <si>
     <t>SMS-190037</t>
   </si>
   <si>
     <t>JIK16-A102-A</t>
   </si>
   <si>
     <t>Душевая система с тропич душем, двуручков, БЕЗ ИЗЛИВА И ЛЕЙКИ, кер. (1/2) 90° JIK16-A102-A (1/7шт)</t>
   </si>
   <si>
-    <t>2 638.05 руб.</t>
+    <t>2 159.33 руб.</t>
   </si>
   <si>
     <t>SMS-190038</t>
   </si>
   <si>
     <t>JIK16-B102-A</t>
   </si>
   <si>
     <t>(В)смеситель Solone для душа с лейкой кер. (1/2) 90° JIK16-B102-A</t>
   </si>
   <si>
     <t>3 526.48 руб.</t>
   </si>
   <si>
     <t>SMS-190039</t>
   </si>
   <si>
     <t>SSJ-1231</t>
   </si>
   <si>
     <t>Душевая стойка Solone нерж. сталь SSJ-1231</t>
   </si>
   <si>
-    <t>3 158.70 руб.</t>
+    <t>2 585.49 руб.</t>
   </si>
   <si>
     <t>Душевые системы VIEIR</t>
   </si>
   <si>
     <t>SMS-160071</t>
   </si>
   <si>
     <t>V243573</t>
   </si>
   <si>
     <t>Душевой набор для ванны VIEIR (1/5шт)</t>
   </si>
   <si>
     <t>12 373.09 руб.</t>
   </si>
   <si>
     <t>SMS-160072</t>
   </si>
   <si>
     <t>V013573</t>
   </si>
   <si>
     <t>Душевой набор для ванны VIEIR (1/8шт)</t>
   </si>
   <si>
     <t>12 777.89 руб.</t>
   </si>
   <si>
     <t>SMS-160073</t>
   </si>
   <si>
     <t>V023573</t>
   </si>
   <si>
     <t>12 212.30 руб.</t>
   </si>
   <si>
     <t>SMS-160074</t>
   </si>
   <si>
     <t>V033572</t>
   </si>
   <si>
-    <t>7 429.38 руб.</t>
+    <t>7 949.50 руб.</t>
   </si>
   <si>
     <t>SMS-160075</t>
   </si>
   <si>
     <t>V033573</t>
   </si>
   <si>
     <t>11 909.64 руб.</t>
   </si>
   <si>
     <t>SMS-160076</t>
   </si>
   <si>
     <t>V073571</t>
   </si>
   <si>
     <t>9 382.44 руб.</t>
   </si>
   <si>
     <t>SMS-160077</t>
   </si>
   <si>
     <t>V063571</t>
   </si>
   <si>
-    <t>7 551.39 руб.</t>
+    <t>8 080.05 руб.</t>
   </si>
   <si>
     <t>SMS-160078</t>
   </si>
   <si>
     <t>V063572</t>
   </si>
   <si>
-    <t>6 040.23 руб.</t>
+    <t>6 463.10 руб.</t>
   </si>
   <si>
     <t>SMS-160079</t>
   </si>
   <si>
     <t>V113573</t>
   </si>
   <si>
-    <t>14 025.27 руб.</t>
+    <t>15 007.16 руб.</t>
   </si>
   <si>
     <t>SMS-160080</t>
   </si>
   <si>
     <t>V113562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/4шт)</t>
   </si>
   <si>
-    <t>14 503.02 руб.</t>
+    <t>15 518.36 руб.</t>
   </si>
   <si>
     <t>SMS-160081</t>
   </si>
   <si>
     <t>V033562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>12 280.38 руб.</t>
+    <t>13 140.11 руб.</t>
   </si>
   <si>
     <t>SMS-160082</t>
   </si>
   <si>
     <t>V083562</t>
   </si>
   <si>
     <t>16 570.59 руб.</t>
   </si>
   <si>
     <t>SMS-160083</t>
   </si>
   <si>
     <t>V243562</t>
   </si>
   <si>
     <t>15 696.66 руб.</t>
   </si>
   <si>
     <t>SMS-160084</t>
   </si>
   <si>
     <t>V243563</t>
   </si>
   <si>
-    <t>10 584.00 руб.</t>
+    <t>11 324.97 руб.</t>
   </si>
   <si>
     <t>SMS-160085</t>
   </si>
   <si>
     <t>V25001</t>
   </si>
   <si>
-    <t>6 970.74 руб.</t>
+    <t>7 458.75 руб.</t>
   </si>
   <si>
     <t>SMS-160086</t>
   </si>
   <si>
     <t>V25002</t>
   </si>
   <si>
-    <t>9 416.82 руб.</t>
+    <t>10 076.08 руб.</t>
   </si>
   <si>
     <t>SMS-160087</t>
   </si>
   <si>
     <t>V130162</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>12 274.50 руб.</t>
+    <t>13 133.82 руб.</t>
   </si>
   <si>
     <t>SMS-160088</t>
   </si>
   <si>
     <t>V023562</t>
   </si>
   <si>
-    <t>9 061.08 руб.</t>
+    <t>9 695.43 руб.</t>
   </si>
   <si>
     <t>SMS-160089</t>
   </si>
   <si>
     <t>V043562</t>
   </si>
   <si>
-    <t>16 049.46 руб.</t>
+    <t>17 173.06 руб.</t>
   </si>
   <si>
     <t>SMS-160090</t>
   </si>
   <si>
     <t>V053562</t>
   </si>
   <si>
-    <t>13 307.91 руб.</t>
+    <t>14 239.58 руб.</t>
   </si>
   <si>
     <t>SMS-160091</t>
   </si>
   <si>
     <t>V063562</t>
   </si>
   <si>
-    <t>13 593.09 руб.</t>
+    <t>14 544.73 руб.</t>
   </si>
   <si>
     <t>SMS-160205</t>
   </si>
   <si>
     <t>V150162</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, литой излив (4/1шт)</t>
   </si>
   <si>
-    <t>13 219.71 руб.</t>
+    <t>14 145.21 руб.</t>
   </si>
   <si>
     <t>SMS-160206</t>
   </si>
   <si>
     <t>V174062</t>
   </si>
   <si>
     <t>10 139.08 руб.</t>
   </si>
   <si>
     <t>SMS-160213</t>
   </si>
   <si>
     <t>V043562C</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, поворотный излив (5/1шт)</t>
   </si>
   <si>
-    <t>16 913.82 руб.</t>
+    <t>18 097.94 руб.</t>
   </si>
   <si>
     <t>SMS-160214</t>
   </si>
   <si>
     <t>V073562</t>
   </si>
   <si>
     <t>12 868.69 руб.</t>
   </si>
   <si>
     <t>SMS-160218</t>
   </si>
   <si>
     <t>V273562D</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (3/1шт)  (3/1шт)</t>
   </si>
   <si>
-    <t>21 631.05 руб.</t>
+    <t>23 145.41 руб.</t>
   </si>
   <si>
     <t>SMS-160219</t>
   </si>
   <si>
     <t>V273562</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (4/1шт)  (4/1шт)</t>
   </si>
   <si>
-    <t>16 012.71 руб.</t>
+    <t>17 133.74 руб.</t>
   </si>
   <si>
     <t>VER-100171</t>
   </si>
   <si>
     <t>V393563</t>
   </si>
   <si>
     <t>Душевая система “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>16 430.19 руб.</t>
+    <t>17 580.45 руб.</t>
   </si>
   <si>
     <t>VER-100292</t>
   </si>
   <si>
     <t>V370162D</t>
   </si>
   <si>
     <t>Душевая система  “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>23 397.99 руб.</t>
+    <t>25 036.05 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -685,51 +766,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075142_a8d2_11ea_8135_003048fd731b_64c8bad8_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07516e_a8d2_11ea_8135_003048fd731b_db41c252_7e65_11eb_8259_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07518e_a8d2_11ea_8135_003048fd731b_baec8dd7_c020_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075270_a8d2_11ea_8135_003048fd731b_db41c254_7e65_11eb_8259_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805432_a8d2_11ea_8135_003048fd731b_64c8bada_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9fad_a7ee_11eb_8299_003048fd731b_f01e389b_67f8_11ec_a210_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff41ff5_d75a_11ef_a6bf_047c1617b143_14e1e088_f93d_11ef_a6ea_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396c8f_f289_11ef_a6e2_047c1617b143_64c8bad9_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a46_91f1_11f0_a7bf_047c1617b143_da386188_96e8_11f0_a7c5_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a48_91f1_11f0_a7bf_047c1617b143_da386189_96e8_11f0_a7c5_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a52_91f1_11f0_a7bf_047c1617b143_da386186_96e8_11f0_a7c5_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ec81_ad62_11ea_813b_003048fd731b_db41c257_7e65_11eb_8259_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ec8b_ad62_11ea_813b_003048fd731b_db41c258_7e65_11eb_8259_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ec9f_ad62_11ea_813b_003048fd731b_db41c259_7e65_11eb_8259_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca1_ad62_11ea_813b_003048fd731b_db41c25a_7e65_11eb_8259_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca3_ad62_11ea_813b_003048fd731b_9d1cd8b2_c39d_11ea_8157_003048fd731b16.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460426b_77ea_11ea_8111_003048fd731b_8c533315_5a46_11f0_a775_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460426d_77ea_11ea_8111_003048fd731b_8c5332ee_5a46_11f0_a775_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460426f_77ea_11ea_8111_003048fd731b_8c5332f3_5a46_11f0_a775_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604271_77ea_11ea_8111_003048fd731b_8c5332f8_5a46_11f0_a775_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604273_77ea_11ea_8111_003048fd731b_33fbb007_a59a_11ee_a526_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604275_77ea_11ea_8111_003048fd731b_8c533308_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604277_77ea_11ea_8111_003048fd731b_8c533303_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604279_77ea_11ea_8111_003048fd731b_8c533305_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460427b_77ea_11ea_8111_003048fd731b_8c53330c_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460427d_77ea_11ea_8111_003048fd731b_8c53330a_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460427f_77ea_11ea_8111_003048fd731b_8c5332f5_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604281_77ea_11ea_8111_003048fd731b_8c533309_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604283_77ea_11ea_8111_003048fd731b_8c533313_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604285_77ea_11ea_8111_003048fd731b_8c533314_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604287_77ea_11ea_8111_003048fd731b_8c533317_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604289_77ea_11ea_8111_003048fd731b_8c533319_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460428b_77ea_11ea_8111_003048fd731b_8c53330e_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460428d_77ea_11ea_8111_003048fd731b_8c5332f0_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460428f_77ea_11ea_8111_003048fd731b_8c5332fa_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604291_77ea_11ea_8111_003048fd731b_19e968d9_793a_11f0_a79f_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604293_77ea_11ea_8111_003048fd731b_8c533300_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec175_5f8c_11eb_822d_003048fd731b_8c533310_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec177_5f8c_11eb_822d_003048fd731b_8c533312_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec185_5f8c_11eb_822d_003048fd731b_8c5332fc_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec187_5f8c_11eb_822d_003048fd731b_8c533307_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec18f_5f8c_11eb_822d_003048fd731b_8c53331d_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec191_5f8c_11eb_822d_003048fd731b_8c53331b_5a46_11f0_a775_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fa0a_40dc_11ec_8373_003048fd731b_8c533320_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c711a7_be5e_11ec_a276_00259070b487_8c53331e_5a46_11f0_a775_047c1617b14345.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075142_a8d2_11ea_8135_003048fd731b_64c8bad8_5a46_11f0_a775_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07516e_a8d2_11ea_8135_003048fd731b_db41c252_7e65_11eb_8259_003048fd731b2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07518e_a8d2_11ea_8135_003048fd731b_baec8dd7_c020_11ee_a549_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f075270_a8d2_11ea_8135_003048fd731b_db41c254_7e65_11eb_8259_003048fd731b4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65805432_a8d2_11ea_8135_003048fd731b_64c8bada_5a46_11f0_a775_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c9fad_a7ee_11eb_8299_003048fd731b_f01e389b_67f8_11ec_a210_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff41ff5_d75a_11ef_a6bf_047c1617b143_14e1e088_f93d_11ef_a6ea_047c1617b1437.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396c8f_f289_11ef_a6e2_047c1617b143_64c8bad9_5a46_11f0_a775_047c1617b1438.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a46_91f1_11f0_a7bf_047c1617b143_da386188_96e8_11f0_a7c5_047c1617b1439.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a48_91f1_11f0_a7bf_047c1617b143_da386189_96e8_11f0_a7c5_047c1617b14310.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef459a52_91f1_11f0_a7bf_047c1617b143_da386186_96e8_11f0_a7c5_047c1617b14311.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c58a9_6e09_11f1_a8ed_047c1617b143_dee899cd_7155_11f1_a8f1_047c1617b14312.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c58ab_6e09_11f1_a8ed_047c1617b143_dee899ce_7155_11f1_a8f1_047c1617b14313.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bc83_6e51_11f1_a8ed_047c1617b143_dee899cf_7155_11f1_a8f1_047c1617b14314.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bc85_6e51_11f1_a8ed_047c1617b143_dee899d1_7155_11f1_a8f1_047c1617b14315.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bc9b_6e51_11f1_a8ed_047c1617b143_dee899c0_7155_11f1_a8f1_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685bca1_6e51_11f1_a8ed_047c1617b143_cdb1859f_7159_11f1_a8f1_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efaf63_6e51_11f1_a8ed_047c1617b143_dee899bc_7155_11f1_a8f1_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ec81_ad62_11ea_813b_003048fd731b_db41c257_7e65_11eb_8259_003048fd731b19.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ec8b_ad62_11ea_813b_003048fd731b_db41c258_7e65_11eb_8259_003048fd731b20.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ec9f_ad62_11ea_813b_003048fd731b_db41c259_7e65_11eb_8259_003048fd731b21.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca1_ad62_11ea_813b_003048fd731b_db41c25a_7e65_11eb_8259_003048fd731b22.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eca3_ad62_11ea_813b_003048fd731b_9d1cd8b2_c39d_11ea_8157_003048fd731b23.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460426b_77ea_11ea_8111_003048fd731b_8c533315_5a46_11f0_a775_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460426d_77ea_11ea_8111_003048fd731b_8c5332ee_5a46_11f0_a775_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460426f_77ea_11ea_8111_003048fd731b_8c5332f3_5a46_11f0_a775_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604271_77ea_11ea_8111_003048fd731b_8c5332f8_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604273_77ea_11ea_8111_003048fd731b_33fbb007_a59a_11ee_a526_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604275_77ea_11ea_8111_003048fd731b_8c533308_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604277_77ea_11ea_8111_003048fd731b_8c533303_5a46_11f0_a775_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604279_77ea_11ea_8111_003048fd731b_8c533305_5a46_11f0_a775_047c1617b14331.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460427b_77ea_11ea_8111_003048fd731b_8c53330c_5a46_11f0_a775_047c1617b14332.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460427d_77ea_11ea_8111_003048fd731b_8c53330a_5a46_11f0_a775_047c1617b14333.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460427f_77ea_11ea_8111_003048fd731b_8c5332f5_5a46_11f0_a775_047c1617b14334.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604281_77ea_11ea_8111_003048fd731b_8c533309_5a46_11f0_a775_047c1617b14335.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604283_77ea_11ea_8111_003048fd731b_8c533313_5a46_11f0_a775_047c1617b14336.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604285_77ea_11ea_8111_003048fd731b_8c533314_5a46_11f0_a775_047c1617b14337.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604287_77ea_11ea_8111_003048fd731b_8c533317_5a46_11f0_a775_047c1617b14338.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604289_77ea_11ea_8111_003048fd731b_8c533319_5a46_11f0_a775_047c1617b14339.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460428b_77ea_11ea_8111_003048fd731b_8c53330e_5a46_11f0_a775_047c1617b14340.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460428d_77ea_11ea_8111_003048fd731b_8c5332f0_5a46_11f0_a775_047c1617b14341.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460428f_77ea_11ea_8111_003048fd731b_8c5332fa_5a46_11f0_a775_047c1617b14342.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604291_77ea_11ea_8111_003048fd731b_19e968d9_793a_11f0_a79f_047c1617b14343.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4604293_77ea_11ea_8111_003048fd731b_8c533300_5a46_11f0_a775_047c1617b14344.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec175_5f8c_11eb_822d_003048fd731b_8c533310_5a46_11f0_a775_047c1617b14345.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec177_5f8c_11eb_822d_003048fd731b_8c533312_5a46_11f0_a775_047c1617b14346.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec185_5f8c_11eb_822d_003048fd731b_8c5332fc_5a46_11f0_a775_047c1617b14347.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec187_5f8c_11eb_822d_003048fd731b_8c533307_5a46_11f0_a775_047c1617b14348.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec18f_5f8c_11eb_822d_003048fd731b_8c53331d_5a46_11f0_a775_047c1617b14349.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec191_5f8c_11eb_822d_003048fd731b_8c53331b_5a46_11f0_a775_047c1617b14350.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fa0a_40dc_11ec_8373_003048fd731b_8c533320_5a46_11f0_a775_047c1617b14351.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c711a7_be5e_11ec_a276_00259070b487_8c53331e_5a46_11f0_a775_047c1617b14352.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1024,387 +1105,387 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Image_15" descr="Image_15"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Image_16" descr="Image_16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Image_17" descr="Image_17"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="13" name="Image_17" descr="Image_17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Image_18" descr="Image_18"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="14" name="Image_18" descr="Image_18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Image_19" descr="Image_19"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="15" name="Image_19" descr="Image_19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Image_20" descr="Image_20"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="16" name="Image_20" descr="Image_20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Image_21" descr="Image_21"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="17" name="Image_21" descr="Image_21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Image_23" descr="Image_23"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="19" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Image_25" descr="Image_25"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="20" name="Image_25" descr="Image_25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Image_26" descr="Image_26"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Image_26" descr="Image_26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Image_27" descr="Image_27"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Image_27" descr="Image_27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Image_28" descr="Image_28"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="23" name="Image_29" descr="Image_29"/>
+        <xdr:cNvPr id="23" name="Image_28" descr="Image_28"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -2027,50 +2108,260 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Image_51" descr="Image_51"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Image_52" descr="Image_52"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Image_53" descr="Image_53"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Image_54" descr="Image_54"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Image_55" descr="Image_55"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Image_56" descr="Image_56"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Image_57" descr="Image_57"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Image_58" descr="Image_58"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2337,51 +2628,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L51"/>
+  <dimension ref="A1:L58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -2389,51 +2680,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J51)</f>
+        <f>SUM(J2:J58)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -2463,1648 +2754,1893 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827133</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*13639.77</f>
+        <f>J5*11164.60</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827155</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*12987.45</f>
+        <f>J6*10630.65</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827171</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*7758.26</f>
+        <f>J7*6350.39</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827284</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*9226.37</f>
+        <f>J8*7552.08</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827355</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*4156.10</f>
+        <f>J9*3401.91</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>832512</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*9570.20</f>
+        <f>J10*7833.53</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>885199</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="2">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*12549.37</f>
+        <f>J11*9525.58</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>885449</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="2">
         <v>4</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*10474.55</f>
+        <f>J12*8572.90</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>890492</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*7157.01</f>
+        <f>J13*7275.81</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>890493</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*8956.92</f>
+        <f>J14*9105.61</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>890498</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="G15" s="2">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*10723.93</f>
+        <f>J15*10901.95</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
-    <row r="16" spans="1:12" outlineLevel="2">
-      <c r="A16" s="8" t="s">
+    <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A16" s="1"/>
+      <c r="B16" s="1">
+        <v>959794</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B16" s="8"/>
-[...8 lines deleted...]
-      <c r="K16" s="8"/>
+      <c r="D16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="2">
+        <v>5</v>
+      </c>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="2" t="str">
+        <f>J16*7567.45</f>
+        <v>0</v>
+      </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
-        <v>827870</v>
+        <v>959795</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>64</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>65</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*7550.91</f>
+        <f>J17*6812.93</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
-        <v>827875</v>
+        <v>959796</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*9081.07</f>
+        <f>J18*4638.59</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
-        <v>827885</v>
+        <v>959797</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="G19" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2638.05</f>
+        <f>J19*10146.25</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
-        <v>827886</v>
+        <v>959808</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G20" s="2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*3526.48</f>
+        <f>J20*9396.12</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
-        <v>827887</v>
+        <v>959811</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*3158.70</f>
+        <f>J21*7241.61</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" outlineLevel="2">
       <c r="A22" s="8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
-        <v>825996</v>
+        <v>959829</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*12373.09</f>
+        <f>J23*6807.53</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
-        <v>825997</v>
+        <v>827870</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G24" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*12777.89</f>
+        <f>J24*6180.66</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>825998</v>
+        <v>827875</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G25" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*12212.30</f>
+        <f>J25*7433.15</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>825999</v>
+        <v>827885</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="G26" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*7429.38</f>
+        <f>J26*2159.33</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>826000</v>
+        <v>827886</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*11909.64</f>
+        <f>J27*3526.48</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>826001</v>
+        <v>827887</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>86</v>
+        <v>104</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="G28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*9382.44</f>
+        <f>J28*2585.49</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...31 lines deleted...]
-      </c>
+    <row r="29" spans="1:12" outlineLevel="2">
+      <c r="A29" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="8"/>
+      <c r="C29" s="8"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="8"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8"/>
+      <c r="K29" s="8"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>826003</v>
+        <v>825996</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*6040.23</f>
+        <f>J30*12373.09</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>826004</v>
+        <v>825997</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*14025.27</f>
+        <f>J31*12777.89</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>826005</v>
+        <v>825998</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G32" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*14503.02</f>
+        <f>J32*12212.30</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>826006</v>
+        <v>825999</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E33" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D33" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" s="2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="G33" s="2">
         <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*12280.38</f>
+        <f>J33*7949.50</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>826007</v>
+        <v>826000</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G34" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*16570.59</f>
+        <f>J34*11909.64</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>826008</v>
+        <v>826001</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G35" s="2">
         <v>0</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*15696.66</f>
+        <f>J35*9382.44</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>826009</v>
+        <v>826002</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G36" s="2">
         <v>0</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*10584.00</f>
+        <f>J36*8080.05</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>826010</v>
+        <v>826003</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*6970.74</f>
+        <f>J37*6463.10</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>826011</v>
+        <v>826004</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*9416.82</f>
+        <f>J38*15007.16</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>826012</v>
+        <v>826005</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="G39" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*12274.50</f>
+        <f>J39*15518.36</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
-        <v>826013</v>
+        <v>826006</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="G40" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*9061.08</f>
+        <f>J40*13140.11</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
-        <v>826014</v>
+        <v>826007</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="G41" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*16049.46</f>
+        <f>J41*16570.59</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
-        <v>826015</v>
+        <v>826008</v>
       </c>
       <c r="C42" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" s="2" t="s">
         <v>142</v>
       </c>
-      <c r="D42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="G42" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*13307.91</f>
+        <f>J42*15696.66</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
-        <v>826016</v>
+        <v>826009</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*13593.09</f>
+        <f>J43*11324.97</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
-        <v>831288</v>
+        <v>826010</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G44" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*13219.71</f>
+        <f>J44*7458.75</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
     <row r="45" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A45" s="1"/>
       <c r="B45" s="1">
-        <v>831289</v>
+        <v>826011</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="G45" s="2">
         <v>0</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
       <c r="I45" s="1">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="2" t="str">
-        <f>J45*10139.08</f>
+        <f>J45*10076.08</f>
         <v>0</v>
       </c>
       <c r="L45" s="5"/>
     </row>
     <row r="46" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A46" s="1"/>
       <c r="B46" s="1">
-        <v>831296</v>
+        <v>826012</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="G46" s="2">
         <v>0</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
       <c r="I46" s="1">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K46" s="2" t="str">
-        <f>J46*16913.82</f>
+        <f>J46*13133.82</f>
         <v>0</v>
       </c>
       <c r="L46" s="5"/>
     </row>
     <row r="47" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A47" s="1"/>
       <c r="B47" s="1">
-        <v>831297</v>
+        <v>826013</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G47" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="H47" s="2">
         <v>0</v>
       </c>
       <c r="I47" s="1">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K47" s="2" t="str">
-        <f>J47*12868.69</f>
+        <f>J47*9695.43</f>
         <v>0</v>
       </c>
       <c r="L47" s="5"/>
     </row>
     <row r="48" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A48" s="1"/>
       <c r="B48" s="1">
-        <v>831301</v>
+        <v>826014</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G48" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H48" s="2">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K48" s="2" t="str">
-        <f>J48*21631.05</f>
+        <f>J48*17173.06</f>
         <v>0</v>
       </c>
       <c r="L48" s="5"/>
     </row>
     <row r="49" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A49" s="1"/>
       <c r="B49" s="1">
-        <v>831302</v>
+        <v>826015</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G49" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H49" s="2">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K49" s="2" t="str">
-        <f>J49*16012.71</f>
+        <f>J49*14239.58</f>
         <v>0</v>
       </c>
       <c r="L49" s="5"/>
     </row>
     <row r="50" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A50" s="1"/>
       <c r="B50" s="1">
-        <v>857225</v>
+        <v>826016</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>172</v>
+        <v>142</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G50" s="2">
         <v>0</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
       <c r="I50" s="1">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K50" s="2" t="str">
-        <f>J50*16430.19</f>
+        <f>J50*14544.73</f>
         <v>0</v>
       </c>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A51" s="1"/>
       <c r="B51" s="1">
+        <v>831288</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="G51" s="2">
+        <v>6</v>
+      </c>
+      <c r="H51" s="2">
+        <v>0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>0</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="2" t="str">
+        <f>J51*14145.21</f>
+        <v>0</v>
+      </c>
+      <c r="L51" s="5"/>
+    </row>
+    <row r="52" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A52" s="1"/>
+      <c r="B52" s="1">
+        <v>831289</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G52" s="2">
+        <v>0</v>
+      </c>
+      <c r="H52" s="2">
+        <v>0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="2" t="str">
+        <f>J52*10139.08</f>
+        <v>0</v>
+      </c>
+      <c r="L52" s="5"/>
+    </row>
+    <row r="53" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A53" s="1"/>
+      <c r="B53" s="1">
+        <v>831296</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="G53" s="2">
+        <v>0</v>
+      </c>
+      <c r="H53" s="2">
+        <v>0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="2" t="str">
+        <f>J53*18097.94</f>
+        <v>0</v>
+      </c>
+      <c r="L53" s="5"/>
+    </row>
+    <row r="54" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A54" s="1"/>
+      <c r="B54" s="1">
+        <v>831297</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="G54" s="2">
+        <v>0</v>
+      </c>
+      <c r="H54" s="2">
+        <v>0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="2" t="str">
+        <f>J54*12868.69</f>
+        <v>0</v>
+      </c>
+      <c r="L54" s="5"/>
+    </row>
+    <row r="55" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1">
+        <v>831301</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="G55" s="2">
+        <v>0</v>
+      </c>
+      <c r="H55" s="2">
+        <v>0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="2" t="str">
+        <f>J55*23145.41</f>
+        <v>0</v>
+      </c>
+      <c r="L55" s="5"/>
+    </row>
+    <row r="56" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A56" s="1"/>
+      <c r="B56" s="1">
+        <v>831302</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G56" s="2">
+        <v>0</v>
+      </c>
+      <c r="H56" s="2">
+        <v>0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="2" t="str">
+        <f>J56*17133.74</f>
+        <v>0</v>
+      </c>
+      <c r="L56" s="5"/>
+    </row>
+    <row r="57" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A57" s="1"/>
+      <c r="B57" s="1">
+        <v>857225</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G57" s="2">
+        <v>0</v>
+      </c>
+      <c r="H57" s="2">
+        <v>0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="2" t="str">
+        <f>J57*17580.45</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="5"/>
+    </row>
+    <row r="58" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A58" s="1"/>
+      <c r="B58" s="1">
         <v>873357</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G51" s="2">
+      <c r="C58" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G58" s="2">
         <v>1</v>
       </c>
-      <c r="H51" s="2">
-[...12 lines deleted...]
-      <c r="L51" s="5"/>
+      <c r="H58" s="2">
+        <v>0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="2" t="str">
+        <f>J58*25036.05</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
-    <mergeCell ref="A16:K16"/>
     <mergeCell ref="A22:K22"/>
+    <mergeCell ref="A29:K29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>