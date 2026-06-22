--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -69,80 +69,83 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Картриджи</t>
   </si>
   <si>
     <t>SMS-180329</t>
   </si>
   <si>
     <t>UFX-1246</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀40 UFX-1246</t>
   </si>
   <si>
     <t>196.76 руб.</t>
   </si>
   <si>
+    <t>&gt;10</t>
+  </si>
+  <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180330</t>
   </si>
   <si>
     <t>UFX-1246-F</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀40 UFX-1246-F (для KLO3)</t>
   </si>
   <si>
     <t>207.35 руб.</t>
   </si>
   <si>
+    <t>SMS-180331</t>
+  </si>
+  <si>
+    <t>UFX-1346</t>
+  </si>
+  <si>
+    <t>картридж G.Lauf ⌀40 (Lt) UFX-1346</t>
+  </si>
+  <si>
+    <t>281.51 руб.</t>
+  </si>
+  <si>
     <t>&gt;25</t>
   </si>
   <si>
-    <t>SMS-180331</t>
-[...10 lines deleted...]
-  <si>
     <t>SMS-180332</t>
   </si>
   <si>
     <t>UFX-1247</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1247</t>
   </si>
   <si>
     <t>189.19 руб.</t>
   </si>
   <si>
     <t>SMS-180333</t>
   </si>
   <si>
     <t>UFX-1247-F</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1247-F (для ZOP, LOF4, LEF4, nud16)</t>
   </si>
   <si>
     <t>204.32 руб.</t>
   </si>
   <si>
     <t>SMS-180334</t>
@@ -156,114 +159,111 @@
   <si>
     <t>255.78 руб.</t>
   </si>
   <si>
     <t>SMS-180335</t>
   </si>
   <si>
     <t>UFX-1249</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1249</t>
   </si>
   <si>
     <t>219.46 руб.</t>
   </si>
   <si>
     <t>SMS-180336</t>
   </si>
   <si>
     <t>UFX-1250</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1249 (для LWZ1) (1/25шт)</t>
   </si>
   <si>
-    <t>&gt;10</t>
-[...1 lines deleted...]
-  <si>
     <t>SMS-180337</t>
   </si>
   <si>
     <t>UFX-3220</t>
   </si>
   <si>
     <t>картридж G.Lauf для перекл. душ/ванна. для смес. для ванны UFX-3220</t>
   </si>
   <si>
     <t>148.32 руб.</t>
   </si>
   <si>
+    <t>SMS-180338</t>
+  </si>
+  <si>
+    <t>UFX-3276</t>
+  </si>
+  <si>
+    <t>картридж G.Lauf 3-х позиц. для пер. душ/ ванна для смес. для ван. QSL, UFX-3276</t>
+  </si>
+  <si>
+    <t>220.97 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180339</t>
+  </si>
+  <si>
+    <t>UFX-3277</t>
+  </si>
+  <si>
+    <t>картридж G.Lauf для перекл. душ/ванна. для смес. для ванны QML, UFX-3277</t>
+  </si>
+  <si>
+    <t>187.68 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180340</t>
+  </si>
+  <si>
+    <t>UFX-3278</t>
+  </si>
+  <si>
+    <t>картридж G.Lauf для перекл. душ/ванна. для смес. для ванны QMT, UFX-3278 (1/25шт)</t>
+  </si>
+  <si>
+    <t>157.41 руб.</t>
+  </si>
+  <si>
+    <t>SMS-180341</t>
+  </si>
+  <si>
+    <t>UFX-3279</t>
+  </si>
+  <si>
+    <t>картридж G.Lauf для перекл. душ/ванна. для смес. Серии NUD, UFX-3279</t>
+  </si>
+  <si>
+    <t>149.84 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...46 lines deleted...]
-    <t>149.84 руб.</t>
   </si>
   <si>
     <t>SMS-180408</t>
   </si>
   <si>
     <t>SFX-1025</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀25, для FAB1, SFX-1025</t>
   </si>
   <si>
     <t>198.27 руб.</t>
   </si>
   <si>
     <t>SMS-180409</t>
   </si>
   <si>
     <t>SFX-1125</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀25, для FAB4, FAB5, FAB6, FAB7, SFX-1125</t>
   </si>
   <si>
     <t>108.97 руб.</t>
   </si>
@@ -1457,722 +1457,722 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827368</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>0</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*196.76</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827369</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="2">
+        <v>0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0</v>
+      </c>
+      <c r="J6" s="3" t="s">
         <v>18</v>
-      </c>
-[...19 lines deleted...]
-        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*207.35</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827370</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G7" s="2">
-        <v>1</v>
+      <c r="G7" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*281.51</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827371</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*189.19</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827372</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*204.32</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827373</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*255.78</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827374</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*219.46</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827375</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="2" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*219.46</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827376</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*148.32</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827377</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*220.97</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827378</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*187.68</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827379</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="F16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*157.41</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827380</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="G17" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*149.84</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834138</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*198.27</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834139</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*108.97</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834140</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*149.84</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834141</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>22</v>
+      <c r="G21" s="2">
+        <v>7</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*177.08</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>834142</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*211.89</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883298</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*113.18</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>883016</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G24" s="2">
         <v>0</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K24" s="2" t="str">
         <f>J24*116.33</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>