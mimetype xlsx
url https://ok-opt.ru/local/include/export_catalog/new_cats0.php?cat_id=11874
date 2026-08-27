--- v1 (2026-06-22)
+++ v2 (2026-08-27)
@@ -66,261 +66,261 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Картриджи</t>
   </si>
   <si>
     <t>SMS-180329</t>
   </si>
   <si>
     <t>UFX-1246</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀40 UFX-1246</t>
   </si>
   <si>
-    <t>196.76 руб.</t>
+    <t>161.06 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>SMS-180330</t>
+  </si>
+  <si>
+    <t>UFX-1246-F</t>
+  </si>
+  <si>
+    <t>картридж G.Lauf ⌀40 UFX-1246-F (для KLO3)</t>
+  </si>
+  <si>
+    <t>169.72 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>SMS-180331</t>
   </si>
   <si>
     <t>UFX-1346</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀40 (Lt) UFX-1346</t>
   </si>
   <si>
-    <t>281.51 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;25</t>
+    <t>230.43 руб.</t>
   </si>
   <si>
     <t>SMS-180332</t>
   </si>
   <si>
     <t>UFX-1247</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1247</t>
   </si>
   <si>
-    <t>189.19 руб.</t>
+    <t>154.86 руб.</t>
   </si>
   <si>
     <t>SMS-180333</t>
   </si>
   <si>
     <t>UFX-1247-F</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1247-F (для ZOP, LOF4, LEF4, nud16)</t>
   </si>
   <si>
-    <t>204.32 руб.</t>
+    <t>167.24 руб.</t>
   </si>
   <si>
     <t>SMS-180334</t>
   </si>
   <si>
     <t>UFX-1347</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 (Lt) UFX-1347</t>
   </si>
   <si>
-    <t>255.78 руб.</t>
+    <t>209.37 руб.</t>
   </si>
   <si>
     <t>SMS-180335</t>
   </si>
   <si>
     <t>UFX-1249</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1249</t>
   </si>
   <si>
-    <t>219.46 руб.</t>
+    <t>179.64 руб.</t>
   </si>
   <si>
     <t>SMS-180336</t>
   </si>
   <si>
     <t>UFX-1250</t>
   </si>
   <si>
     <t>картридж G.Lauf ⌀35 UFX-1249 (для LWZ1) (1/25шт)</t>
   </si>
   <si>
     <t>SMS-180337</t>
   </si>
   <si>
     <t>UFX-3220</t>
   </si>
   <si>
     <t>картридж G.Lauf для перекл. душ/ванна. для смес. для ванны UFX-3220</t>
   </si>
   <si>
-    <t>148.32 руб.</t>
+    <t>121.41 руб.</t>
   </si>
   <si>
     <t>SMS-180338</t>
   </si>
   <si>
     <t>UFX-3276</t>
   </si>
   <si>
     <t>картридж G.Lauf 3-х позиц. для пер. душ/ ванна для смес. для ван. QSL, UFX-3276</t>
   </si>
   <si>
-    <t>220.97 руб.</t>
+    <t>180.88 руб.</t>
   </si>
   <si>
     <t>SMS-180339</t>
   </si>
   <si>
     <t>UFX-3277</t>
   </si>
   <si>
     <t>картридж G.Lauf для перекл. душ/ванна. для смес. для ванны QML, UFX-3277</t>
   </si>
   <si>
-    <t>187.68 руб.</t>
+    <t>153.62 руб.</t>
   </si>
   <si>
     <t>SMS-180340</t>
   </si>
   <si>
     <t>UFX-3278</t>
   </si>
   <si>
     <t>картридж G.Lauf для перекл. душ/ванна. для смес. для ванны QMT, UFX-3278 (1/25шт)</t>
   </si>
   <si>
-    <t>157.41 руб.</t>
+    <t>128.85 руб.</t>
   </si>
   <si>
     <t>SMS-180341</t>
   </si>
   <si>
     <t>UFX-3279</t>
   </si>
   <si>
     <t>картридж G.Lauf для перекл. душ/ванна. для смес. Серии NUD, UFX-3279</t>
   </si>
   <si>
-    <t>149.84 руб.</t>
+    <t>122.65 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>SMS-180408</t>
   </si>
   <si>
     <t>SFX-1025</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀25, для FAB1, SFX-1025</t>
   </si>
   <si>
-    <t>198.27 руб.</t>
+    <t>162.30 руб.</t>
   </si>
   <si>
     <t>SMS-180409</t>
   </si>
   <si>
     <t>SFX-1125</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀25, для FAB4, FAB5, FAB6, FAB7, SFX-1125</t>
   </si>
   <si>
-    <t>108.97 руб.</t>
+    <t>89.20 руб.</t>
   </si>
   <si>
     <t>SMS-180410</t>
   </si>
   <si>
     <t>SFX-1135</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀35, для  SUP, 4F и 4L, SFX-1135</t>
   </si>
   <si>
     <t>SMS-180411</t>
   </si>
   <si>
     <t>SFX-1040</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀40, для LOP и SIT, SFX-1040</t>
   </si>
   <si>
-    <t>177.08 руб.</t>
+    <t>144.95 руб.</t>
   </si>
   <si>
     <t>SMS-180412</t>
   </si>
   <si>
     <t>SFX-1140</t>
   </si>
   <si>
     <t>кер. картридж Solone ⌀40, для KAD и KAK, SFX-1140</t>
   </si>
   <si>
-    <t>211.89 руб.</t>
+    <t>173.44 руб.</t>
   </si>
   <si>
     <t>SMS-390003</t>
   </si>
   <si>
     <t>Картридж для смесителя 40мм</t>
   </si>
   <si>
     <t>113.18 руб.</t>
   </si>
   <si>
     <t>SST-100224</t>
   </si>
   <si>
     <t>Картридж для смесителя 35мм</t>
   </si>
   <si>
     <t>116.33 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1470,646 +1470,646 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*196.76</f>
+        <f>J5*161.06</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827369</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*207.35</f>
+        <f>J6*169.72</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827370</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*281.51</f>
+        <f>J7*230.43</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827371</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*189.19</f>
+        <f>J8*154.86</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827372</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*204.32</f>
+        <f>J9*167.24</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>827373</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="G10" s="2" t="s">
-        <v>17</v>
+      <c r="G10" s="2">
+        <v>9</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*255.78</f>
+        <f>J10*209.37</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>827374</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*219.46</f>
+        <f>J11*179.64</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>827375</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*219.46</f>
+        <f>J12*179.64</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>827376</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*148.32</f>
+        <f>J13*121.41</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>827377</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*220.97</f>
+        <f>J14*180.88</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>827378</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>56</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*187.68</f>
+        <f>J15*153.62</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>827379</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*157.41</f>
+        <f>J16*128.85</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>827380</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>67</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*149.84</f>
+        <f>J17*122.65</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>834138</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*198.27</f>
+        <f>J18*162.30</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>834139</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*108.97</f>
+        <f>J19*89.20</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>834140</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*149.84</f>
+        <f>J20*122.65</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>834141</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="G21" s="2">
-        <v>7</v>
+      <c r="G21" s="2" t="s">
+        <v>67</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*177.08</f>
+        <f>J21*144.95</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>834142</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*211.89</f>
+        <f>J22*173.44</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>883298</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>88</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>89</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>