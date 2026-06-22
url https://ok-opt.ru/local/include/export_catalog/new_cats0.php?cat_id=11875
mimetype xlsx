--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -1237,51 +1237,51 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827352</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*2566.92</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827353</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">