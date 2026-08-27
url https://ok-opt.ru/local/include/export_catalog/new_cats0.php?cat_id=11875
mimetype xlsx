--- v1 (2026-06-22)
+++ v2 (2026-08-27)
@@ -67,207 +67,207 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Смесители</t>
   </si>
   <si>
     <t>Комплектующие для смесителей</t>
   </si>
   <si>
     <t>Стойки для душа</t>
   </si>
   <si>
     <t>SMS-180295</t>
   </si>
   <si>
     <t>USJ-1201</t>
   </si>
   <si>
     <t>Стойка для душа (в комп. Лейка G.Lauf, держатель, Шланг G.Lauf, рег. мыльница) USJ-1201</t>
   </si>
   <si>
-    <t>2 566.92 руб.</t>
+    <t>2 101.11 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>SMS-180296</t>
   </si>
   <si>
     <t>USJ-1203</t>
   </si>
   <si>
     <t>Стойка для душа (в комп. Лейка G.Lauf, держатель, Шланг G.Lauf, рег. мыльница) USJ-1203</t>
   </si>
   <si>
-    <t>2 588.11 руб.</t>
+    <t>2 118.45 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>SMS-180297</t>
   </si>
   <si>
     <t>USJ-1205</t>
   </si>
   <si>
     <t>Стойка для душа USJ-1205</t>
   </si>
   <si>
-    <t>2 138.59 руб.</t>
+    <t>1 750.51 руб.</t>
   </si>
   <si>
     <t>SMS-180725</t>
   </si>
   <si>
     <t>UST-1090</t>
   </si>
   <si>
     <t>Стойка для душа нерж сталь ХРОМ (в комп. Лейка , держатель, шланг, рег. мыльница) UST-1090 (5шт)</t>
   </si>
   <si>
-    <t>4 619.24 руб.</t>
+    <t>3 781.00 руб.</t>
   </si>
   <si>
     <t>SMS-180726</t>
   </si>
   <si>
     <t>UST-1090YB</t>
   </si>
   <si>
     <t>Стойка для душа нерж сталь ЧЕРНАЯ (в комп. лейка, держатель, шланг, рег. мыльница) (5шт)</t>
   </si>
   <si>
-    <t>5 132.32 руб.</t>
+    <t>4 200.98 руб.</t>
   </si>
   <si>
     <t>SMS-180730</t>
   </si>
   <si>
     <t>UST-2010</t>
   </si>
   <si>
     <t>Стойка для душа нерж сталь ХРОМ (в комп. Лейка , держатель, шланг, рег. мыльница) (5шт)</t>
   </si>
   <si>
-    <t>5 543.24 руб.</t>
+    <t>4 537.32 руб.</t>
   </si>
   <si>
     <t>SMS-180731</t>
   </si>
   <si>
     <t>UST-2010YB</t>
   </si>
   <si>
     <t>Стойка для душа нерж сталь ЧЕРНАЯ (в комп. Лейка , держатель, шланг, рег. мыльница) (5шт)</t>
   </si>
   <si>
-    <t>6 096.93 руб.</t>
+    <t>4 990.54 руб.</t>
   </si>
   <si>
     <t>SMS-330069</t>
   </si>
   <si>
     <t>VR020</t>
   </si>
   <si>
     <t>Стойка душевая "VIEIR" (10шт)</t>
   </si>
   <si>
-    <t>1 634.64 руб.</t>
+    <t>1 725.84 руб.</t>
   </si>
   <si>
     <t>SMS-330070</t>
   </si>
   <si>
     <t>VR030</t>
   </si>
   <si>
-    <t>1 815.45 руб.</t>
+    <t>1 916.74 руб.</t>
   </si>
   <si>
     <t>SMS-330071</t>
   </si>
   <si>
     <t>VR040</t>
   </si>
   <si>
-    <t>2 077.11 руб.</t>
+    <t>2 193.00 руб.</t>
   </si>
   <si>
     <t>SMS-330072</t>
   </si>
   <si>
     <t>VR050</t>
   </si>
   <si>
-    <t>2 040.36 руб.</t>
+    <t>2 154.20 руб.</t>
   </si>
   <si>
     <t>SMS-330073</t>
   </si>
   <si>
     <t>VR060</t>
   </si>
   <si>
-    <t>1 818.39 руб.</t>
+    <t>1 919.84 руб.</t>
   </si>
   <si>
     <t>SMS-330074</t>
   </si>
   <si>
     <t>VR011</t>
   </si>
   <si>
-    <t>2 035.95 руб.</t>
+    <t>2 149.54 руб.</t>
   </si>
   <si>
     <t>SMS-330075</t>
   </si>
   <si>
     <t>VR031</t>
   </si>
   <si>
-    <t>2 247.63 руб.</t>
+    <t>2 373.03 руб.</t>
   </si>
   <si>
     <t>VER-100239</t>
   </si>
   <si>
     <t>VR041</t>
   </si>
   <si>
     <t>Душевая стойка держатель с лейкой</t>
   </si>
   <si>
-    <t>2 424.03 руб.</t>
+    <t>2 559.28 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1237,553 +1237,553 @@
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>827352</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*2566.92</f>
+        <f>J5*2101.11</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827353</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*2588.11</f>
+        <f>J6*2118.45</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827354</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*2138.59</f>
+        <f>J7*1750.51</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>883323</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*4619.24</f>
+        <f>J8*3781.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>883324</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2">
         <v>9</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*5132.32</f>
+        <f>J9*4200.98</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>883892</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="2">
         <v>5</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*5543.24</f>
+        <f>J10*4537.32</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>883893</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2">
         <v>5</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*6096.93</f>
+        <f>J11*4990.54</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826100</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1634.64</f>
+        <f>J12*1725.84</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826101</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1815.45</f>
+        <f>J13*1916.74</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826102</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*2077.11</f>
+        <f>J14*2193.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826103</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*2040.36</f>
+        <f>J15*2154.20</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826104</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1818.39</f>
+        <f>J16*1919.84</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826105</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G17" s="2">
         <v>4</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*2035.95</f>
+        <f>J17*2149.54</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826106</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>64</v>
       </c>
       <c r="G18" s="2">
         <v>3</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*2247.63</f>
+        <f>J18*2373.03</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>857292</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="2">
         <v>5</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*2424.03</f>
+        <f>J19*2559.28</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>