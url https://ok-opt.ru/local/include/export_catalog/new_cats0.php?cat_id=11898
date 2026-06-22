--- v0 (2026-04-20)
+++ v1 (2026-06-22)
@@ -87,129 +87,129 @@
   <si>
     <t>Теплоизоляция СУПЕР ПРОТЕКТ 15 (6мм)  КРАСНЫЙ (упаковка 150м)</t>
   </si>
   <si>
     <t>22.50 руб.</t>
   </si>
   <si>
     <t>&gt;100</t>
   </si>
   <si>
     <t>&gt;500</t>
   </si>
   <si>
     <t>пог. м</t>
   </si>
   <si>
     <t>TIZ-150002</t>
   </si>
   <si>
     <t>VT.SP.02B.1506</t>
   </si>
   <si>
     <t>Теплоизоляция СУПЕР ПРОТЕКТ 15 (6мм)  СИНИЙ (упаковка 150м)</t>
   </si>
   <si>
+    <t>&gt;1000</t>
+  </si>
+  <si>
     <t>TIZ-150003</t>
   </si>
   <si>
     <t>VT.SP.02R.1806</t>
   </si>
   <si>
     <t>Теплоизоляция СУПЕР ПРОТЕКТ 18 (6мм)  КРАСНЫЙ (упаковка 150м)</t>
   </si>
   <si>
     <t>24.50 руб.</t>
   </si>
   <si>
-    <t>&gt;1000</t>
-[...1 lines deleted...]
-  <si>
     <t>TIZ-150004</t>
   </si>
   <si>
     <t>VT.SP.02B.1806</t>
   </si>
   <si>
     <t>Теплоизоляция СУПЕР ПРОТЕКТ 18 (6мм)  СИНИЙ (упаковка 150м)</t>
   </si>
   <si>
     <t>TIZ-150005</t>
   </si>
   <si>
     <t>VT.SP.02R.2206</t>
   </si>
   <si>
     <t>Теплоизоляция СУПЕР ПРОТЕКТ 22 (6мм)  КРАСНЫЙ (упаковка 150м)</t>
   </si>
   <si>
     <t>26.40 руб.</t>
   </si>
   <si>
+    <t>TIZ-150006</t>
+  </si>
+  <si>
+    <t>VT.SP.02B.2206</t>
+  </si>
+  <si>
+    <t>Теплоизоляция СУПЕР ПРОТЕКТ 22 (6мм)  СИНИЙ (упаковка 150м)</t>
+  </si>
+  <si>
+    <t>TIZ-150007</t>
+  </si>
+  <si>
+    <t>VT.SP.02R.2806</t>
+  </si>
+  <si>
+    <t>Теплоизоляция СУПЕР ПРОТЕКТ 28 (6мм)  КРАСНЫЙ (упаковка 150м)</t>
+  </si>
+  <si>
+    <t>32.10 руб.</t>
+  </si>
+  <si>
+    <t>TIZ-150008</t>
+  </si>
+  <si>
+    <t>VT.SP.02B.2806</t>
+  </si>
+  <si>
+    <t>Теплоизоляция СУПЕР ПРОТЕКТ 28 (6мм)  СИНИЙ (упаковка 150м)</t>
+  </si>
+  <si>
+    <t>TIZ-150009</t>
+  </si>
+  <si>
+    <t>VT.SP.02R.3506</t>
+  </si>
+  <si>
+    <t>Теплоизоляция СУПЕР ПРОТЕКТ 35 (6мм)  КРАСНЫЙ (упаковка 100м)</t>
+  </si>
+  <si>
+    <t>40.50 руб.</t>
+  </si>
+  <si>
     <t>&gt;50</t>
-  </si>
-[...40 lines deleted...]
-    <t>40.50 руб.</t>
   </si>
   <si>
     <t>TIZ-150010</t>
   </si>
   <si>
     <t>VT.SP.02B.3506</t>
   </si>
   <si>
     <t>Теплоизоляция СУПЕР ПРОТЕКТ 35 (6мм)  СИНИЙ (упаковка 100м)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1076,331 +1076,331 @@
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>826269</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*22.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>826270</v>
       </c>
       <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="2" t="s">
         <v>23</v>
-      </c>
-[...13 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*24.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>826271</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*24.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826272</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*26.40</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>826273</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*26.40</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826274</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*32.10</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826275</v>
       </c>
       <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*32.10</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826276</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="G13" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="G13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="2" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*40.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826277</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*40.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">