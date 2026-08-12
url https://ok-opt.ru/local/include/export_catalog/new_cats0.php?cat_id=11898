--- v1 (2026-06-22)
+++ v2 (2026-08-12)
@@ -1108,159 +1108,159 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*22.50</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>826270</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*24.50</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>826271</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*24.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826272</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*26.40</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>826273</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*26.40</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826274</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -1286,51 +1286,51 @@
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826275</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*32.10</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826276</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
@@ -1356,51 +1356,51 @@
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826277</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*40.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">