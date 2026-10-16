--- v2 (2026-08-12)
+++ v3 (2026-10-16)
@@ -1180,87 +1180,87 @@
         <f>J8*24.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826272</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H9" s="2" t="s">
-        <v>23</v>
+      <c r="H9" s="2">
+        <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*26.40</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>826273</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="H10" s="2" t="s">
-        <v>18</v>
+      <c r="H10" s="2">
+        <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*26.40</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826274</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
@@ -1286,121 +1286,121 @@
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826275</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*32.10</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826276</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*40.50</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826277</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*40.50</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">