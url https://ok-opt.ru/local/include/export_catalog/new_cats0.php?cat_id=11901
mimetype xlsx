--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -1922,51 +1922,51 @@
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*7135.38</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825412</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*24271.17</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825413</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
@@ -2202,86 +2202,86 @@
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*1314.18</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825420</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G15" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*1317.12</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825421</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*1317.12</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825422</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2832,51 +2832,51 @@
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*26295.36</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885013</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G33" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*26273.31</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886088</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D34" s="1" t="s">