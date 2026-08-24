--- v1 (2026-06-21)
+++ v2 (2026-08-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -82,357 +82,351 @@
   <si>
     <t>GAP-101088</t>
   </si>
   <si>
     <t>G1805.16</t>
   </si>
   <si>
     <t xml:space="preserve">Расширительные насадки STABIL 16x2,6 GAPPO </t>
   </si>
   <si>
     <t>2 261.58 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>INS-420001</t>
   </si>
   <si>
     <t>VER1225</t>
   </si>
   <si>
     <t>Ручной аппарт для аксиальных фитингов 12мм-20мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>7 135.38 руб.</t>
+    <t>7 116.34 руб.</t>
   </si>
   <si>
     <t>INS-420002</t>
   </si>
   <si>
     <t>VER1232-3</t>
   </si>
   <si>
     <t>Гидравлический аппарат для аксиальных фитингов с насадками 16-20-25-32 VIEIR (1/3шт)</t>
   </si>
   <si>
-    <t>24 271.17 руб.</t>
+    <t>25 426.94 руб.</t>
   </si>
   <si>
     <t>INS-420003</t>
   </si>
   <si>
     <t>VER1232-4</t>
   </si>
   <si>
     <t>Ручной аппарат для аксиальных фитингов с насадками 16-20-25-32 "VIEIR</t>
   </si>
   <si>
-    <t>23 355.36 руб.</t>
+    <t>24 832.50 руб.</t>
   </si>
   <si>
     <t>INS-420004</t>
   </si>
   <si>
     <t>VER1232-5</t>
   </si>
   <si>
     <t>Ручной аппарат для аксиальных фитингов с насадками16-20-25-32 и насадками STABIL 16-20мм</t>
   </si>
   <si>
-    <t>20 990.13 руб.</t>
+    <t>21 989.66 руб.</t>
   </si>
   <si>
     <t>INS-420005</t>
   </si>
   <si>
     <t>V-15</t>
   </si>
   <si>
     <t>Расширительные насадки для медных стальных трубок15x1,0 " VIEIR" (30/1шт)</t>
   </si>
   <si>
-    <t>1 314.18 руб.</t>
+    <t>1 386.00 руб.</t>
   </si>
   <si>
     <t>INS-420006</t>
   </si>
   <si>
     <t>V-16</t>
   </si>
   <si>
     <t>Расширительные насадки 16x2,2 " VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420007</t>
   </si>
   <si>
     <t>V-20</t>
   </si>
   <si>
     <t>Расширительные насадки  20x2,8 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420008</t>
   </si>
   <si>
     <t>V-25</t>
   </si>
   <si>
     <t>Расширительные насадки  25x3.5 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420009</t>
   </si>
   <si>
     <t>V-32</t>
   </si>
   <si>
     <t>Расширительные насадки  32x4,4 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420010</t>
   </si>
   <si>
     <t>VB-16</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 16x2,6 " VIEIR" (30/1шт)</t>
   </si>
   <si>
-    <t>1 317.12 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>INS-420011</t>
   </si>
   <si>
     <t>VB-20</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 20x2,9 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420012</t>
   </si>
   <si>
     <t>VB-25</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 25x3,7 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420013</t>
   </si>
   <si>
     <t>VB-32</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 32x4,7 "VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420014</t>
   </si>
   <si>
     <t>VER1256-3</t>
   </si>
   <si>
     <t>Ручной расширительный аппарт с насадками 16мм-20мм-25мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>8 412.81 руб.</t>
+    <t>9 240.00 руб.</t>
   </si>
   <si>
     <t>INS-420015</t>
   </si>
   <si>
     <t>VER1256-4</t>
   </si>
   <si>
     <t>Аккумуляторный расширительный аппарат с насадками 16мм-20мм-25мм-32мм VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>55 125.00 руб.</t>
+    <t>50 820.00 руб.</t>
   </si>
   <si>
     <t>INS-420018</t>
   </si>
   <si>
     <t>VER1262</t>
   </si>
   <si>
     <t>Аккумуляторный инструмент для аксиальных фитингов с насадками 16-20-25-32</t>
   </si>
   <si>
-    <t>90 405.00 руб.</t>
+    <t>91 371.28 руб.</t>
   </si>
   <si>
     <t>INS-420020</t>
   </si>
   <si>
     <t>VB-16 A</t>
   </si>
   <si>
     <t>Расширительные насадки STABIL 16,2x2,6 " VIEIR" (30/1шт)</t>
   </si>
   <si>
     <t>INS-420021</t>
   </si>
   <si>
     <t>VB-20 A</t>
   </si>
   <si>
     <t>INS-420022</t>
   </si>
   <si>
     <t>VB-25 A</t>
   </si>
   <si>
     <t>INS-420023</t>
   </si>
   <si>
     <t>VB-32 A</t>
   </si>
   <si>
     <t>VER-000284</t>
   </si>
   <si>
     <t>VER1236-4</t>
   </si>
   <si>
     <t>Гидравлический пресс аппарат для надвижных фитингов (16мм-32мм)"VIEIR"(3шт)</t>
   </si>
   <si>
-    <t>38 669.82 руб.</t>
+    <t>40 511.24 руб.</t>
   </si>
   <si>
     <t>VER-000875</t>
   </si>
   <si>
     <t>VER1262-1</t>
   </si>
   <si>
     <t>Аккумуляторный пресс-инструмент с ручным расширителем для аксиальных (надвижных) фитингов (1шт)</t>
   </si>
   <si>
-    <t>105 653.31 руб.</t>
+    <t>110 684.42 руб.</t>
   </si>
   <si>
     <t>VER-001090</t>
   </si>
   <si>
     <t>VER1253-3</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат для надвижных фитингов (2/1шт)</t>
   </si>
   <si>
-    <t>31 653.51 руб.</t>
+    <t>34 970.32 руб.</t>
   </si>
   <si>
     <t>VER-001091</t>
   </si>
   <si>
     <t>VER1253-4</t>
   </si>
   <si>
     <t>Ручной универсальный пресс-аппарат для аксиальных фитингов (2/1шт)</t>
   </si>
   <si>
-    <t>24 279.99 руб.</t>
+    <t>26 819.10 руб.</t>
   </si>
   <si>
     <t>VER-001092</t>
   </si>
   <si>
     <t>VER1253-5</t>
   </si>
   <si>
-    <t>25 470.69 руб.</t>
+    <t>28 134.26 руб.</t>
   </si>
   <si>
     <t>VER-001093</t>
   </si>
   <si>
     <t>VER1232-4-2A</t>
   </si>
   <si>
-    <t>21 213.57 руб.</t>
+    <t>23 215.50 руб.</t>
   </si>
   <si>
     <t>VER-001094</t>
   </si>
   <si>
     <t>VER1232-3-2A</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат  для надвижных фитингов (3/1шт)</t>
   </si>
   <si>
-    <t>26 295.36 руб.</t>
+    <t>25 063.50 руб.</t>
   </si>
   <si>
     <t>VER-001095</t>
   </si>
   <si>
     <t>VER1232-3-2B</t>
   </si>
   <si>
     <t>Гидравлический пресс-аппарат для надвижных фитингов (3/1шт)</t>
   </si>
   <si>
-    <t>26 273.31 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>VER-001558</t>
   </si>
   <si>
     <t>VER1266</t>
   </si>
   <si>
     <t>Аккумуляторный расшир инструмент с надками 32-40мм  для PEX труб большого диаментра (2/1шт)</t>
   </si>
   <si>
-    <t>127 328.46 руб.</t>
+    <t>137 292.54 руб.</t>
   </si>
   <si>
     <t>VER-001758</t>
   </si>
   <si>
     <t>VER1254-5</t>
   </si>
   <si>
-    <t>26 395.32 руб.</t>
+    <t>28 908.88 руб.</t>
   </si>
   <si>
     <t>VER-001759</t>
   </si>
   <si>
     <t>VER1254-8</t>
   </si>
   <si>
-    <t>30 392.25 руб.</t>
+    <t>33 287.10 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1899,1101 +1893,1101 @@
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*7135.38</f>
+        <f>J6*7116.34</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>825412</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
-        <f>J7*24271.17</f>
+        <f>J7*25426.94</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>825413</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*23355.36</f>
+        <f>J8*24832.50</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>825414</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*20990.13</f>
+        <f>J9*21989.66</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>825415</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*1314.18</f>
+        <f>J10*1386.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>825416</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G11" s="2">
         <v>4</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*1314.18</f>
+        <f>J11*1386.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>825417</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="2">
         <v>5</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*1314.18</f>
+        <f>J12*1386.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>825418</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="2">
         <v>4</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*1314.18</f>
+        <f>J13*1386.00</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>825419</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*1314.18</f>
+        <f>J14*1386.00</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>825420</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G15" s="2">
         <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*1317.12</f>
+        <f>J15*1386.00</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>825421</v>
       </c>
       <c r="C16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G16" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*1317.12</f>
+        <f>J16*1386.00</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>825422</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="E17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*1317.12</f>
+        <f>J17*1386.00</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>826278</v>
       </c>
       <c r="C18" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G18" s="2">
         <v>2</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*1317.12</f>
+        <f>J18*1386.00</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>827990</v>
       </c>
       <c r="C19" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D19" s="1" t="s">
+      <c r="E19" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="E19" s="2" t="s">
+      <c r="F19" s="2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="G19" s="2">
         <v>3</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*8412.81</f>
+        <f>J19*9240.00</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>827991</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G20" s="2">
         <v>1</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*55125.00</f>
+        <f>J20*50820.00</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>836379</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="E21" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*90405.00</f>
+        <f>J21*91371.28</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>836395</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="E22" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="E22" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G22" s="2">
         <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*1317.12</f>
+        <f>J22*1386.00</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>836396</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G23" s="2">
         <v>0</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*1317.12</f>
+        <f>J23*1386.00</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>836397</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*1317.12</f>
+        <f>J24*1386.00</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>836398</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="2" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*1317.12</f>
+        <f>J25*1386.00</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>868524</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G26" s="2">
         <v>1</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*38669.82</f>
+        <f>J26*40511.24</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>883037</v>
       </c>
       <c r="C27" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="F27" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="F27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*105653.31</f>
+        <f>J27*110684.42</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>885008</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="E28" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E28" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G28" s="2">
         <v>1</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*31653.51</f>
+        <f>J28*34970.32</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>885009</v>
       </c>
       <c r="C29" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="F29" s="2" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G29" s="2">
         <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*24279.99</f>
+        <f>J29*26819.10</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885010</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G30" s="2">
         <v>1</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*25470.69</f>
+        <f>J30*28134.26</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885011</v>
       </c>
       <c r="C31" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="E31" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G31" s="2">
         <v>2</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*21213.57</f>
+        <f>J31*23215.50</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885012</v>
       </c>
       <c r="C32" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="E32" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="2" t="s">
+      <c r="F32" s="2" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="G32" s="2">
         <v>1</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*26295.36</f>
+        <f>J32*25063.50</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885013</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D33" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="E33" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="2" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*26273.31</f>
+        <f>J33*25063.50</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>886088</v>
       </c>
       <c r="C34" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="F34" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="E34" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*127328.46</f>
+        <f>J34*137292.54</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>955824</v>
       </c>
       <c r="C35" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G35" s="2">
         <v>1</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*26395.32</f>
+        <f>J35*28908.88</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>955825</v>
       </c>
       <c r="C36" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G36" s="2">
         <v>1</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*30392.25</f>
+        <f>J36*33287.10</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>