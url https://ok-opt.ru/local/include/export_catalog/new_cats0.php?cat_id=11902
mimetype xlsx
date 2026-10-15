--- v2 (2026-08-24)
+++ v3 (2026-10-15)
@@ -1129,51 +1129,51 @@
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>889960</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*134437.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>890050</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="2" t="s">