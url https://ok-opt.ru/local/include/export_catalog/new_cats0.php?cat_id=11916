--- v0 (2026-05-11)
+++ v1 (2026-07-12)
@@ -90,102 +90,102 @@
   <si>
     <t>702.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>KIP-250002</t>
   </si>
   <si>
     <t>МД02-100-G-1,6МПа-ЭИ</t>
   </si>
   <si>
     <t>Манометр Экомера МД02-100мм 0-16 бар нижнее подключение G1/2</t>
   </si>
   <si>
     <t>KIP-250003</t>
   </si>
   <si>
     <t>МД02-100-G-0,6МПа-ЭИ</t>
   </si>
   <si>
     <t>Манометр Экомера МД02-100мм 0-6 бар нижнее подключение G1/2</t>
   </si>
   <si>
+    <t>KIP-250004</t>
+  </si>
+  <si>
+    <t>МД02-100-G-2,5МПа-ЭИ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Манометр Экомера МД02-100мм 0-25 бар нижнее подключение G1/2 </t>
+  </si>
+  <si>
+    <t>KIP-250005</t>
+  </si>
+  <si>
+    <t>Манометр Экомера МД02-100мм 0-6 бар нижнее подключение 20х1,5</t>
+  </si>
+  <si>
+    <t>KIP-250006</t>
+  </si>
+  <si>
+    <t>Манометр Экомера МД02-100мм 0-10 бар нижнее подключение 20х1,5</t>
+  </si>
+  <si>
+    <t>KIP-250007</t>
+  </si>
+  <si>
+    <t>Манометр Экомера МД02-100мм 0-16 бар нижнее подключение 20х1,5</t>
+  </si>
+  <si>
+    <t>KIP-250008</t>
+  </si>
+  <si>
+    <t>Манометр Экомера МД02-63мм 0-6 бар нижнее подключение G1/4</t>
+  </si>
+  <si>
+    <t>401.40 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>KIP-250009</t>
+  </si>
+  <si>
+    <t>Манометр Экомера МД02-63мм 0-10 бар нижнее подключение G1/4</t>
+  </si>
+  <si>
+    <t>KIP-250010</t>
+  </si>
+  <si>
+    <t>Манометр Экомера МД02-63мм 0-16 бар нижнее подключение G1/4</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...49 lines deleted...]
-    <t>Манометр Экомера МД02-63мм 0-16 бар нижнее подключение G1/4</t>
   </si>
   <si>
     <t>KIP-250011</t>
   </si>
   <si>
     <t>Манометр Экомера МД02-63мм 0-6 бар заднее подключение G1/4</t>
   </si>
   <si>
     <t>KIP-250012</t>
   </si>
   <si>
     <t>Манометр Экомера МД02-63мм 0-10 бар заднее подключение G1/4</t>
   </si>
   <si>
     <t>KIP-250013</t>
   </si>
   <si>
     <t>Манометр Экомера МД02-63мм 0-16 бар заднее подключение G1/4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1148,415 +1148,415 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*702.00</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827998</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*702.00</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>868603</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>24</v>
+      <c r="G7" s="2">
+        <v>10</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*702.00</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>880002</v>
       </c>
       <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E8" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*702.00</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>880003</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*702.00</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>880004</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="2">
         <v>7</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*702.00</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>880005</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*702.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>880006</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*401.40</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>880007</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G13" s="2">
         <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*401.40</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>880008</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="2" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*401.40</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>880009</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>42</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G15" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*401.40</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>880010</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*401.40</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>880011</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G17" s="2">
         <v>10</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*401.40</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>