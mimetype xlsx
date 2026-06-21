--- v0 (2026-04-16)
+++ v1 (2026-06-21)
@@ -84,51 +84,51 @@
   <si>
     <t>VTm.395.0.160040</t>
   </si>
   <si>
     <t>Ножницы VALTEC до 40 мм  (1 /27шт)</t>
   </si>
   <si>
     <t>1 122.00 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>VLC-1311022</t>
   </si>
   <si>
     <t>VTm.394.M.160026</t>
   </si>
   <si>
     <t>Ножницы VALTEC до 26 мм (NEW) (1/40шт)</t>
   </si>
   <si>
     <t>692.00 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>