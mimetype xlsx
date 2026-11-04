--- v2 (2026-07-12)
+++ v3 (2026-11-04)
@@ -48,90 +48,90 @@
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
-    <t>Мебель и акссесуары для ванной комнаты и кухни</t>
+    <t>Мойки и акссесуары для ванной комнаты и кухни</t>
   </si>
   <si>
     <t>Акссесуары для ванной комнаты</t>
   </si>
   <si>
     <t>Карнизы</t>
   </si>
   <si>
     <t>Карнизы для ванн телескопические</t>
   </si>
   <si>
     <t>MAV-110001</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, зеленый (с кольцами)</t>
   </si>
   <si>
     <t>447.61 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>MAV-110002</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, розовый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110003</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, хром (с кольцами)</t>
   </si>
   <si>
     <t>625.60 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>MAV-110004</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120–210 см, бежевый (с кольцами)</t>
   </si>
   <si>
     <t>492.32 руб.</t>
   </si>
   <si>
     <t>MAV-110005</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, белый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110006</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, голубой (с кольцами)</t>
   </si>
 </sst>
 </file>
 