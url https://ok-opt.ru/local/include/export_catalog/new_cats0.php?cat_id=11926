--- v0 (2026-03-12)
+++ v1 (2026-05-11)
@@ -16,137 +16,140 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Мебель и акссесуары для ванной комнаты и кухни</t>
   </si>
   <si>
     <t>Акссесуары для ванной комнаты</t>
   </si>
   <si>
     <t>Карнизы</t>
   </si>
   <si>
     <t>Карнизы для ванн телескопические</t>
   </si>
   <si>
     <t>MAV-110001</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, зеленый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, зеленый (с кольцами)</t>
   </si>
   <si>
     <t>447.61 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>MAV-110002</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, розовый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, розовый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110003</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, хром (с кольцами)</t>
-[...2 lines deleted...]
-    <t>567.80 руб.</t>
+    <t>карниз для ванны телескопический 120-210 см, хром (с кольцами)</t>
+  </si>
+  <si>
+    <t>625.60 руб.</t>
   </si>
   <si>
     <t>MAV-110004</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110–200 см, бежевый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120–210 см, бежевый (с кольцами)</t>
+  </si>
+  <si>
+    <t>492.32 руб.</t>
   </si>
   <si>
     <t>MAV-110005</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический110-200 см, белый (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, белый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110006</t>
   </si>
   <si>
-    <t>карниз для ванны телескопический 110-200 см, голубой (с кольцами)</t>
+    <t>карниз для ванны телескопический 120-210 см, голубой (с кольцами)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -241,51 +244,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="4"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b2e_da01_11e9_8109_003048fd731b_c75a16bb_f115_11ee_a58b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b30_da01_11e9_8109_003048fd731b_c75a16bc_f115_11ee_a58b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b32_da01_11e9_8109_003048fd731b_c75a16bd_f115_11ee_a58b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b34_da01_11e9_8109_003048fd731b_c75a16be_f115_11ee_a58b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b36_da01_11e9_8109_003048fd731b_c75a16bf_f115_11ee_a58b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade83_7c9e_11ea_8111_003048fd731b_c75a16ba_f115_11ee_a58b_047c1617b1436.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b2e_da01_11e9_8109_003048fd731b_0a6f3a9e_310d_11f1_a89b_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b30_da01_11e9_8109_003048fd731b_0a6f3a9f_310d_11f1_a89b_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b32_da01_11e9_8109_003048fd731b_0a6f3aa0_310d_11f1_a89b_047c1617b1433.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b34_da01_11e9_8109_003048fd731b_0a6f3a9b_310d_11f1_a89b_047c1617b1434.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b36_da01_11e9_8109_003048fd731b_0a6f3a9c_310d_11f1_a89b_047c1617b1435.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbade83_7c9e_11ea_8111_003048fd731b_0a6f3a9d_310d_11f1_a89b_047c1617b1436.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_6" descr="Image_6"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -941,150 +944,150 @@
         <v>823320</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*567.80</f>
+        <f>J8*625.60</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>823321</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
-        <f>J9*447.61</f>
+        <f>J9*492.32</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823322</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G10" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
-        <f>J10*447.61</f>
+        <f>J10*492.32</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826973</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*447.61</f>
+        <f>J11*492.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>