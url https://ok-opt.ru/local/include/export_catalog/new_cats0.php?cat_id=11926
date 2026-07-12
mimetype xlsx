--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
@@ -85,50 +85,53 @@
     <t>MAV-110001</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, зеленый (с кольцами)</t>
   </si>
   <si>
     <t>447.61 руб.</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>MAV-110002</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, розовый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110003</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, хром (с кольцами)</t>
   </si>
   <si>
     <t>625.60 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
   </si>
   <si>
     <t>MAV-110004</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120–210 см, бежевый (с кольцами)</t>
   </si>
   <si>
     <t>492.32 руб.</t>
   </si>
   <si>
     <t>MAV-110005</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, белый (с кольцами)</t>
   </si>
   <si>
     <t>MAV-110006</t>
   </si>
   <si>
     <t>карниз для ванны телескопический 120-210 см, голубой (с кольцами)</t>
   </si>
 </sst>
 </file>
 
@@ -931,148 +934,148 @@
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*447.61</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>823320</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="1"/>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="2">
-        <v>0</v>
+      <c r="G8" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*625.60</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>823321</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" s="1"/>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*492.32</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>823322</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" s="1"/>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>26</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>23</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*492.32</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="5">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>826973</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D11" s="1"/>
       <c r="E11" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*492.32</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>