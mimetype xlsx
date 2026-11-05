--- v3 (2026-08-31)
+++ v4 (2026-11-05)
@@ -67,71 +67,74 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
     <t>Питьевые системы</t>
   </si>
   <si>
     <t>Краны для питьевых систем</t>
   </si>
   <si>
     <t>FIO-310001</t>
   </si>
   <si>
     <t>K21</t>
   </si>
   <si>
     <t>Кран для питьевой системы высокий АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
   </si>
   <si>
-    <t>1 168.67 руб.</t>
+    <t>1 144.22 руб.</t>
+  </si>
+  <si>
+    <t>&gt;25</t>
+  </si>
+  <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>FIO-310002</t>
+  </si>
+  <si>
+    <t>K07</t>
+  </si>
+  <si>
+    <t>Кран для питьевой системы средний АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
+  </si>
+  <si>
+    <t>711.48 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
-    <t>шт</t>
-[...13 lines deleted...]
-  <si>
     <t>Питьевые системы очистки воды</t>
   </si>
   <si>
     <t>AKB-100004</t>
   </si>
   <si>
     <t>АБФ-ТРИА - СТАНДАРТ</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ СТАНДАРТ (3шт)</t>
   </si>
   <si>
     <t>2 956.30 руб.</t>
   </si>
   <si>
     <t>AKB-100005</t>
   </si>
   <si>
     <t>АБФ-ТРИА - АНТИЖЕЛЕЗО</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ АНТИЖЕЛЕЗО (3шт)</t>
   </si>
   <si>
     <t>2 942.70 руб.</t>
@@ -160,234 +163,231 @@
   <si>
     <t>8 925.00 руб.</t>
   </si>
   <si>
     <t>AKB-100008</t>
   </si>
   <si>
     <t>АБФ-ОСМО-6</t>
   </si>
   <si>
     <t>Питьевая система 6 ступеней обратный осмос с минерализатором АКВАБРАЙТ (1шт)</t>
   </si>
   <si>
     <t>9 775.00 руб.</t>
   </si>
   <si>
     <t>FIO-320001</t>
   </si>
   <si>
     <t>F-03B</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ для водопроводной воды</t>
   </si>
   <si>
-    <t>3 841.05 руб.</t>
+    <t>3 760.68 руб.</t>
   </si>
   <si>
     <t>FIO-320002</t>
   </si>
   <si>
     <t>F-03A</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>3 830.04 руб.</t>
+    <t>3 749.90 руб.</t>
   </si>
   <si>
     <t>FIO-320003</t>
   </si>
   <si>
     <t>F-04A</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>4 276.75 руб.</t>
+    <t>4 187.26 руб.</t>
   </si>
   <si>
     <t>FIO-320004</t>
   </si>
   <si>
     <t>F-02</t>
   </si>
   <si>
     <t>Питьевая система 2 ступени АКВАСТИЛЬ КЛАССИК</t>
   </si>
   <si>
-    <t>3 136.39 руб.</t>
+    <t>3 070.76 руб.</t>
   </si>
   <si>
     <t>FIO-320005</t>
   </si>
   <si>
     <t>F-03D</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК для водопроводной воды</t>
   </si>
   <si>
-    <t>4 426.18 руб.</t>
+    <t>4 333.56 руб.</t>
   </si>
   <si>
     <t>FIO-320006</t>
   </si>
   <si>
     <t>F-03C</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 451.34 руб.</t>
+    <t>4 358.20 руб.</t>
   </si>
   <si>
     <t>FIO-320007</t>
   </si>
   <si>
     <t>F-04C</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 967.26 руб.</t>
+    <t>4 863.32 руб.</t>
   </si>
   <si>
     <t>FIO-320008</t>
   </si>
   <si>
     <t>F-05</t>
   </si>
   <si>
     <t>Питьевая система 5 ступеней обратный осмос АКВАСТИЛЬ (1шт)</t>
   </si>
   <si>
-    <t>12 100.42 руб.</t>
+    <t>11 847.22 руб.</t>
   </si>
   <si>
     <t>PND-111080</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени Triplex Стандарт для водопроводной воды (c картриджами) (1/4 шт)</t>
   </si>
   <si>
     <t>2 520.00 руб.</t>
   </si>
   <si>
     <t>VER-000910</t>
   </si>
   <si>
     <t>M04</t>
   </si>
   <si>
     <t>Автоматическая система фильтрации 4 ступени с обратным осмосом (1шт)</t>
   </si>
   <si>
-    <t>30 162.18 руб.</t>
+    <t>29 531.04 руб.</t>
   </si>
   <si>
     <t>VER-001621</t>
   </si>
   <si>
     <t>VS-04</t>
   </si>
   <si>
     <t>Система сверхглубокой очистки воды (1шт)</t>
   </si>
   <si>
-    <t>15 008.73 руб.</t>
+    <t>14 694.68 руб.</t>
   </si>
   <si>
     <t>Комплекты картриджей для питьевых систем</t>
   </si>
   <si>
     <t>AKB-100017</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-1</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Стандарт (ПП-5М, УГА-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>601.80 руб.</t>
   </si>
   <si>
     <t>AKB-100018</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-2</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Умягчение (ПП-5М, С-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>710.60 руб.</t>
   </si>
   <si>
-    <t>&gt;25</t>
-[...1 lines deleted...]
-  <si>
     <t>AKB-100019</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Обезжелез (ПП-5М, УГП-10, ФП-10) (5шт)</t>
   </si>
   <si>
     <t>596.70 руб.</t>
   </si>
   <si>
     <t>FIO-130217</t>
   </si>
   <si>
     <t>HB-3</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени АКВАСТИЛЬ умягчение в картон коробке (10шт)</t>
   </si>
   <si>
-    <t>876.11 руб.</t>
+    <t>857.78 руб.</t>
   </si>
   <si>
     <t>FIO-320014</t>
   </si>
   <si>
     <t>HA-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАСТИЛЬ для водопроводной воды (Стандарт) в картон коробке</t>
   </si>
   <si>
-    <t>847.80 руб.</t>
+    <t>830.06 руб.</t>
   </si>
   <si>
     <t>FRG-101014</t>
   </si>
   <si>
     <t>Комплект №1</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР1 ЭКО для водопроводной воды (ПП+НИТЬ+УГОЛЬ ПРЕСС)</t>
   </si>
   <si>
     <t>417.90 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>FRG-101015</t>
   </si>
   <si>
     <t>Комплект №2</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР2 СТАНДАРТ для водопроводной воды (ПП+УГОЛЬ ПРЕСС+УГОЛЬ ГРАНУЛЫ)</t>
   </si>
@@ -442,135 +442,135 @@
   <si>
     <t>752.35 руб.</t>
   </si>
   <si>
     <t>FRG-101020</t>
   </si>
   <si>
     <t>Комплект №7</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР7 питьевой (ПП+СЕРЕБРО+ЗАПАХ)</t>
   </si>
   <si>
     <t>1 125.45 руб.</t>
   </si>
   <si>
     <t>VER-000906</t>
   </si>
   <si>
     <t>K-01</t>
   </si>
   <si>
     <t>Композитный катридж PPC для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>489.18 руб.</t>
+    <t>478.94 руб.</t>
   </si>
   <si>
     <t>VER-000907</t>
   </si>
   <si>
     <t>K-02</t>
   </si>
   <si>
     <t>Угольный катридж СТО для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>451.43 руб.</t>
+    <t>441.98 руб.</t>
   </si>
   <si>
     <t>VER-000908</t>
   </si>
   <si>
     <t>K-03</t>
   </si>
   <si>
     <t>Мембрана обратного осмоса 3013-600G для системы VS-04 (20/1шт)</t>
   </si>
   <si>
-    <t>3 631.86 руб.</t>
+    <t>3 555.86 руб.</t>
   </si>
   <si>
     <t>VER-000909</t>
   </si>
   <si>
     <t>K-04</t>
   </si>
   <si>
     <t>Постфильтр Т33 для системы VS-04 (75/1шт)</t>
   </si>
   <si>
-    <t>320.87 руб.</t>
+    <t>314.16 руб.</t>
   </si>
   <si>
     <t>VER-001718</t>
   </si>
   <si>
     <t>VS04-V5</t>
   </si>
   <si>
     <t>Картридж предварительная очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>981.50 руб.</t>
+    <t>960.96 руб.</t>
   </si>
   <si>
     <t>VER-001719</t>
   </si>
   <si>
     <t>VS04-V2</t>
   </si>
   <si>
     <t>Картридж глубокая очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 277.21 руб.</t>
+    <t>1 250.48 руб.</t>
   </si>
   <si>
     <t>VER-001720</t>
   </si>
   <si>
     <t>VS04-V200G</t>
   </si>
   <si>
     <t>Картридж обратноосмотическая мембрана (12/1шт)</t>
   </si>
   <si>
-    <t>2 667.66 руб.</t>
+    <t>2 611.84 руб.</t>
   </si>
   <si>
     <t>VER-001721</t>
   </si>
   <si>
     <t>VS04-V7</t>
   </si>
   <si>
     <t>Картридж кондиционирование воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 347.99 руб.</t>
+    <t>1 319.78 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2032,734 +2032,734 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1168.67</f>
+        <f>J5*1144.22</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824528</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*726.69</f>
+        <f>J6*711.48</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="2">
       <c r="A7" s="8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838017</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2956.30</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>838018</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2942.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>838019</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3056.60</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>838020</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8925.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>838021</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9775.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824665</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3841.05</f>
+        <f>J13*3760.68</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824666</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3830.04</f>
+        <f>J14*3749.90</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824667</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4276.75</f>
+        <f>J15*4187.26</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824668</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*3136.39</f>
+        <f>J16*3070.76</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824669</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4426.18</f>
+        <f>J17*4333.56</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824670</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*4451.34</f>
+        <f>J18*4358.20</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824671</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*4967.26</f>
+        <f>J19*4863.32</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824672</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*12100.42</f>
+        <f>J20*11847.22</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883038</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G21" s="2">
         <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2520.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884654</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*30162.18</f>
+        <f>J22*29531.04</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955748</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*15008.73</f>
+        <f>J23*14694.68</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="2">
       <c r="A24" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>838030</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*601.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>838031</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*710.60</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>838032</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
@@ -2797,86 +2797,86 @@
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*876.11</f>
+        <f>J28*857.78</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824678</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*847.80</f>
+        <f>J29*830.06</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885299</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H30" s="2">
@@ -2890,191 +2890,191 @@
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*417.90</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885300</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*512.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885301</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*539.15</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885302</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*638.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885303</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*842.55</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885304</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="2">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*752.35</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>885305</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
@@ -3112,296 +3112,296 @@
       <c r="C37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*489.18</f>
+        <f>J37*478.94</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954067</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*451.43</f>
+        <f>J38*441.98</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>954068</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*3631.86</f>
+        <f>J39*3555.86</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>954069</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*320.87</f>
+        <f>J40*314.16</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>955811</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*981.50</f>
+        <f>J41*960.96</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>955812</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1277.21</f>
+        <f>J42*1250.48</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955813</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2667.66</f>
+        <f>J43*2611.84</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955814</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1347.99</f>
+        <f>J44*1319.78</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A24:K24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>