--- v0 (2026-03-18)
+++ v1 (2026-05-11)
@@ -17,119 +17,119 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$L$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Изображение*</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Артикул*</t>
   </si>
   <si>
     <t>Название товара*</t>
   </si>
   <si>
     <t>Цена, руб.*</t>
   </si>
   <si>
     <t>Основной</t>
   </si>
   <si>
     <t>Удаленный</t>
   </si>
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
     <t>Питьевые системы</t>
   </si>
   <si>
     <t>Краны для питьевых систем</t>
   </si>
   <si>
     <t>FIO-310001</t>
   </si>
   <si>
     <t>K21</t>
   </si>
   <si>
     <t>Кран для питьевой системы высокий АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
   </si>
   <si>
-    <t>1 106.57 руб.</t>
+    <t>1 092.21 руб.</t>
   </si>
   <si>
     <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-310002</t>
   </si>
   <si>
     <t>K07</t>
   </si>
   <si>
     <t>Кран для питьевой системы средний АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
   </si>
   <si>
-    <t>688.07 руб.</t>
+    <t>679.14 руб.</t>
   </si>
   <si>
     <t>Питьевые системы очистки воды</t>
   </si>
   <si>
     <t>AKB-100004</t>
   </si>
   <si>
     <t>АБФ-ТРИА - СТАНДАРТ</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ СТАНДАРТ (3шт)</t>
   </si>
   <si>
     <t>2 956.30 руб.</t>
   </si>
   <si>
     <t>AKB-100005</t>
   </si>
   <si>
     <t>АБФ-ТРИА - АНТИЖЕЛЕЗО</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ АНТИЖЕЛЕЗО (3шт)</t>
   </si>
@@ -160,156 +160,168 @@
   <si>
     <t>8 925.00 руб.</t>
   </si>
   <si>
     <t>AKB-100008</t>
   </si>
   <si>
     <t>АБФ-ОСМО-6</t>
   </si>
   <si>
     <t>Питьевая система 6 ступеней обратный осмос с минерализатором АКВАБРАЙТ (1шт)</t>
   </si>
   <si>
     <t>9 775.00 руб.</t>
   </si>
   <si>
     <t>FIO-320001</t>
   </si>
   <si>
     <t>F-03B</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ для водопроводной воды</t>
   </si>
   <si>
-    <t>3 636.93 руб.</t>
+    <t>3 589.74 руб.</t>
   </si>
   <si>
     <t>FIO-320002</t>
   </si>
   <si>
     <t>F-03A</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>3 626.51 руб.</t>
+    <t>3 579.45 руб.</t>
   </si>
   <si>
     <t>FIO-320003</t>
   </si>
   <si>
     <t>F-04A</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>4 049.47 руб.</t>
+    <t>3 996.93 руб.</t>
   </si>
   <si>
     <t>FIO-320004</t>
   </si>
   <si>
     <t>F-02</t>
   </si>
   <si>
     <t>Питьевая система 2 ступени АКВАСТИЛЬ КЛАССИК</t>
   </si>
   <si>
-    <t>2 969.71 руб.</t>
+    <t>2 931.18 руб.</t>
   </si>
   <si>
     <t>FIO-320005</t>
   </si>
   <si>
     <t>F-03D</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК для водопроводной воды</t>
   </si>
   <si>
-    <t>4 190.96 руб.</t>
+    <t>4 136.58 руб.</t>
   </si>
   <si>
     <t>FIO-320006</t>
   </si>
   <si>
     <t>F-03C</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 214.79 руб.</t>
+    <t>4 160.10 руб.</t>
   </si>
   <si>
     <t>FIO-320007</t>
   </si>
   <si>
     <t>F-04C</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 703.29 руб.</t>
+    <t>4 642.26 руб.</t>
   </si>
   <si>
     <t>FIO-320008</t>
   </si>
   <si>
     <t>F-05</t>
   </si>
   <si>
     <t>Питьевая система 5 ступеней обратный осмос АКВАСТИЛЬ (1шт)</t>
   </si>
   <si>
-    <t>11 457.38 руб.</t>
+    <t>11 308.71 руб.</t>
   </si>
   <si>
     <t>PND-111080</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени Triplex Стандарт для водопроводной воды (c картриджами) (1/4 шт)</t>
   </si>
   <si>
     <t>2 520.00 руб.</t>
   </si>
   <si>
     <t>VER-000910</t>
   </si>
   <si>
     <t>M04</t>
   </si>
   <si>
     <t>Автоматическая система фильтрации 4 ступени с обратным осмосом (1шт)</t>
   </si>
   <si>
-    <t>28 559.30 руб.</t>
+    <t>28 188.72 руб.</t>
+  </si>
+  <si>
+    <t>VER-001621</t>
+  </si>
+  <si>
+    <t>VS-04</t>
+  </si>
+  <si>
+    <t>Система сверхглубокой очистки воды (1шт)</t>
+  </si>
+  <si>
+    <t>14 026.74 руб.</t>
   </si>
   <si>
     <t>Комплекты картриджей для питьевых систем</t>
   </si>
   <si>
     <t>AKB-100017</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-1</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Стандарт (ПП-5М, УГА-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>601.80 руб.</t>
   </si>
   <si>
     <t>AKB-100018</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-2</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Умягчение (ПП-5М, С-10, УГП-10) (5шт)</t>
   </si>
@@ -319,63 +331,63 @@
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>AKB-100019</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Обезжелез (ПП-5М, УГП-10, ФП-10) (5шт)</t>
   </si>
   <si>
     <t>596.70 руб.</t>
   </si>
   <si>
     <t>FIO-130217</t>
   </si>
   <si>
     <t>HB-3</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени АКВАСТИЛЬ умягчение в картон коробке (10шт)</t>
   </si>
   <si>
-    <t>829.55 руб.</t>
+    <t>818.79 руб.</t>
   </si>
   <si>
     <t>FIO-320014</t>
   </si>
   <si>
     <t>HA-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАСТИЛЬ для водопроводной воды (Стандарт) в картон коробке</t>
   </si>
   <si>
-    <t>802.75 руб.</t>
+    <t>792.33 руб.</t>
   </si>
   <si>
     <t>FRG-101014</t>
   </si>
   <si>
     <t>Комплект №1</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР1 ЭКО для водопроводной воды (ПП+НИТЬ+УГОЛЬ ПРЕСС)</t>
   </si>
   <si>
     <t>417.90 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>FRG-101015</t>
   </si>
   <si>
     <t>Комплект №2</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР2 СТАНДАРТ для водопроводной воды (ПП+УГОЛЬ ПРЕСС+УГОЛЬ ГРАНУЛЫ)</t>
   </si>
@@ -430,87 +442,135 @@
   <si>
     <t>752.35 руб.</t>
   </si>
   <si>
     <t>FRG-101020</t>
   </si>
   <si>
     <t>Комплект №7</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР7 питьевой (ПП+СЕРЕБРО+ЗАПАХ)</t>
   </si>
   <si>
     <t>1 125.45 руб.</t>
   </si>
   <si>
     <t>VER-000906</t>
   </si>
   <si>
     <t>K-01</t>
   </si>
   <si>
     <t>Композитный катридж PPC для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>463.18 руб.</t>
+    <t>457.17 руб.</t>
   </si>
   <si>
     <t>VER-000907</t>
   </si>
   <si>
     <t>K-02</t>
   </si>
   <si>
     <t>Угольный катридж СТО для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>427.44 руб.</t>
+    <t>421.89 руб.</t>
   </si>
   <si>
     <t>VER-000908</t>
   </si>
   <si>
     <t>K-03</t>
   </si>
   <si>
     <t>Мембрана обратного осмоса 3013-600G для системы VS-04 (20/1шт)</t>
   </si>
   <si>
-    <t>3 438.85 руб.</t>
+    <t>3 394.23 руб.</t>
   </si>
   <si>
     <t>VER-000909</t>
   </si>
   <si>
     <t>K-04</t>
   </si>
   <si>
     <t>Постфильтр Т33 для системы VS-04 (75/1шт)</t>
   </si>
   <si>
-    <t>303.82 руб.</t>
+    <t>299.88 руб.</t>
+  </si>
+  <si>
+    <t>VER-001718</t>
+  </si>
+  <si>
+    <t>VS04-V5</t>
+  </si>
+  <si>
+    <t>Картридж предварительная очистка воды (12/1шт)</t>
+  </si>
+  <si>
+    <t>917.28 руб.</t>
+  </si>
+  <si>
+    <t>VER-001719</t>
+  </si>
+  <si>
+    <t>VS04-V2</t>
+  </si>
+  <si>
+    <t>Картридж глубокая очистка воды (12/1шт)</t>
+  </si>
+  <si>
+    <t>1 193.64 руб.</t>
+  </si>
+  <si>
+    <t>VER-001720</t>
+  </si>
+  <si>
+    <t>VS04-V200G</t>
+  </si>
+  <si>
+    <t>Картридж обратноосмотическая мембрана (12/1шт)</t>
+  </si>
+  <si>
+    <t>2 493.12 руб.</t>
+  </si>
+  <si>
+    <t>VER-001721</t>
+  </si>
+  <si>
+    <t>VS04-V7</t>
+  </si>
+  <si>
+    <t>Картридж кондиционирование воды (12/1шт)</t>
+  </si>
+  <si>
+    <t>1 259.79 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -602,51 +662,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="2"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac81_ffbc_11e9_810b_003048fd731b_19e96891_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac83_ffbc_11e9_810b_003048fd731b_19e96893_793a_11f0_a79f_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18596_4752_11ec_8394_003048fd731b_816ff87f_687c_11ec_a210_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18598_4752_11ec_8394_003048fd731b_816ff880_687c_11ec_a210_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1859a_4752_11ec_8394_003048fd731b_816ff881_687c_11ec_a210_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1859c_4752_11ec_8394_003048fd731b_816ff882_687c_11ec_a210_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1859e_4752_11ec_8394_003048fd731b_816ff883_687c_11ec_a210_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a745_3767_11ea_810f_003048fd731b_ac993d1e_476f_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a747_3767_11ea_810f_003048fd731b_892ca4f8_3773_11ea_810f_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a749_3767_11ea_810f_003048fd731b_892ca4fa_3773_11ea_810f_003048fd731b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a74b_3767_11ea_810f_003048fd731b_9419e036_43f5_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a74d_3767_11ea_810f_003048fd731b_9419e038_43f5_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a74f_3767_11ea_810f_003048fd731b_9419e037_43f5_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a751_3767_11ea_810f_003048fd731b_9419e039_43f5_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a753_3767_11ea_810f_003048fd731b_9419e03a_43f5_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9ede_fb48_11ee_a59a_047c1617b143_14e1e0a4_f93d_11ef_a6ea_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3cd_37d2_11ef_a5e9_047c1617b143_14e1e156_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b0_4752_11ec_8394_003048fd731b_d79fde55_96ec_11f0_a7c5_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b2_4752_11ec_8394_003048fd731b_d79fde58_96ec_11f0_a7c5_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b4_4752_11ec_8394_003048fd731b_d79fde5b_96ec_11f0_a7c5_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b902_5f8f_11eb_822d_003048fd731b_d92285e9_f1db_11ef_a6e1_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a75f_3767_11ea_810f_003048fd731b_6b95d414_5a46_11f0_a775_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311b7_8f72_11ef_a65c_047c1617b143_8dd4b1b3_e524_11ef_a6d1_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311b9_8f72_11ef_a65c_047c1617b143_8dd4b1b0_e524_11ef_a6d1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311bb_8f72_11ef_a65c_047c1617b143_8dd4b1b1_e524_11ef_a6d1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311bd_8f72_11ef_a65c_047c1617b143_8dd4b1b2_e524_11ef_a6d1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3c5_37d2_11ef_a5e9_047c1617b143_781c639b_5a46_11f0_a775_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3c7_37d2_11ef_a5e9_047c1617b143_781c639c_5a46_11f0_a775_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3c9_37d2_11ef_a5e9_047c1617b143_781c639d_5a46_11f0_a775_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3cb_37d2_11ef_a5e9_047c1617b143_781c639e_5a46_11f0_a775_047c1617b14330.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac81_ffbc_11e9_810b_003048fd731b_19e96891_793a_11f0_a79f_047c1617b1431.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ac83_ffbc_11e9_810b_003048fd731b_19e96893_793a_11f0_a79f_047c1617b1432.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18596_4752_11ec_8394_003048fd731b_816ff87f_687c_11ec_a210_00259070b4873.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18598_4752_11ec_8394_003048fd731b_816ff880_687c_11ec_a210_00259070b4874.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1859a_4752_11ec_8394_003048fd731b_816ff881_687c_11ec_a210_00259070b4875.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1859c_4752_11ec_8394_003048fd731b_816ff882_687c_11ec_a210_00259070b4876.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1859e_4752_11ec_8394_003048fd731b_816ff883_687c_11ec_a210_00259070b4877.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a745_3767_11ea_810f_003048fd731b_ac993d1e_476f_11ea_810f_003048fd731b8.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a747_3767_11ea_810f_003048fd731b_892ca4f8_3773_11ea_810f_003048fd731b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a749_3767_11ea_810f_003048fd731b_892ca4fa_3773_11ea_810f_003048fd731b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a74b_3767_11ea_810f_003048fd731b_9419e036_43f5_11ea_810f_003048fd731b11.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a74d_3767_11ea_810f_003048fd731b_9419e038_43f5_11ea_810f_003048fd731b12.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a74f_3767_11ea_810f_003048fd731b_9419e037_43f5_11ea_810f_003048fd731b13.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a751_3767_11ea_810f_003048fd731b_9419e039_43f5_11ea_810f_003048fd731b14.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a753_3767_11ea_810f_003048fd731b_9419e03a_43f5_11ea_810f_003048fd731b15.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac9ede_fb48_11ee_a59a_047c1617b143_14e1e0a4_f93d_11ef_a6ea_047c1617b14316.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3cd_37d2_11ef_a5e9_047c1617b143_14e1e156_f93d_11ef_a6ea_047c1617b14317.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d12c_7e77_11f0_a7a6_047c1617b143_a24fffd7_96ed_11f0_a7c5_047c1617b14318.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b0_4752_11ec_8394_003048fd731b_d79fde55_96ec_11f0_a7c5_047c1617b14319.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b2_4752_11ec_8394_003048fd731b_d79fde58_96ec_11f0_a7c5_047c1617b14320.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d185b4_4752_11ec_8394_003048fd731b_d79fde5b_96ec_11f0_a7c5_047c1617b14321.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b902_5f8f_11eb_822d_003048fd731b_d92285e9_f1db_11ef_a6e1_047c1617b14322.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7a75f_3767_11ea_810f_003048fd731b_6b95d414_5a46_11f0_a775_047c1617b14323.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311b7_8f72_11ef_a65c_047c1617b143_8dd4b1b3_e524_11ef_a6d1_047c1617b14324.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311b9_8f72_11ef_a65c_047c1617b143_8dd4b1b0_e524_11ef_a6d1_047c1617b14325.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311bb_8f72_11ef_a65c_047c1617b143_8dd4b1b1_e524_11ef_a6d1_047c1617b14326.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631311bd_8f72_11ef_a65c_047c1617b143_8dd4b1b2_e524_11ef_a6d1_047c1617b14327.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3c5_37d2_11ef_a5e9_047c1617b143_0a6f3a6c_310d_11f1_a89b_047c1617b14328.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3c7_37d2_11ef_a5e9_047c1617b143_0a6f3a6f_310d_11f1_a89b_047c1617b14329.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3c9_37d2_11ef_a5e9_047c1617b143_0a6f3a6d_310d_11f1_a89b_047c1617b14330.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13c3cb_37d2_11ef_a5e9_047c1617b143_0a6f3a6e_310d_11f1_a89b_047c1617b14331.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Image_5" descr="Image_5"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1121,57 +1181,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Image_22" descr="Image_22"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Image_24" descr="Image_24"/>
+        <xdr:cNvPr id="18" name="Image_23" descr="Image_23"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1391,57 +1451,57 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Image_32" descr="Image_32"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Image_36" descr="Image_36"/>
+        <xdr:cNvPr id="27" name="Image_33" descr="Image_33"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
@@ -1494,50 +1554,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="1143000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Image_39" descr="Image_39"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1143000" cy="1143000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Image_40" descr="Image_40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1804,51 +1894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L39"/>
+  <dimension ref="A1:L44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="4" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="15" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="4" t="s">
         <v>0</v>
@@ -1856,51 +1946,51 @@
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4">
-        <f>SUM(J2:J39)</f>
+        <f>SUM(J2:J44)</f>
         <v>0</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="5"/>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="5"/>
     </row>
     <row r="3" spans="1:12" outlineLevel="1">
       <c r="A3" s="7" t="s">
@@ -1942,86 +2032,86 @@
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1106.57</f>
+        <f>J5*1092.21</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824528</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*688.07</f>
+        <f>J6*679.14</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="2">
       <c r="A7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838017</v>
       </c>
@@ -2051,86 +2141,86 @@
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2956.30</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>838018</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2942.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>838019</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3056.60</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>838020</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
@@ -2191,965 +2281,1140 @@
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9775.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824665</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3636.93</f>
+        <f>J13*3589.74</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824666</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
         <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3626.51</f>
+        <f>J14*3579.45</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824667</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*4049.47</f>
+        <f>J15*3996.93</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824668</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2969.71</f>
+        <f>J16*2931.18</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824669</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4190.96</f>
+        <f>J17*4136.58</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824670</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*4214.79</f>
+        <f>J18*4160.10</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824671</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*4703.29</f>
+        <f>J19*4642.26</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824672</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*11457.38</f>
+        <f>J20*11308.71</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883038</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>17</v>
+      <c r="G21" s="2">
+        <v>8</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2520.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884654</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*28559.30</f>
+        <f>J22*28188.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" outlineLevel="2">
-      <c r="A23" s="8" t="s">
+    <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1">
+        <v>955748</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="8"/>
-[...8 lines deleted...]
-      <c r="K23" s="8"/>
+      <c r="D23" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="G23" s="2">
+        <v>0</v>
+      </c>
+      <c r="H23" s="2">
+        <v>0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="2" t="str">
+        <f>J23*14026.74</f>
+        <v>0</v>
+      </c>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
-[...13 lines deleted...]
-      <c r="F24" s="2" t="s">
+    <row r="24" spans="1:12" outlineLevel="2">
+      <c r="A24" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="G24" s="2" t="s">
-[...14 lines deleted...]
-      </c>
+      <c r="B24" s="8"/>
+      <c r="C24" s="8"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="8"/>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
-        <v>838031</v>
+        <v>838030</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*710.60</f>
+        <f>J25*601.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
-        <v>838032</v>
+        <v>838031</v>
       </c>
       <c r="C26" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="E26" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="F26" s="2" t="s">
+      <c r="G26" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="G26" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*596.70</f>
+        <f>J26*710.60</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
-        <v>853427</v>
+        <v>838032</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G27" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
-        <f>J27*829.55</f>
+        <f>J27*596.70</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
-        <v>824678</v>
+        <v>853427</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*802.75</f>
+        <f>J28*818.79</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
-        <v>885299</v>
+        <v>824678</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="G29" s="2" t="s">
-        <v>109</v>
+      <c r="G29" s="2">
+        <v>5</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*417.90</f>
+        <f>J29*792.33</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
-        <v>885300</v>
+        <v>885299</v>
       </c>
       <c r="C30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="E30" s="2" t="s">
+      <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="F30" s="2" t="s">
+      <c r="G30" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="G30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*512.00</f>
+        <f>J30*417.90</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
-        <v>885301</v>
+        <v>885300</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*539.15</f>
+        <f>J31*512.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
-        <v>885302</v>
+        <v>885301</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*638.00</f>
+        <f>J32*539.15</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" outlineLevel="4">
+    <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
-        <v>885303</v>
+        <v>885302</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*842.55</f>
+        <f>J33*638.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
-        <v>885304</v>
+        <v>885303</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G34" s="2">
-        <v>9</v>
+      <c r="G34" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
-        <f>J34*752.35</f>
+        <f>J34*842.55</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
-        <v>885305</v>
+        <v>885304</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="2">
         <v>9</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
-        <f>J35*1125.45</f>
+        <f>J35*752.35</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+    <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
-        <v>954066</v>
+        <v>885305</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G36" s="2">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
-        <f>J36*463.18</f>
+        <f>J36*1125.45</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
-        <v>954067</v>
+        <v>954066</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*427.44</f>
+        <f>J37*457.17</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
-        <v>954068</v>
+        <v>954067</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*3438.85</f>
+        <f>J38*421.89</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
-        <v>954069</v>
+        <v>954068</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*303.82</f>
+        <f>J39*3394.23</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
+    </row>
+    <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1">
+        <v>954069</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G40" s="2">
+        <v>0</v>
+      </c>
+      <c r="H40" s="2">
+        <v>0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="2" t="str">
+        <f>J40*299.88</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" outlineLevel="4">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1">
+        <v>955811</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="G41" s="2">
+        <v>0</v>
+      </c>
+      <c r="H41" s="2">
+        <v>0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="2" t="str">
+        <f>J41*917.28</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" outlineLevel="4">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1">
+        <v>955812</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G42" s="2">
+        <v>0</v>
+      </c>
+      <c r="H42" s="2">
+        <v>0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="2" t="str">
+        <f>J42*1193.64</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" outlineLevel="4">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1">
+        <v>955813</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="G43" s="2">
+        <v>0</v>
+      </c>
+      <c r="H43" s="2">
+        <v>0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="2" t="str">
+        <f>J43*2493.12</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" outlineLevel="4">
+      <c r="A44" s="1"/>
+      <c r="B44" s="1">
+        <v>955814</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G44" s="2">
+        <v>0</v>
+      </c>
+      <c r="H44" s="2">
+        <v>0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" s="2" t="str">
+        <f>J44*1259.79</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
-    <mergeCell ref="A23:K23"/>
+    <mergeCell ref="A24:K24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>