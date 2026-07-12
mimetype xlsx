--- v1 (2026-05-11)
+++ v2 (2026-07-12)
@@ -70,66 +70,66 @@
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
     <t>Питьевые системы</t>
   </si>
   <si>
     <t>Краны для питьевых систем</t>
   </si>
   <si>
     <t>FIO-310001</t>
   </si>
   <si>
     <t>K21</t>
   </si>
   <si>
     <t>Кран для питьевой системы высокий АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
   </si>
   <si>
     <t>1 092.21 руб.</t>
   </si>
   <si>
+    <t>шт</t>
+  </si>
+  <si>
+    <t>FIO-310002</t>
+  </si>
+  <si>
+    <t>K07</t>
+  </si>
+  <si>
+    <t>Кран для питьевой системы средний АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
+  </si>
+  <si>
+    <t>679.14 руб.</t>
+  </si>
+  <si>
     <t>&gt;10</t>
-  </si>
-[...13 lines deleted...]
-    <t>679.14 руб.</t>
   </si>
   <si>
     <t>Питьевые системы очистки воды</t>
   </si>
   <si>
     <t>AKB-100004</t>
   </si>
   <si>
     <t>АБФ-ТРИА - СТАНДАРТ</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ СТАНДАРТ (3шт)</t>
   </si>
   <si>
     <t>2 956.30 руб.</t>
   </si>
   <si>
     <t>AKB-100005</t>
   </si>
   <si>
     <t>АБФ-ТРИА - АНТИЖЕЛЕЗО</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ АНТИЖЕЛЕЗО (3шт)</t>
   </si>
@@ -2019,1386 +2019,1386 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824527</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2" t="s">
-        <v>17</v>
+      <c r="G5" s="2">
+        <v>2</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*1092.21</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824528</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
+      <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F6" s="2" t="s">
+      <c r="G6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*679.14</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="2">
       <c r="A7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838017</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2956.30</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>838018</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2942.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>838019</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3056.60</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>838020</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8925.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>838021</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9775.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824665</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
         <f>J13*3589.74</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824666</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
         <f>J14*3579.45</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824667</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
         <f>J15*3996.93</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824668</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*2931.18</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824669</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K17" s="2" t="str">
         <f>J17*4136.58</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824670</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
         <f>J18*4160.10</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824671</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
         <f>J19*4642.26</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824672</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
         <f>J20*11308.71</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883038</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2520.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884654</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
         <f>J22*28188.72</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955748</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
         <f>J23*14026.74</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="2">
       <c r="A24" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>838030</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*601.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>838031</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*710.60</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>838032</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G27" s="2">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*596.70</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>853427</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
         <f>J28*818.79</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824678</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K29" s="2" t="str">
         <f>J29*792.33</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885299</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*417.90</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885300</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*512.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885301</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*539.15</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885302</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="G33" s="2" t="s">
-        <v>17</v>
+      <c r="G33" s="2">
+        <v>6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*638.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885303</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*842.55</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885304</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*752.35</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>885305</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G36" s="2">
         <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1125.45</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>954066</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="2" t="str">
         <f>J37*457.17</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954067</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K38" s="2" t="str">
         <f>J38*421.89</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>954068</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K39" s="2" t="str">
         <f>J39*3394.23</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>954069</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K40" s="2" t="str">
         <f>J40*299.88</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>955811</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K41" s="2" t="str">
         <f>J41*917.28</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>955812</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K42" s="2" t="str">
         <f>J42*1193.64</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955813</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K43" s="2" t="str">
         <f>J43*2493.12</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955814</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K44" s="2" t="str">
         <f>J44*1259.79</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A24:K24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>