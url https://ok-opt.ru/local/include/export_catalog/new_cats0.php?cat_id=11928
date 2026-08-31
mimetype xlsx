--- v2 (2026-07-12)
+++ v3 (2026-08-31)
@@ -67,69 +67,69 @@
   <si>
     <t>В пути</t>
   </si>
   <si>
     <t>Ваш заказ</t>
   </si>
   <si>
     <t>Системы очистки воды</t>
   </si>
   <si>
     <t>Питьевые системы</t>
   </si>
   <si>
     <t>Краны для питьевых систем</t>
   </si>
   <si>
     <t>FIO-310001</t>
   </si>
   <si>
     <t>K21</t>
   </si>
   <si>
     <t>Кран для питьевой системы высокий АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
   </si>
   <si>
-    <t>1 092.21 руб.</t>
+    <t>1 168.67 руб.</t>
+  </si>
+  <si>
+    <t>&gt;10</t>
   </si>
   <si>
     <t>шт</t>
   </si>
   <si>
     <t>FIO-310002</t>
   </si>
   <si>
     <t>K07</t>
   </si>
   <si>
     <t>Кран для питьевой системы средний АКВАСТИЛЬ (с комплектом подкл- трубка, кран тройник) (1/30шт)</t>
   </si>
   <si>
-    <t>679.14 руб.</t>
-[...2 lines deleted...]
-    <t>&gt;10</t>
+    <t>726.69 руб.</t>
   </si>
   <si>
     <t>Питьевые системы очистки воды</t>
   </si>
   <si>
     <t>AKB-100004</t>
   </si>
   <si>
     <t>АБФ-ТРИА - СТАНДАРТ</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ СТАНДАРТ (3шт)</t>
   </si>
   <si>
     <t>2 956.30 руб.</t>
   </si>
   <si>
     <t>AKB-100005</t>
   </si>
   <si>
     <t>АБФ-ТРИА - АНТИЖЕЛЕЗО</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАБРАЙТ АНТИЖЕЛЕЗО (3шт)</t>
   </si>
@@ -160,168 +160,168 @@
   <si>
     <t>8 925.00 руб.</t>
   </si>
   <si>
     <t>AKB-100008</t>
   </si>
   <si>
     <t>АБФ-ОСМО-6</t>
   </si>
   <si>
     <t>Питьевая система 6 ступеней обратный осмос с минерализатором АКВАБРАЙТ (1шт)</t>
   </si>
   <si>
     <t>9 775.00 руб.</t>
   </si>
   <si>
     <t>FIO-320001</t>
   </si>
   <si>
     <t>F-03B</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ для водопроводной воды</t>
   </si>
   <si>
-    <t>3 589.74 руб.</t>
+    <t>3 841.05 руб.</t>
   </si>
   <si>
     <t>FIO-320002</t>
   </si>
   <si>
     <t>F-03A</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>3 579.45 руб.</t>
+    <t>3 830.04 руб.</t>
   </si>
   <si>
     <t>FIO-320003</t>
   </si>
   <si>
     <t>F-04A</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КОМПАКТ умягчение</t>
   </si>
   <si>
-    <t>3 996.93 руб.</t>
+    <t>4 276.75 руб.</t>
   </si>
   <si>
     <t>FIO-320004</t>
   </si>
   <si>
     <t>F-02</t>
   </si>
   <si>
     <t>Питьевая система 2 ступени АКВАСТИЛЬ КЛАССИК</t>
   </si>
   <si>
-    <t>2 931.18 руб.</t>
+    <t>3 136.39 руб.</t>
   </si>
   <si>
     <t>FIO-320005</t>
   </si>
   <si>
     <t>F-03D</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК для водопроводной воды</t>
   </si>
   <si>
-    <t>4 136.58 руб.</t>
+    <t>4 426.18 руб.</t>
   </si>
   <si>
     <t>FIO-320006</t>
   </si>
   <si>
     <t>F-03C</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 160.10 руб.</t>
+    <t>4 451.34 руб.</t>
   </si>
   <si>
     <t>FIO-320007</t>
   </si>
   <si>
     <t>F-04C</t>
   </si>
   <si>
     <t>Питьевая система 4 ступени АКВАСТИЛЬ КЛАССИК умягчение</t>
   </si>
   <si>
-    <t>4 642.26 руб.</t>
+    <t>4 967.26 руб.</t>
   </si>
   <si>
     <t>FIO-320008</t>
   </si>
   <si>
     <t>F-05</t>
   </si>
   <si>
     <t>Питьевая система 5 ступеней обратный осмос АКВАСТИЛЬ (1шт)</t>
   </si>
   <si>
-    <t>11 308.71 руб.</t>
+    <t>12 100.42 руб.</t>
   </si>
   <si>
     <t>PND-111080</t>
   </si>
   <si>
     <t>Питьевая система 3 ступени Triplex Стандарт для водопроводной воды (c картриджами) (1/4 шт)</t>
   </si>
   <si>
     <t>2 520.00 руб.</t>
   </si>
   <si>
     <t>VER-000910</t>
   </si>
   <si>
     <t>M04</t>
   </si>
   <si>
     <t>Автоматическая система фильтрации 4 ступени с обратным осмосом (1шт)</t>
   </si>
   <si>
-    <t>28 188.72 руб.</t>
+    <t>30 162.18 руб.</t>
   </si>
   <si>
     <t>VER-001621</t>
   </si>
   <si>
     <t>VS-04</t>
   </si>
   <si>
     <t>Система сверхглубокой очистки воды (1шт)</t>
   </si>
   <si>
-    <t>14 026.74 руб.</t>
+    <t>15 008.73 руб.</t>
   </si>
   <si>
     <t>Комплекты картриджей для питьевых систем</t>
   </si>
   <si>
     <t>AKB-100017</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-1</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Стандарт (ПП-5М, УГА-10, УГП-10) (5шт)</t>
   </si>
   <si>
     <t>601.80 руб.</t>
   </si>
   <si>
     <t>AKB-100018</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-2</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Умягчение (ПП-5М, С-10, УГП-10) (5шт)</t>
   </si>
@@ -331,63 +331,63 @@
   <si>
     <t>&gt;25</t>
   </si>
   <si>
     <t>AKB-100019</t>
   </si>
   <si>
     <t>КОМПЛЕКТ К-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАБРАЙТ Обезжелез (ПП-5М, УГП-10, ФП-10) (5шт)</t>
   </si>
   <si>
     <t>596.70 руб.</t>
   </si>
   <si>
     <t>FIO-130217</t>
   </si>
   <si>
     <t>HB-3</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени АКВАСТИЛЬ умягчение в картон коробке (10шт)</t>
   </si>
   <si>
-    <t>818.79 руб.</t>
+    <t>876.11 руб.</t>
   </si>
   <si>
     <t>FIO-320014</t>
   </si>
   <si>
     <t>HA-3</t>
   </si>
   <si>
     <t>комплект картриджей 3 ступени АКВАСТИЛЬ для водопроводной воды (Стандарт) в картон коробке</t>
   </si>
   <si>
-    <t>792.33 руб.</t>
+    <t>847.80 руб.</t>
   </si>
   <si>
     <t>FRG-101014</t>
   </si>
   <si>
     <t>Комплект №1</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР1 ЭКО для водопроводной воды (ПП+НИТЬ+УГОЛЬ ПРЕСС)</t>
   </si>
   <si>
     <t>417.90 руб.</t>
   </si>
   <si>
     <t>&gt;50</t>
   </si>
   <si>
     <t>FRG-101015</t>
   </si>
   <si>
     <t>Комплект №2</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР2 СТАНДАРТ для водопроводной воды (ПП+УГОЛЬ ПРЕСС+УГОЛЬ ГРАНУЛЫ)</t>
   </si>
@@ -442,135 +442,135 @@
   <si>
     <t>752.35 руб.</t>
   </si>
   <si>
     <t>FRG-101020</t>
   </si>
   <si>
     <t>Комплект №7</t>
   </si>
   <si>
     <t>Комплект картриджей 3 ступени ФР7 питьевой (ПП+СЕРЕБРО+ЗАПАХ)</t>
   </si>
   <si>
     <t>1 125.45 руб.</t>
   </si>
   <si>
     <t>VER-000906</t>
   </si>
   <si>
     <t>K-01</t>
   </si>
   <si>
     <t>Композитный катридж PPC для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>457.17 руб.</t>
+    <t>489.18 руб.</t>
   </si>
   <si>
     <t>VER-000907</t>
   </si>
   <si>
     <t>K-02</t>
   </si>
   <si>
     <t>Угольный катридж СТО для системы VS-04 (25/1шт)</t>
   </si>
   <si>
-    <t>421.89 руб.</t>
+    <t>451.43 руб.</t>
   </si>
   <si>
     <t>VER-000908</t>
   </si>
   <si>
     <t>K-03</t>
   </si>
   <si>
     <t>Мембрана обратного осмоса 3013-600G для системы VS-04 (20/1шт)</t>
   </si>
   <si>
-    <t>3 394.23 руб.</t>
+    <t>3 631.86 руб.</t>
   </si>
   <si>
     <t>VER-000909</t>
   </si>
   <si>
     <t>K-04</t>
   </si>
   <si>
     <t>Постфильтр Т33 для системы VS-04 (75/1шт)</t>
   </si>
   <si>
-    <t>299.88 руб.</t>
+    <t>320.87 руб.</t>
   </si>
   <si>
     <t>VER-001718</t>
   </si>
   <si>
     <t>VS04-V5</t>
   </si>
   <si>
     <t>Картридж предварительная очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>917.28 руб.</t>
+    <t>981.50 руб.</t>
   </si>
   <si>
     <t>VER-001719</t>
   </si>
   <si>
     <t>VS04-V2</t>
   </si>
   <si>
     <t>Картридж глубокая очистка воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 193.64 руб.</t>
+    <t>1 277.21 руб.</t>
   </si>
   <si>
     <t>VER-001720</t>
   </si>
   <si>
     <t>VS04-V200G</t>
   </si>
   <si>
     <t>Картридж обратноосмотическая мембрана (12/1шт)</t>
   </si>
   <si>
-    <t>2 493.12 руб.</t>
+    <t>2 667.66 руб.</t>
   </si>
   <si>
     <t>VER-001721</t>
   </si>
   <si>
     <t>VS04-V7</t>
   </si>
   <si>
     <t>Картридж кондиционирование воды (12/1шт)</t>
   </si>
   <si>
-    <t>1 259.79 руб.</t>
+    <t>1 347.99 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -2019,1389 +2019,1389 @@
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="5"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A5" s="1"/>
       <c r="B5" s="1">
         <v>824527</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G5" s="2">
-        <v>2</v>
+      <c r="G5" s="2" t="s">
+        <v>17</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K5" s="2" t="str">
-        <f>J5*1092.21</f>
+        <f>J5*1168.67</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>824528</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K6" s="2" t="str">
-        <f>J6*679.14</f>
+        <f>J6*726.69</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" outlineLevel="2">
       <c r="A7" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>838017</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2956.30</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>838018</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K9" s="2" t="str">
         <f>J9*2942.70</f>
         <v>0</v>
       </c>
       <c r="L9" s="5"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A10" s="1"/>
       <c r="B10" s="1">
         <v>838019</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="2">
         <v>0</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
       <c r="I10" s="1">
         <v>0</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K10" s="2" t="str">
         <f>J10*3056.60</f>
         <v>0</v>
       </c>
       <c r="L10" s="5"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A11" s="1"/>
       <c r="B11" s="1">
         <v>838020</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K11" s="2" t="str">
         <f>J11*8925.00</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>838021</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K12" s="2" t="str">
         <f>J12*9775.00</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>824665</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*3589.74</f>
+        <f>J13*3841.05</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>824666</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G14" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*3579.45</f>
+        <f>J14*3830.04</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>824667</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>55</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*3996.93</f>
+        <f>J15*4276.75</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>824668</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K16" s="2" t="str">
-        <f>J16*2931.18</f>
+        <f>J16*3136.39</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>824669</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>63</v>
       </c>
       <c r="G17" s="2">
         <v>2</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K17" s="2" t="str">
-        <f>J17*4136.58</f>
+        <f>J17*4426.18</f>
         <v>0</v>
       </c>
       <c r="L17" s="5"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A18" s="1"/>
       <c r="B18" s="1">
         <v>824670</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>67</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*4160.10</f>
+        <f>J18*4451.34</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>824671</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>71</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*4642.26</f>
+        <f>J19*4967.26</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>824672</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*11308.71</f>
+        <f>J20*12100.42</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>883038</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>77</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="2">
         <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K21" s="2" t="str">
         <f>J21*2520.00</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>884654</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>81</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>82</v>
       </c>
       <c r="G22" s="2">
         <v>1</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*28188.72</f>
+        <f>J22*30162.18</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>955748</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>85</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>86</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*14026.74</f>
+        <f>J23*15008.73</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" outlineLevel="2">
       <c r="A24" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>838030</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>90</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="G25" s="2" t="s">
-        <v>22</v>
+      <c r="G25" s="2">
+        <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K25" s="2" t="str">
         <f>J25*601.80</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>838031</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>94</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>96</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="2" t="str">
         <f>J26*710.60</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>838032</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>99</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>100</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K27" s="2" t="str">
         <f>J27*596.70</f>
         <v>0</v>
       </c>
       <c r="L27" s="5"/>
     </row>
     <row r="28" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A28" s="1"/>
       <c r="B28" s="1">
         <v>853427</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>103</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*818.79</f>
+        <f>J28*876.11</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>824678</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
       <c r="I29" s="1">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K29" s="2" t="str">
-        <f>J29*792.33</f>
+        <f>J29*847.80</f>
         <v>0</v>
       </c>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A30" s="1"/>
       <c r="B30" s="1">
         <v>885299</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K30" s="2" t="str">
         <f>J30*417.90</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>885300</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K31" s="2" t="str">
         <f>J31*512.00</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>885301</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>118</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>120</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>96</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K32" s="2" t="str">
         <f>J32*539.15</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>885302</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>124</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>125</v>
       </c>
       <c r="G33" s="2">
         <v>6</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K33" s="2" t="str">
         <f>J33*638.00</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
     <row r="34" spans="1:12" outlineLevel="4">
       <c r="A34" s="1"/>
       <c r="B34" s="1">
         <v>885303</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>126</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K34" s="2" t="str">
         <f>J34*842.55</f>
         <v>0</v>
       </c>
       <c r="L34" s="5"/>
     </row>
     <row r="35" spans="1:12" outlineLevel="4">
       <c r="A35" s="1"/>
       <c r="B35" s="1">
         <v>885304</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>130</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="2">
         <v>6</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K35" s="2" t="str">
         <f>J35*752.35</f>
         <v>0</v>
       </c>
       <c r="L35" s="5"/>
     </row>
     <row r="36" spans="1:12" outlineLevel="4">
       <c r="A36" s="1"/>
       <c r="B36" s="1">
         <v>885305</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>134</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>136</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>137</v>
       </c>
       <c r="G36" s="2">
         <v>9</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K36" s="2" t="str">
         <f>J36*1125.45</f>
         <v>0</v>
       </c>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A37" s="1"/>
       <c r="B37" s="1">
         <v>954066</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>140</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>141</v>
       </c>
       <c r="G37" s="2">
         <v>0</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K37" s="2" t="str">
-        <f>J37*457.17</f>
+        <f>J37*489.18</f>
         <v>0</v>
       </c>
       <c r="L37" s="5"/>
     </row>
     <row r="38" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A38" s="1"/>
       <c r="B38" s="1">
         <v>954067</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>142</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>144</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G38" s="2">
         <v>0</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K38" s="2" t="str">
-        <f>J38*421.89</f>
+        <f>J38*451.43</f>
         <v>0</v>
       </c>
       <c r="L38" s="5"/>
     </row>
     <row r="39" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A39" s="1"/>
       <c r="B39" s="1">
         <v>954068</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>148</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>149</v>
       </c>
       <c r="G39" s="2">
         <v>0</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K39" s="2" t="str">
-        <f>J39*3394.23</f>
+        <f>J39*3631.86</f>
         <v>0</v>
       </c>
       <c r="L39" s="5"/>
     </row>
     <row r="40" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A40" s="1"/>
       <c r="B40" s="1">
         <v>954069</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>150</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>152</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="2">
         <v>0</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K40" s="2" t="str">
-        <f>J40*299.88</f>
+        <f>J40*320.87</f>
         <v>0</v>
       </c>
       <c r="L40" s="5"/>
     </row>
     <row r="41" spans="1:12" outlineLevel="4">
       <c r="A41" s="1"/>
       <c r="B41" s="1">
         <v>955811</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>154</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>156</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>157</v>
       </c>
       <c r="G41" s="2">
         <v>0</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K41" s="2" t="str">
-        <f>J41*917.28</f>
+        <f>J41*981.50</f>
         <v>0</v>
       </c>
       <c r="L41" s="5"/>
     </row>
     <row r="42" spans="1:12" outlineLevel="4">
       <c r="A42" s="1"/>
       <c r="B42" s="1">
         <v>955812</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>158</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>160</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>161</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K42" s="2" t="str">
-        <f>J42*1193.64</f>
+        <f>J42*1277.21</f>
         <v>0</v>
       </c>
       <c r="L42" s="5"/>
     </row>
     <row r="43" spans="1:12" outlineLevel="4">
       <c r="A43" s="1"/>
       <c r="B43" s="1">
         <v>955813</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>162</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="2">
         <v>0</v>
       </c>
       <c r="H43" s="2">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K43" s="2" t="str">
-        <f>J43*2493.12</f>
+        <f>J43*2667.66</f>
         <v>0</v>
       </c>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" outlineLevel="4">
       <c r="A44" s="1"/>
       <c r="B44" s="1">
         <v>955814</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G44" s="2">
         <v>0</v>
       </c>
       <c r="H44" s="2">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K44" s="2" t="str">
-        <f>J44*1259.79</f>
+        <f>J44*1347.99</f>
         <v>0</v>
       </c>
       <c r="L44" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A24:K24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>