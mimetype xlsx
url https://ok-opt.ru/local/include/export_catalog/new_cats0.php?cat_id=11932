--- v2 (2026-08-11)
+++ v3 (2026-10-13)
@@ -908,121 +908,121 @@
       </c>
       <c r="K5" s="2" t="str">
         <f>J5*6807.53</f>
         <v>0</v>
       </c>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A6" s="1"/>
       <c r="B6" s="1">
         <v>827870</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
       <c r="I6" s="1">
         <v>0</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K6" s="2" t="str">
         <f>J6*6180.66</f>
         <v>0</v>
       </c>
       <c r="L6" s="5"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A7" s="1"/>
       <c r="B7" s="1">
         <v>827875</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K7" s="2" t="str">
         <f>J7*7433.15</f>
         <v>0</v>
       </c>
       <c r="L7" s="5"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A8" s="1"/>
       <c r="B8" s="1">
         <v>827885</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="G8" s="2">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
         <f>J8*2159.33</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>827886</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">