--- v0 (2026-04-20)
+++ v1 (2026-08-12)
@@ -99,303 +99,303 @@
   <si>
     <t>V013573</t>
   </si>
   <si>
     <t>Душевой набор для ванны VIEIR (1/8шт)</t>
   </si>
   <si>
     <t>12 777.89 руб.</t>
   </si>
   <si>
     <t>SMS-160073</t>
   </si>
   <si>
     <t>V023573</t>
   </si>
   <si>
     <t>12 212.30 руб.</t>
   </si>
   <si>
     <t>SMS-160074</t>
   </si>
   <si>
     <t>V033572</t>
   </si>
   <si>
-    <t>7 429.38 руб.</t>
+    <t>7 671.39 руб.</t>
   </si>
   <si>
     <t>SMS-160075</t>
   </si>
   <si>
     <t>V033573</t>
   </si>
   <si>
     <t>11 909.64 руб.</t>
   </si>
   <si>
     <t>SMS-160076</t>
   </si>
   <si>
     <t>V073571</t>
   </si>
   <si>
     <t>9 382.44 руб.</t>
   </si>
   <si>
     <t>SMS-160077</t>
   </si>
   <si>
     <t>V063571</t>
   </si>
   <si>
-    <t>7 551.39 руб.</t>
+    <t>7 797.38 руб.</t>
   </si>
   <si>
     <t>SMS-160078</t>
   </si>
   <si>
     <t>V063572</t>
   </si>
   <si>
-    <t>6 040.23 руб.</t>
+    <t>6 236.99 руб.</t>
   </si>
   <si>
     <t>SMS-160079</t>
   </si>
   <si>
     <t>V113573</t>
   </si>
   <si>
-    <t>14 025.27 руб.</t>
+    <t>14 482.14 руб.</t>
   </si>
   <si>
     <t>SMS-160080</t>
   </si>
   <si>
     <t>V113562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/4шт)</t>
   </si>
   <si>
-    <t>14 503.02 руб.</t>
+    <t>14 975.46 руб.</t>
   </si>
   <si>
     <t>SMS-160081</t>
   </si>
   <si>
     <t>V033562</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/5шт)</t>
   </si>
   <si>
-    <t>12 280.38 руб.</t>
+    <t>12 680.41 руб.</t>
   </si>
   <si>
     <t>SMS-160082</t>
   </si>
   <si>
     <t>V083562</t>
   </si>
   <si>
     <t>16 570.59 руб.</t>
   </si>
   <si>
     <t>SMS-160083</t>
   </si>
   <si>
     <t>V243562</t>
   </si>
   <si>
     <t>15 696.66 руб.</t>
   </si>
   <si>
     <t>SMS-160084</t>
   </si>
   <si>
     <t>V243563</t>
   </si>
   <si>
-    <t>10 584.00 руб.</t>
+    <t>10 928.77 руб.</t>
   </si>
   <si>
     <t>SMS-160085</t>
   </si>
   <si>
     <t>V25001</t>
   </si>
   <si>
-    <t>6 970.74 руб.</t>
+    <t>7 197.81 руб.</t>
   </si>
   <si>
     <t>SMS-160086</t>
   </si>
   <si>
     <t>V25002</t>
   </si>
   <si>
-    <t>9 416.82 руб.</t>
+    <t>9 723.57 руб.</t>
   </si>
   <si>
     <t>SMS-160087</t>
   </si>
   <si>
     <t>V130162</t>
   </si>
   <si>
     <t>Душевая система VIEIR (1/10шт)</t>
   </si>
   <si>
-    <t>12 274.50 руб.</t>
+    <t>12 674.34 руб.</t>
   </si>
   <si>
     <t>SMS-160088</t>
   </si>
   <si>
     <t>V023562</t>
   </si>
   <si>
-    <t>9 061.08 руб.</t>
+    <t>9 356.24 руб.</t>
   </si>
   <si>
     <t>SMS-160089</t>
   </si>
   <si>
     <t>V043562</t>
   </si>
   <si>
-    <t>16 049.46 руб.</t>
+    <t>16 572.27 руб.</t>
   </si>
   <si>
     <t>SMS-160090</t>
   </si>
   <si>
     <t>V053562</t>
   </si>
   <si>
-    <t>13 307.91 руб.</t>
+    <t>13 741.42 руб.</t>
   </si>
   <si>
     <t>SMS-160091</t>
   </si>
   <si>
     <t>V063562</t>
   </si>
   <si>
-    <t>13 593.09 руб.</t>
+    <t>14 035.88 руб.</t>
   </si>
   <si>
     <t>SMS-160205</t>
   </si>
   <si>
     <t>V150162</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, литой излив (4/1шт)</t>
   </si>
   <si>
-    <t>13 219.71 руб.</t>
+    <t>13 650.34 руб.</t>
   </si>
   <si>
     <t>SMS-160206</t>
   </si>
   <si>
     <t>V174062</t>
   </si>
   <si>
     <t>10 139.08 руб.</t>
   </si>
   <si>
     <t>SMS-160213</t>
   </si>
   <si>
     <t>V043562C</t>
   </si>
   <si>
     <t>Душевая система  Подсолнух  3-х функциональная, поворотный излив (5/1шт)</t>
   </si>
   <si>
-    <t>16 913.82 руб.</t>
+    <t>17 464.79 руб.</t>
   </si>
   <si>
     <t>SMS-160214</t>
   </si>
   <si>
     <t>V073562</t>
   </si>
   <si>
     <t>12 868.69 руб.</t>
   </si>
   <si>
     <t>SMS-160218</t>
   </si>
   <si>
     <t>V273562D</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (3/1шт)  (3/1шт)</t>
   </si>
   <si>
-    <t>21 631.05 руб.</t>
+    <t>22 335.68 руб.</t>
   </si>
   <si>
     <t>SMS-160219</t>
   </si>
   <si>
     <t>V273562</t>
   </si>
   <si>
     <t>Душевая система для ванны “VIEIR  (4/1шт)  (4/1шт)</t>
   </si>
   <si>
-    <t>16 012.71 руб.</t>
+    <t>16 534.32 руб.</t>
   </si>
   <si>
     <t>VER-100171</t>
   </si>
   <si>
     <t>V393563</t>
   </si>
   <si>
     <t>Душевая система “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>16 430.19 руб.</t>
+    <t>16 965.40 руб.</t>
   </si>
   <si>
     <t>VER-100292</t>
   </si>
   <si>
     <t>V370162D</t>
   </si>
   <si>
     <t>Душевая система  “VIEIR" (4/1шт)</t>
   </si>
   <si>
-    <t>23 397.99 руб.</t>
+    <t>24 160.18 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ### ### ### ### ### ### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1902,51 +1902,51 @@
       <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="2">
         <v>0</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K8" s="2" t="str">
-        <f>J8*7429.38</f>
+        <f>J8*7671.39</f>
         <v>0</v>
       </c>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A9" s="1"/>
       <c r="B9" s="1">
         <v>826000</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="2">
         <v>0</v>
       </c>
       <c r="H9" s="2">
@@ -2007,214 +2007,214 @@
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="2">
         <v>0</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="2" t="str">
-        <f>J11*7551.39</f>
+        <f>J11*7797.38</f>
         <v>0</v>
       </c>
       <c r="L11" s="5"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A12" s="1"/>
       <c r="B12" s="1">
         <v>826003</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G12" s="2">
         <v>0</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K12" s="2" t="str">
-        <f>J12*6040.23</f>
+        <f>J12*6236.99</f>
         <v>0</v>
       </c>
       <c r="L12" s="5"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A13" s="1"/>
       <c r="B13" s="1">
         <v>826004</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G13" s="2">
         <v>0</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="2" t="str">
-        <f>J13*14025.27</f>
+        <f>J13*14482.14</f>
         <v>0</v>
       </c>
       <c r="L13" s="5"/>
     </row>
     <row r="14" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A14" s="1"/>
       <c r="B14" s="1">
         <v>826005</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>46</v>
       </c>
       <c r="G14" s="2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K14" s="2" t="str">
-        <f>J14*14503.02</f>
+        <f>J14*14975.46</f>
         <v>0</v>
       </c>
       <c r="L14" s="5"/>
     </row>
     <row r="15" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A15" s="1"/>
       <c r="B15" s="1">
         <v>826006</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="2">
         <v>0</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
       <c r="I15" s="1">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K15" s="2" t="str">
-        <f>J15*12280.38</f>
+        <f>J15*12680.41</f>
         <v>0</v>
       </c>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A16" s="1"/>
       <c r="B16" s="1">
         <v>826007</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
       <c r="I16" s="1">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K16" s="2" t="str">
         <f>J16*16570.59</f>
         <v>0</v>
       </c>
       <c r="L16" s="5"/>
     </row>
     <row r="17" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A17" s="1"/>
       <c r="B17" s="1">
         <v>826008</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
@@ -2252,331 +2252,331 @@
       <c r="C18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="G18" s="2">
         <v>0</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
       <c r="I18" s="1">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K18" s="2" t="str">
-        <f>J18*10584.00</f>
+        <f>J18*10928.77</f>
         <v>0</v>
       </c>
       <c r="L18" s="5"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A19" s="1"/>
       <c r="B19" s="1">
         <v>826010</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K19" s="2" t="str">
-        <f>J19*6970.74</f>
+        <f>J19*7197.81</f>
         <v>0</v>
       </c>
       <c r="L19" s="5"/>
     </row>
     <row r="20" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A20" s="1"/>
       <c r="B20" s="1">
         <v>826011</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K20" s="2" t="str">
-        <f>J20*9416.82</f>
+        <f>J20*9723.57</f>
         <v>0</v>
       </c>
       <c r="L20" s="5"/>
     </row>
     <row r="21" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A21" s="1"/>
       <c r="B21" s="1">
         <v>826012</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>68</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="G21" s="2">
         <v>0</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K21" s="2" t="str">
-        <f>J21*12274.50</f>
+        <f>J21*12674.34</f>
         <v>0</v>
       </c>
       <c r="L21" s="5"/>
     </row>
     <row r="22" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A22" s="1"/>
       <c r="B22" s="1">
         <v>826013</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="2">
         <v>3</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K22" s="2" t="str">
-        <f>J22*9061.08</f>
+        <f>J22*9356.24</f>
         <v>0</v>
       </c>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A23" s="1"/>
       <c r="B23" s="1">
         <v>826014</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>75</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K23" s="2" t="str">
-        <f>J23*16049.46</f>
+        <f>J23*16572.27</f>
         <v>0</v>
       </c>
       <c r="L23" s="5"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A24" s="1"/>
       <c r="B24" s="1">
         <v>826015</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>78</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
       <c r="I24" s="1">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K24" s="2" t="str">
-        <f>J24*13307.91</f>
+        <f>J24*13741.42</f>
         <v>0</v>
       </c>
       <c r="L24" s="5"/>
     </row>
     <row r="25" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A25" s="1"/>
       <c r="B25" s="1">
         <v>826016</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="2">
         <v>0</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K25" s="2" t="str">
-        <f>J25*13593.09</f>
+        <f>J25*14035.88</f>
         <v>0</v>
       </c>
       <c r="L25" s="5"/>
     </row>
     <row r="26" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A26" s="1"/>
       <c r="B26" s="1">
         <v>831288</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>85</v>
       </c>
       <c r="G26" s="2">
         <v>6</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K26" s="2" t="str">
-        <f>J26*13219.71</f>
+        <f>J26*13650.34</f>
         <v>0</v>
       </c>
       <c r="L26" s="5"/>
     </row>
     <row r="27" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A27" s="1"/>
       <c r="B27" s="1">
         <v>831289</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>84</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>88</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
@@ -2602,51 +2602,51 @@
       <c r="C28" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>92</v>
       </c>
       <c r="G28" s="2">
         <v>0</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K28" s="2" t="str">
-        <f>J28*16913.82</f>
+        <f>J28*17464.79</f>
         <v>0</v>
       </c>
       <c r="L28" s="5"/>
     </row>
     <row r="29" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A29" s="1"/>
       <c r="B29" s="1">
         <v>831297</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>93</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>95</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
@@ -2672,156 +2672,156 @@
       <c r="C30" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>99</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K30" s="2" t="str">
-        <f>J30*21631.05</f>
+        <f>J30*22335.68</f>
         <v>0</v>
       </c>
       <c r="L30" s="5"/>
     </row>
     <row r="31" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A31" s="1"/>
       <c r="B31" s="1">
         <v>831302</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>102</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>103</v>
       </c>
       <c r="G31" s="2">
         <v>0</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K31" s="2" t="str">
-        <f>J31*16012.71</f>
+        <f>J31*16534.32</f>
         <v>0</v>
       </c>
       <c r="L31" s="5"/>
     </row>
     <row r="32" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A32" s="1"/>
       <c r="B32" s="1">
         <v>857225</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>104</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>107</v>
       </c>
       <c r="G32" s="2">
         <v>0</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K32" s="2" t="str">
-        <f>J32*16430.19</f>
+        <f>J32*16965.40</f>
         <v>0</v>
       </c>
       <c r="L32" s="5"/>
     </row>
     <row r="33" spans="1:12" customHeight="1" ht="105" outlineLevel="4">
       <c r="A33" s="1"/>
       <c r="B33" s="1">
         <v>873357</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>108</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>111</v>
       </c>
       <c r="G33" s="2">
         <v>1</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="K33" s="2" t="str">
-        <f>J33*23397.99</f>
+        <f>J33*24160.18</f>
         <v>0</v>
       </c>
       <c r="L33" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:L1"/>
   <mergeCells>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>